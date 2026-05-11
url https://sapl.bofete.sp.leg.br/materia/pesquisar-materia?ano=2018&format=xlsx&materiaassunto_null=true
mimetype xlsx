--- v0 (2025-12-06)
+++ v1 (2026-05-11)
@@ -54,3050 +54,3050 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ESUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>Poder Legislativo, Ana Lúcia , Dalton Carteiro, João Aliberti, Juliano da Tula, Nilton Sales, Osvaldo do Baiano, Ray, Toninho da Baronesa, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI INTEGRALMENTE O ARTIGO 5º DO PROJETO DE LEI Nº 06/2018, QUE "CONCEDE AUMENTO DE 20% (VINTE POR CENTO) NO VALOR DO VALE COMPRA ALIMENTOS, ALTERANDO A LEI MUNICIPAL Nº 2.221/2017, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/621/emenda_substitutiva_02_2018.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/621/emenda_substitutiva_02_2018.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI INTEGRALMENTE OS ARTIGOS 2º, 3º E 4º DO PROJETO DE LEI Nº 11/2018, QUE "CONCEDE ABONO ESPECIAL DE NATAL NO VALE COMPRA ALIMENTOS EM UMA ÚNICA PARCELA, DISPONDO AINDA SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA FAZER FACE ÀS DESPESAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>ESUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Diversos Vereadores, Ana Lúcia , Dalton Carteiro, João Aliberti, Nilton Sales, Osvaldo do Baiano, Ray, Toninho da Baronesa, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUPRIME INTEGRALMENTE O ARTIGO 2º E EM PARTE O ARTIGO 3º DO PROJETO DE LEI Nº 06/2018, QUE "CONCEDE AUMENTO DE 20% (VINTE POR CENTO) NO VALOR DO VALE COMPRA ALIMENTOS, ALTERANDO A LEI MUNICIPAL Nº 2.221/2017 E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUPRIME INTEGRALMENTE O ARTIGO 2º DO PROJETO DE LEI Nº 07/2018, QUE "AUTORIZA E FIXA VALOR DO PRO-LABORE DE ACORDO COM TERMO DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dalton Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM BOSQUE COM PISTA DE CAMINHADA E APARELHOS DE EXERCÍCIOS FÍSICOS NA ÁREA VERDE LOCALIZADA NA VILA DO TREVO, EM FRENTE A RUA ANTONIO FELIPE.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE LÂMPADAS DE LED QUE FORAM ADQUIRIDAS PELA MUNICIPALIDADE NAS RUAS OLINDA RODER NOGUEIRA, OCILIO RAMOS NOGUEIRA E DIRCEU LEME DE MELO, PRINCIPAIS RUAS DO JARDIM SIRIEMAS, BEM COMO NA AVENIDA MANOEL SATURNINO DA SILVA, LOCALIZADA NO CDHU.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/616/indicacao_03_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/616/indicacao_03_dalton.pdf</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA DIVIDIDA A SOBRA DOS RECURSOS DO FUNDEB ENTRE OS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO QUE TÊM DIREITO AO REFERIDO RECURSO.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João Aliberti</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/617/indicacao_04_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/617/indicacao_04_joao.pdf</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA ALTERADO O ARTIGO 1º DA LEI MUNICIPAL Nº 1.969, DE 02 DE ABRIL DE 2009, QUE INSTITUI O VALE COMPRA ALIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS EM EFETIVO EXERCÍCIO, ESTENDENDO TAMBÉM O DIREITO PARA AQUELES SERVIDORES PÚBLICOS MUNICIPAIS QUE SE ENCONTRAM AFASTADOS DO TRABALHO POR MOTIVOS DE SAÚDE (AUXÍLIO-DOENÇA).</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ray</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DE UBATUBA, EM RECONHECIMENTO A BRILHANTE ADMINISTRAÇÃO FRENTE AO MUNICÍPIO. </t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES A SER ENCAMINHADA A SENHORA CASSIANE CRISTINA FRATONI ALVES, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO DIA 10/02/2018.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES A SER ENCAMINHADA AO NOBRE VEREADOR DALTON CRISTIAN BATISTA E FAMÍLIA, PELO ENSEJO DO NASCIMENTO DE SUA FILHA MARIA LÍVIA FELIPE BATISTA, NO ÚLTIMO DIA 12. </t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Zebra Ramos, Ana Lúcia , Dalton Carteiro, João Aliberti, Nilton Sales, Osvaldo do Baiano, Ray, Toninho da Baronesa</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES A SER ENCAMINHADA AO NOBRE VEREADOR JULIANO FIGUEIRA DE CAMPOS, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO ÚLTIMO DIA 12. </t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Zebra Ramos, Ana Lúcia , Dalton Carteiro, Juliano da Tula, Nilton Sales, Osvaldo do Baiano, Ray, Toninho da Baronesa</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES A SER ENCAMINHADA AO NOBRE VEREADOR JOÃO ALIBERTI PELO ENSEJO DE SEU ANIVERSÁRIO, COMEMORADO NO DIA DE HOJE. </t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Zebra Ramos, Ana Lúcia , Dalton Carteiro, João Aliberti, Juliano da Tula, Nilton Sales, Osvaldo do Baiano, Ray, Toninho da Baronesa</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DO SENHOR SYLVIO LOREFICI, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO ÚLTIMO DIA 14. </t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A SER ENCAMINHADA A SERVIDORA SELMA MARIA RAMILHO BARBOSA DOS SANTOS, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO A FRENTE DA DIRETORIA DA CRECHE ESCOLA "PROFESSOR JOSÉ ANTONIO DE OLIVEIRA NOGUEIRA". </t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A SER ENCAMINHADA A SERVIDORA ROSANA DE FÁTIMA CORDEIRO MENDES, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO A FRENTE DA DIRETORIA DA CRECHE "BENEDITO DE OLIVEIRA E SILVA". </t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DA SENHORA ZENEIDE FINATTI PAULETTI, EM VIRTUDE DE SEU FALECIMENTO OCORRIDO NO DIA 04/04/2018.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ARTHUR OSCAR FRANCO CUNHA DA SILVA, FILHO DO NOBRE VEREADOR ANTONIO CUNHA DA SILVA, PELA BRILHANTE CARREIRA QUE VEM CONSTRUINDO JUNTO À EMPRESA LATAM. </t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Nilton Sales, Ana Lúcia , Dalton Carteiro, João Aliberti, Juliano da Tula, Osvaldo do Baiano, Ray, Toninho da Baronesa, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO SERVIDOR JOSÉ ANTONIO NICOLA, GERENTE DE TURISMO DO MUNICÍPIO, PELO BRILHANTE TRABALHO DESENVOLVIDO JUNTO AO TURISMO DE NOSSA CIDADE, PRINCIPALMENTE NESTA IMPORTANTE E INÉDITA CONQUISTA DO MIT - MUNICÍPIO DE INTERESSE TURÍSTICO. </t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR DOUTOR JOÃO CURY NETO, PELA NOMEAÇÃO JUNTO A SECRETARIA DE EDUCAÇÃO DO ESTADO DE SÃO PAULO. </t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dalton Carteiro, Ana Lúcia , João Aliberti, Juliano da Tula, Nilton Sales, Osvaldo do Baiano, Ray, Toninho da Baronesa, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO NOSSO JOVEM EVANDRO HOLTZ DA SILVA, MAIS CONHECIDO POR GIGIO, PELA CONQUISTA DO 2º LUGAR NA MONTARIA EM TOUROS DA XXX FESTA DO PEÃO DE BOFETE. </t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Juliano da Tula</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APOIO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE SÃO PAULO, NO SENTIDO DE QUE SEJA COLOCADA EM PAUTA PARA APROVAÇÃO A PROPOSTA DE EMENDA Nº 2/2018 À CONSTITUIÇÃO DO ESTADO DE SÃO PAULO E AO EXCELENTÍSSIMO DEPUTADO FERNANDO CAPEZ, PELA SENSIBILIDADE AO CASO E APRESENTAÇÃO DA MENCIONADA PEC. </t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APOIO A SER ENCAMINHADA À CÂMARA DOS DEPUTADOS, PARA QUE AQUELA CASA VOTE E APROVE O PROJETO DE LEI Nº 4.754/2016 QUE DISPÕE SOBRE A TIPIFICAÇÃO COMO CRIME DE RESPONSABILIDADE  DOS MINISTROS DO SUPREMO TRIBUNAL FEDERAL A USURPAÇÃO DAS COMPETÊNCIAS DOS PODERES LEGISLATIVO E EXECUTIVO. </t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARIA APARECIDA RIBEIRO DA SILVA, EM VIRTUDE DE SEU FALECIMENTO OCORRIDO NO DIA 27/07/2018. </t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ALVARO APARECIDO DE OLIVEIRA, EM VIRTUDE DE SEU FALECIMENTO OCORRIDO NO DIA 28/07/2018.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR DELEGADO DE POLICIA LOURENÇO TALAMONTE NETTO, EM RECONHECIMENTO PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE BOFETE. </t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Juliano da Tula, Ana Lúcia , Dalton Carteiro, João Aliberti, Nilton Sales, Osvaldo do Baiano, Ray, Toninho da Baronesa, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A SER ENCAMINHADA AOS POLICIAIS MILITARES GIL SEBASTIAN SOMBRA EVANGELISTA E CLAUDECI TELES PORTO, EM RECONHECIMENTO PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE BOFETE, SENDO OS MESMOS DESTAQUE DO MÊS DE JULHO, ESCOLHIDOS PELO 12º BATALHÃO DE POLICIA MILITAR DO INTERIOR (3ª CIA PM). </t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DO SENHOR HÉLIO LEITE CORTEZ, EM VIRTUDE DE SEU FALECIMENTO OCORRIDO NO DIA 13/08/2018.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR DOUTOR DIEGO DUTRA GOULART, PELO RETO E VALOROSO TRABALHO DESENVOLVIDO ENQUANTO PROMOTOR DE JUSTIÇA DA COMARCA DE PORANGABA/SP. </t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO A SER ENCAMINHADA À EXCELENTÍSSIMA SENHORA MINISTRA CÁRMEN LÚCIA, PRESIDENTE DO SUPREMO TRIBUNAL FEDERAL, CONTRA AS RAZÕES DA ADPF 442 E CONTRA O SEU INTENTO DE DESCRIMINALIZAR O ABORTO ATÉ A DÉCIMA SEGUNDA SEMANA DE GESTAÇÃO. </t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO PROGRAMA ESPORTE 87, EM NOME DO NOSSO AMIGO E APRESENTADOR JORGE CORDEIRO, PELO EXCELENTE TRABALHO DESENVOLVIDO JUNTO A RADIO BOFETE FM, BEM COMO POR ESTAR HÁ 12 ANOS NO AR, COMPLETANDO 600 EDIÇÕES. </t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DOS SENHOR ELI ANTONIO DA SILVA, EM VIRTUDE DE SEU FALECIMENTO OCORRIDO NO DIA 10/09/2018. </t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARIA MADALENA DE OLIVEIRA RIBEIRO, EM VIRTUDE DE SEU FALECIMENTO OCORRIDO NO DIA 10/09/2018. </t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/587/mocao_27_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/587/mocao_27_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES A SER ENCAMINHADA AOS PROFESSORES DA REDE ESTADUAL DE ENSINO DE NOSSA CIDADE, EM NOME DO PROFESSOR LUIZ FERNANDO DE OLIVEIRA, PELO DIA DO PROFESSOR, COMEMORADO ANUALMENTE NO DIA 15 DE OUTUBRO.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/588/mocao_28_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/588/mocao_28_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES A SER ENCAMINHADA AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO DE NOSSA CIDADE, EM NOME DA PROFESSORA MARIA INÊS DE OLIVEIRA, PELO DIA DO PROFESSOR, COMEMORADO ANUALMENTE NO DIA 15 DE OUTUBRO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/589/mocao_29_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/589/mocao_29_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA À EQUIPE DA CASA DA AGRICULTURA, BEM COMO AOS PRODUTORES RURAIS DO NOSSO MUNICÍPIO, ENVOLVIDOS NO PROGRAMA AGROFLORESTA, QUE VEM SENDO DESENVOLVIDO E EXPANDIDO EM TODA REGIONAL DA CATI, MAIS PRECISAMENTE NAS CIDADES DE BOTUCATU, ITATINGA E BOFETE.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Toninho da Baronesa</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/609/mocao_30_antonio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/609/mocao_30_antonio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA ÀS SENHORAS AGNÊS FELIZARDO E ANA CECÍLIA MANDRUZZATI, PELO ATO DE HONESTIDADE, EMPENHO E SOLIDARIEDADE NO CASO DO APARELHO CELULAR PERDIDO PELO SENHOR JOVINO EZEQUIAS DOS SANTOS, MORADOR DA BARONESA.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/610/mocao_31_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/610/mocao_31_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DO SENHOR RENATO OSVALDO BAVA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 02/11/2018.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Toninho da Baronesa, Ana Lúcia , Dalton Carteiro, João Aliberti, Juliano da Tula, Nilton Sales, Osvaldo do Baiano, Ray, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/618/mocao_32_antonio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/618/mocao_32_antonio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA ÀS EMPRESAS SUZANO PAPEL E CELULOSE E MODEL TRANSPORTADORA, POR ACREDITAREM NO POTENCIAL DO NOSSO MUNICÍPIO, GERANDO EMPREGO E RENDA PARA A POPULAÇÃO BOFETENSE.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/619/mocao_33_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/619/mocao_33_nilton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA À EMPRESÁRIA CAROLINA VILHENA, PROPRIETÁRIA DA QUEIJARIA BELA FAZENDA, POE ACREDITAR NO POTENCIAL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR REGIS DA SILVA OLIVEIRA.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR LAERCIO PORFIRIO.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE DIPLOMA DE HONRA AO MÉRITO A SENHORA CATARINA APARECIDA DE SOUZA ALIBERTI. </t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t xml:space="preserve">Ana Lúcia </t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR APARECIDO DIAS. </t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR CLAUDEMIR RAMOS. </t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR LUIS ANTONIO RAMOS. </t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ BOFETENSE À SENHORA ARACELIA ALVES DE PÁDUA AOYAGI.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AO SENHOR OSMAR ROSSINI BERTONCINI.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>COFC - Comissão de Orçamento, Finanças e Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS MUNICIPAIS DO EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXTINGUE CARGOS DE PROVIMENTO EM COMISSÃO, CRIA EMPREGO NO QUADRO DE PESSOAL PERMANENTE DE PROVIMENTO VIA CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE DESLIGAMENTO VOLUNTÁRIO BOFETENSE - PDVB, PARA OS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Diversos, Ray, Toninho da Baronesa</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO E MANUTENÇÃO DE ITENS DE SEGURANÇA EM INSTITUIÇÕES FINANCEIRAS NO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTO GERAIS PARA PREVENIR A PRÁTICA DE ATOS DE CORRUPÇÃO COMO PRIORIDADE DE POLITICA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CRIAÇÃO, PROPRIEDADE, POSSE, GUARDA, USO, TRÂNSITO E TRANSPORTE DE CÃES, GATOS E ANIMAIS DE TRAÇÃO NA ÁREA URBANA E RURAL DO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A TRANSFERÊNCIA DE RECURSOS PRÓPRIOS ATRAVÉS DO TERMO DE FOMENTO À ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A TRANSFERÊNCIA DE RECURSOS ATRAVÉS DE TERMO DE FOMENTO, ORIUNDOS DO PROGRAMA ESPECIAL DE MÉDIA COMPLEXIDADE, DA SECRETARIA ESTADUAL DE ASSISTÊNCIA SOCIAL, À ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AUMENTO DE 20% (VINTE POR CENTO) NO VALOR DO VALE COMPRA ALIMENTOS, ALTERANDO A LEI MUNICIPAL Nº 2.221/2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AUMENTO DE 20% (VINTE POR CENTO) NO VALOR DO VALE COMPRA ALIMENTOS, ALTERANDO A LEI MUNICIPAL Nº 2.221/2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FIXA VALOR DE PRÓ-LABORE DE ACORDO COM TERMO DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE PROCEDIMENTOS GERAIS PARA PREVENIR A PRÁTICA DE ATOS DE CORRUPÇÃO COMO PRIORIDADE DE POLÍTICA PÚBLICA MUNICIPAL. </t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE BOFETE, PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BOFETE PARA O EXERCÍCIO DE 2019. </t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/620/pl_11_2018.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/620/pl_11_2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO ESPECIAL DE NATAL NO VALE COMPRA ALIMENTOS EM UMA ÚNICA PARCELA, DISPONDO AINDA SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA FAZER FACE ÀS DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER LEGISLATIVO DO MUNICÍPIO DE BOFETE A FIRMAR CONVÊNIO DE DESCONTO COM O CENTRO DE ENSINO SUPERIOR DE MARINGÁ LTDA - CESUMAR E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/601/pr_02_2018.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/601/pr_02_2018.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO VALE COMPRA ALIMENTOS INSTITUÍDO PELA RESOLUÇÃO Nº 04, DE 18 DE DEZEMBRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE TERCEIRIZAR OS SERVIÇOS DE LIMPEZA E COLETA DE LIXO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJA REALIZADO O RECAPEAMENTO DA RUA SEM SAÍDA, EM FRENTE À RESIDÊNCIA DO SENHOR CHAPOLIN, NA VILA DO TREVO.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A RECONTRATAÇÃO DOS MONITORES ESCOLARES PARA AUXILIAR NO EMBARQUE E DESEMBARQUE DAS CRIANÇAS E GARANTIR SUA SEGURANÇA DURANTE O TRAJETO.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS A RELAÇÃO COMPLETA DOS INTEGRANTES DO CONSELHO DE ALIMENTAÇÃO ESCOLAR - CAE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A CPFL PARA QUE SEJA SOLUCIONADO O PROBLEMA DA CONSTANTE FALTA DE ENERGIA ELÉTRICA NOS BAIRROS RURAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE PROVIDENCIAR EM NOSSA PRAÇA DA MATRIZ UM LOCAL DESTINADO AO CARREGAMENTO GRATUITO DE BATERIA PARA CELULARES E TABLETS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME A ESTA CASA DE LEIS SOBRE A APLICAÇÃO DA LEI MUNICIPAL Nº 2210/2017, QUE ESTABELECE REGRAS E APLICAÇÃO DE MULTA À CONCESSIONÁRIA/DISTRIBUIDORA DE ENERGIA ELÉTRICA - CPFL, DENTRO DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO DA PRAÇA DO BAIRRO SÃO ROQUE NOVO, INCLUINDO A PINTURA DAS GUIAS, CORTE DA GRAMA E PODA DAS ÁRVORES.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO DOS CAMINHÕES DE LIXO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO DAS ESTRADAS DO BAIRRO PORTAL DAS COLINAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A REFORMA DA QUADRA POLIESPORTIVA DO BAIRRO SÃO ROQUE NOVO, BEM COMO SEJAM DISPONIBILIZADAS BOLAS E DEMAIS MATERIAIS ESPORTIVOS PARA O REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS OS RELATÓRIOS ANUAIS DE 2017, REFERENTES AOS SERVIÇOS REALIZADOS PELOS DIRETORES MUNICIPAIS EM SUAS REPARTIÇÕES, CONFORME DETERMINA O ARTIGO 74, III DA LEI ORGÂNICA DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA INTEGRAL DOS PROCEDIMENTOS DE "DISPENSA DE LICITAÇÃO", CONTENDO CÓPIA DO PEDIDO, NOTAS FISCAIS, EMPENHO, LIQUIDAÇÃO E PAGAMENTO, COM APRESENTAÇÃO DA NOTA FISCAL ATESTANDO O PAGAMENTO, BEM COMO MARCA, MODELO E ANO DO VEÍCULO AO QUAL FOI DESTINADA A PEÇA "CRUZETA CARDAN", ADQUIRIDA PELA PREFEITURA MUNICIPAL DA EMPRESA JOÃO VITOR MORETTO BEARATTO - EPP, NO VALOR DE 380,00 (TREZENTOS E OITENTA REAIS), LIQUIDADOS NO DIA 01/09/2017, CONFORME SITE DA TRANSPARÊNCIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR RESPONSÁVEL PELA DIRETORIA MUNICIPAL DE SAÚDE, PARA QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DA ATA DE REUNIÃO DA APROVAÇÃO DAS CONTAS DA SAÚDE, REFERENTE AO SEGUNDO QUADRIMESTRE DE 2017, BEM COMO CÓPIA DO PARECER DO CONSELHO REFERENTE A PRESTAÇÃO DE CONTAS DO MESMO PERÍODO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, DE FORMA REITERADA, QUE ENCAMINHE A ESTA CASA DE LEIS A RELAÇÃO NOMINAL DE TODOS OS SERVIDORES CONTRATADOS EM CARGOS DE COMISSÃO PELO EXECUTIVO MUNICIPAL, ACOMPANHADA DA DOCUMENTAÇÃO COMPROBATÓRIA DE ESCOLARIDADE PARA CADA OCUPANTE DO CARGO, ATRIBUIÇÕES E CARGA HORÁRIA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS COPIA INTEGRAL DO PROCEDIMENTO LICITATÓRIO, ACOMPANHADO DE NOTAS FISCAIS, COM RELAÇÃO À AQUISIÇÃO DE MATERIAIS PARA CONSTRUÇÃO DAS OBRAS DO CEMITÉRIO MUNICIPAL (URNAS), SENDO CONTRATADA A EMPRESA CLAUDINEZ PERES E CIA LTDA ME, INCLUINDO OS DOCUMENTOS COMPROBATÓRIOS CASO TENHA OCORRIDO QUALQUER ALTERAÇÃO, SEJA POR ACRESCIMENTOS OU CANCELAMENTO DE MATERIAIS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO RESPONSÁVEL PELA RÁDIO BOFETE FM, QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DE SEU ESTATUTO, CÓPIA DA ATA REGISTRADA DA ÚLTIMA ELEIÇÃO E CÓPIA DA RELAÇÃO DOS MEMBROS DA DIRETORIA DA ASSOCIAÇÃO RÁDIO COMUNITÁRIA BOFETE FM 87,9. </t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Nilton Sales</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA IMPLANTADO NO MUNICÍPIO O SISTEMA DE CRECHE NOTURNA.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO ÀS EMPRESAS DA REGIÃO DO ALPES DA CASTELO PARA AJUDAR NA RECUPERAÇÃO DAS ESTRADAS DO LOCAL.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA REVISTO O TAC - TERMO DE AJUSTAMENTO DE CONDUTA, FEITO NO LOTEAMENTO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA COLOCADO NO PORTAL DA TRANSPARÊNCIA DA PREFEITURA AS EMENDAS PARLAMENTARES DE CADA DEPUTADO.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO DO DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER, PARA QUE PROCEDA A MANUTENÇÃO E A LIMPEZA DO ACOSTAMENTO DA RODOVIA CAMILO PRÍNCIPE DE MORAES.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE CRIE UMA FORÇA TAREFA PARA INTENSIFICAR A LIMPEZA DAS RUAS E JARDINS DA CIDADE, PRINCIPALMENTE DO JARDIM SIRIEMAS.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A COMUTRAN PARA QUE PROCEDA A PINTURA DAS FAIXAS, GUIAS E LOMBADAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A CONTINUAÇÃO DA TUBULAÇÃO DE ÁGUAS PLUVIAIS DA RUA HUMBERTO CASSETARI ATÉ A RUA JOÃO BIAGIONE PIO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A COMUTRAN PARA QUE SEJAM INSTALADOS REDUTORES DE VELOCIDADE OU LOMBADAS NA AVENIDA MANOEL SATURNINO DA SILVA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA O CONSERTO DA PONTE LOCALIZADA NA ESTRADA DA JACUTINGA, ACESSO PARA AS PROPRIEDADES DOS SENHORES ROQUE BUENO E JOSÉ CARLOS BATISTA DUARTE.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS AS PLANILHAS CONTENDO OS GASTOS DE COMBUSTÍVEIS INDIVIDUALIZADOS POR VEÍCULOS DA FROTA MUNICIPAL, DURANTE O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, EM REGIME DE URGÊNCIA, QUE INFORME ESTA CASA DE LEIS SOBRE A FALTA DE ATENDIMENTO DOS SERVIÇOS PRESTADOS ATRAVÉS DO BANCO DO POVO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS O SEGUINTE:_x000D_
 A) QUAIS SÃO OS PROJETOS ESPORTIVOS QUE ESTÃO SENDO DESENVOLVIDOS PELA MUNICIPALIDADE?</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJA CRIADA UMA AGENDA PARA USO DA MÁQUINAS E EQUIPAMENTOS AGRÍCOLAS DESTINADAS À ZONA RURAL.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE POSSA ADERIR AO PROGRAMA ESPECIAL DE LIBERAÇÃO DE RECURSOS PARA PAVIMENTAÇÃO ASFALTICA DO GOVERNO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SABESP PARA QUE PROCEDA A MANUTENÇÃO DAS GALERIAS E ENCANAMENTOS DA CIDADE.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO DE EDUCAÇÃO PARA QUE SEJAM REALIZADAS VISITAS NAS PROPRIEDADES RURAIS QUE FORNECEM ALIMENTOS PARA A MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À AGÊNCIA DOS CORREIOS PARA INSTALAR UMA CAIXA DE CORRESPONDÊNCIA NO BAIRRO ALPES DA CASTELO, BEM COMO RESTAURAR A DO BAIRRO BARONESA.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Osvaldo do Baiano</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS JUNTO AO LEITO DO RIO, BEM COMO DO ATERRO DA ESTRADA LOCALIZADA NO BAIRRO ÁGUA RASA.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO DA PRAÇA GASTÃO JOSÉ VIEIRA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER, QUE MELHORE, EM REGIME DE URGÊNCIA, A SINALIZAÇÃO DAS LOMBADAS COLOCADAS RECENTEMENTE NA RODOVIA CAMILO PRÍNCIPE DE MORAES. </t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO E A ROÇADA DAS ROTATÓRIAS E ENTRADAS DA CIDADE, BEM COMO DAS NOSSAS PRAÇAS E PARQUINHOS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE COBRE UMA AÇÃO MAIS EFETIVA DOS RESPONSÁVEIS PELA FISCALIZAÇÃO DA LIMPEZA DE TERRENOS PARTICULARES NO NOSSO MUNICÍPIO, NOTIFICANDO E ALERTANDO OS PROPRIETÁRIOS SOBRE A OBRIGATORIEDADE DE DETERMINAR OU PROVIDENCIAR MEDIDAS TENDENTES A LIMPEZA DAS ÁREAS SOB SUA RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À COMUTRAN PARA QUE SEJAM INSTALADAS PLACAS DE SINALIZAÇÃO DE TRÂNSITO, BEM COMO COM OS NOMES DE TODAS AS RUAS QUE SE ENCONTRAM SEM IDENTIFICAÇÃO EM NOSSA CIDADE, PRINCIPALMENTE DENTRO DO PORTAL DAS COLINAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJAM INSTALADOS DOIS POSTES DE ILUMINAÇÃO PÚBLICA NAS RUAS JACARANDÁ E JATOBÁ, LOCALIZADOS NO PORTAL DAS COLINAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A EMPRESA RESPONSÁVEL PELA REALIZAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFALTICA DA AVENIDA MANOEL SATURNINO DA SILVA, VISANDO CORRIGIR OS PROBLEMAS QUE JÁ ESTÃO APARECENDO NO LOCAL.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO RESPONSÁVEL PELA RÁDIO BOFETE FM, EM REGIME DE URGÊNCIA, QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DE SEU ESTATUTO, CÓPIA DA ATA REGISTRADA DA ÚLTIMA ELEIÇÃO E CÓPIA DA RELAÇÃO DOS MEMBROS DA DIRETORIA DA ASSOCIAÇÃO RÁDIO COMUNITÁRIA BOFETE FM 87,9. </t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA IMPLANTADO NA GESTÃO PÚBLICA MUNICIPAL O SISTEMA DE ORÇAMENTO PARTICIPATIVO.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INICIE A RECONSTRUÇÃO DA REPRESA PÚBLICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE FAÇA UMA PERÍCIA NOS PROGRAMAS SOCIAIS DE BAIXA RENDA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS TODA A DOCUMENTAÇÃO REFERENTE À OBRA DE ABERTURA DA NOVA ESTRADA LOCALIZADA ÀS MARGENS DO CÓRREGO DA ANTIGA REPRESA, IMPRETERIVELMENTE O PROJETO DE ENGENHARIA, AUTORIZAÇÃO DA CETESB, AUTORIZAÇÃO AMBIENTAL E O PRAZO PARA CONCLUSÃO.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS, NA ÍNTEGRA E NÃO DE FORMA GENÉRICA, AS RESPOSTAS DO DER REFERENTES AOS REQUERIMENTOS DIVERSOS ENCAMINHADOS AO PODER EXECUTIVO PELOS VEREADORES, QUE VISAVAM MELHORIAS PARA A POPULAÇÃO QUE SE UTILIZA DAS RODOVIAS CAMILO PRÍNCIPE DE MORAES E LÁZARO CORDEIRO DE CAMPOS, JÁ QUE NENHUM DOS REQUERIMENTOS FOI ATENDIDO.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO RESPONSÁVEL PELA DIRETORIA DE PROJETOS E PLANEJAMENTO PARA QUE PROCEDA AS MELHORIAS NECESSÁRIAS NAS VIAS DE ACESSO DE PEDESTRES LOCALIZADAS NA VILA DO TREVO.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS NO ASFALTO DA RUA ETOZIB CAPELLARI, NA ALTURA DA ESCOLA ESTADUAL NAERSON MIRANDA.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJA CONSTRUÍDO UM ABRIGO DE PASSAGEIROS NA VILA DO TREVO.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A ILUMINAÇÃO PÚBLICA NO FINAL DA RUA OLINDA RODER NOGUEIRA.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A ILUMINAÇÃO PÚBLICA NA AVENIDA MANOEL SATURNINO DA SILVA, BEM COMO SEJA FEITA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE E O CONSERTO DA PAVIMENTAÇÃO ASFÁLTICA DO LOCAL.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SABESP PARA QUE SEJA PROVIDENCIADO O RECAPEAMENTO DA RUA JOÃO MARTINELLI, NA ALTURA DO BAR DO VIOLA, CRUZAMENTO COM A RUA ANTONIO CASSEMIRO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR A CASA DO IDOSO NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROVIDENCIE A REFORMA DA CERCA DE MADEIRA DA PRAÇA DA ACADEMIA AO AR LIVRE LOCALIZADA NA ENTRADA DA CIDADE, AO LADO DA BORRACHARIA DO FIO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO DA ESTRADA PRINCIPAL DO BAIRRO MOCOCA, BEM COMO DA ESTRADA QUE LIGA O BAIRRO RECANTO DAS ÁGUAS À RODOVIA CASTELO BRANCO.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ESTUDE UM MEIO PARA RESOLVER O PROBLEMA DA RUA DOMINGOS MARIANO, NO CRUZAMENTO COM A PRAÇA LUIZ FRANCISCO VIEIRA, NO BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO AOS BAIRROS SÃO ROQUE NOVO, SÃO ROQUE VELHO E MARIANINHOS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS TODA A DOCUMENTAÇÃO REFERENTE ÀS DESPESAS DO FUNDEB COM RELAÇÃO AO EXERCÍCIO DE 2017, BEM COMO DO PRIMEIRO TRIMESTRE DE 2018.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS A RELAÇÃO COMPLETA DOS INSTRUMENTOS MUSICAIS DEIXADOS PELO ENTÃO MAESTRO ROBSON, ACOMPANHADOS DO NÚMERO DE PATRIMÔNIO DE CADA UM DELES.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS A ESCALA DE ATENDIMENTO DOS PROFISSIONAIS DA ÁREA DE ODONTOLOGIA, CONTENDO O HORÁRIO INICIAL E FINAL DE CADA UM DESTES PROFISSIONAIS, JUNTAMENTE COM RELATÓRIO PROBATÓRIO DOS ATENDIMENTOS ODONTOLÓGICOS REALIZADOS NO PERÍODO DE 2017 E 2018.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA O RECAPEAMENTO DA RUA JAMILA MEGID DE SOUZA, NA ALTURA DOS NÚMEROS 13 E 273.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME A ESTA CASA DE LEIS O SEGUINTE:_x000D_
 A) QUAL O VALOR GASTO COM AS FESTIVIDADES DE ANIVERSÁRIO DA CIDADE? ALÉM DISSO, INFORMAR OS GATOS DE FORMA INDIVIDUALIZADA PARA CADA CONTRATAÇÃO;_x000D_
 B) QUAL O CRITÉRIO DE ESCOLHA DAS EMPRESAS CONTRATADAS? CASO HAJA LICITAÇÃO, APONTAR A MODALIDADE UTILIZADA DE FORMA INDIVIDUALIZADA PARA CADA CONTRATAÇÃO, CASO CONTRÁRIO, ENCAMINHAR O PROCESSO INDIVIDUALIZADO DE DISPENSA DE LICITAÇÃO PARA CADA CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS UM RELATÓRIO ANALÍTICO DE DESPESAS, CONTENDO TODAS AS EMPRESAS CONTRATADAS NAS FESTIVIDADES REALIZADAS PELO MUNICÍPIO DE BOFETE NO PERÍODO DE 01/01/2018 A 30/04/2018.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA, COM URGÊNCIA, UMA MEDIDA EFICAZ PARA SOLUCIONAR O PROBLEMA DE ILUMINAÇÃO DA RUA DOMINGOS MARIANO, NO BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA, COM URGÊNCIA, O RECAPEAMENTO DA RUA NARCISO MARIANO, NO BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA, COM URGÊNCIA, OS REPAROS NECESSÁRIOS DAS ESTRADAS E RUAS DO BAIRRO DA MINA E RECANTO DOS PÁSSAROS II.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A PODA DAS ÁRVORES QUE SE ENCONTRAM PRÓXIMAS À REDE DE ALTA TENSÃO DO NOSSO MUNICÍPIO, CITO COMO EXEMPLO: BAIRRO DA MINA E RECANTO DOS PÁSSAROS II.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA, COM URGÊNCIA, OS REPAROS NECESSÁRIOS DO BURACO LOCALIZADO NA ESTRADA VICINAL QUE LIGA O BAIRRO SÃO ROQUE NOVO AO BAIRRO SÃO JOÃO, AO LADO DO PONTO DE CAPTAÇÃO DE ÁGUA DA SABESP.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA MELHORAR O ACESSO DE CADEIRANTES E PACIENTES QUE UTILIZAM A MACA PARA REALIZAREM SEUS ATENDIMENTOS DE FISIOTERAPIA NA UNIDADE DE SAÚDE DA FAMÍLIA "BELARMINA CÂNDIDA DE PONTES", LOCALIZADA NO CONJUNTO HABITACIONAL NOSSA SENHORA DA PIEDADE.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A ILUMINAÇÃO DA RUA JOÃO BATISTA VAZ, NO TRECHO QUE LIGA O CEMITÉRIO MUNICIPAL AO FINAL DO ESTÁDIO AMADEU CASSETARI.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE OU LOMBADA, BEM COMO FAIXA DE PEDESTRE EM FRENTE À UNIDADE DE SAÚDE DA FAMÍLIA "BELARMINA CÂNDIDA DE PONTES", LOCALIZADA NO CONJUNTO HABITACIONAL NOSSA SENHORA DA PIEDADE.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A COMUTRAN PARA QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE OU LOMBADA NAS PROXIMIDADES DA PRAÇA GASTÃO JOSÉ VIEIRA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A COMUTRAN PARA QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA FERMINO RAMOS NOGUEIRA.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A COMUTRAN PARA QUE PROCEDA A MELHORA DA SINALIZAÇÃO DE ESTACIONAMENTO NA PRAÇA DA MATRIZ, EM FRENTE A LOJA DOCELAR, DO SENHOR DÉCIO.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS O SEGUINTE:_x000D_
 A) TENDO EM VISTA QUE NO DIA 20/04/18 FOI INAUGURADA A UNIDADE DE SAÚDE DA FAMÍLIA LOCALIZADA NO CONJUNTO HABITACIONAL NOSSA SENHORA DA PIEDADE, QUAL O MOTIVO DESTA UNIDADE NÃO CONTAR COM UMA EQUIPE PREPARADA PARA ATENDER AS FAMÍLIAS?_x000D_
 B) POR QUE OS AGENTES DE SAÚDE CONTINUAM NO PRÉDIO DA VIGILÂNCIA SANITÁRIA? POR QUE OS MESMOS NÃO ESTÃO DESENVOLVENDO VISITAS E MAPEANDO AS FAMÍLIAS QUE DEVEM SER ATENDIDAS PELO PSF?</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA, COM URGÊNCIA, O CONSERTO DO CAMINHÃO RESPONSÁVEL PELA COLETA DE LIXO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL E NOVOS UNIFORMES AOS SERVIDORES PÚBLICOS MUNICIPAIS, PRINCIPALMENTE PARA AQUELES QUE TRABALHAM NO SETOR DA LIMPEZA.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, EM REGIME DE URGÊNCIA, QUE INTERCEDA JUNTO A COMISSÃO DE GESTÃO  DE TRANSPORTE UNIVERSITÁRIO (CGTU), PARA QUE PROCEDA A APLICAÇÃO DO QUANTO PREVISTO NO ARTIGO 2º, § 1º DA LEI COMPLEMENTAR Nº 98/2017.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A REFORMA DO PONTO DE ÔNIBUS LOCALIZADO NA PRAÇA DA MATRIZ, EM FRENTE AO BAR DO SENHOR ORESTES.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA CONCEDIDO O VALE COMPRA ALIMENTOS AOS SERVIDORES MUNICIPAIS QUE SE ENCONTRAM DE LICENÇA POR MOTIVO DE DOENÇA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A EMPRESA RESPONSÁVEL PELA REALIZAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFALTICA DA AVENIDA MANOEL SATURNINO DA SILVA, VISANDO CORRIGIR OS PROBLEMAS OCASIONADOS NO LOCAL.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO DAS ESTRADAS RURAIS DO NOSSO MUNICÍPIO, ESPECIALMENTE DOS BAIRROS MOCOCA, MINA I E II, RECANTO DAS ÁGUAS (ESTRADA MUNICIPAL QUE LIGA A CASTELO BRANCO A BARONESA).</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA O RECAPEAMENTO DA RUA ETOZIB CAPELLARI, NA ALTURA DA ESCOLA MUNICIPAL, BEM COMO A RUA JOÃO MARTINELLI, NA ALTURA DO CRUZAMENTO  COM AS RUAS JOÃO BIAGIONE PIO E ANTONIO CASSEMIRO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER, EM REGIME DE URGÊNCIA, QUE INFORME ESTA CASA DE LEIS SOBRE O MOTIVO DA FALTA DE FISCALIZAÇÃO NO TRECHO QUE SE ENCONTRA INTERDITADO DA RODOVIA CAMILO PRÍNCIPE DE MORAES, BEM COMO AS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS PARA SOLUCIONAR O PROBLEMA DO LOCAL. </t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AOS ÓRGÃOS COMPETENTES DA SECRETARIA DE HABITAÇÃO, A FIM DE PLEITEAR UM AUXÍLIO ABRIGO PARA AS FAMÍLIAS CONTEMPLADAS PELO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SECRETARIA DE AGRICULTURA DO ESTADO PARA QUE PROCEDA A IMPLANTAÇÃO DO PROGRAMA MELHOR CAMINHO NOS PONTOS CRÍTICOS DA ESTRADA QUE LIGA A RODOVIA CASTELO BRANCO AO BAIRRO BARONESA, ANTES QUE COMECE O PERÍODO DAS ÁGUAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE BUSQUE INFORMAÇÕES JUNTO AOS NOVOS PROPRIETÁRIOS DO ANTIGO AUTO POSTO SÃO FRANCISCO PARA QUE POSSAMOS SOLUCIONAR O PROBLEMA DE COMBUSTÍVEIS NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, EM REGIME DE URGÊNCIA, QUE ENCAMINHE A ESTA CASA DE LEIS OS SEGUINTES DOCUMENTOS:_x000D_
 A) RELATÓRIO COMPLETO CONTENDO TODAS AS DESPESAS EFETUADAS COM AS FESTIVIDADES DE ANIVERSÁRIO DA CIDADE (10° FESTIVAL CARREIRINHO); _x000D_
 B) RELATÓRIO COMPLETO CONTENDO TODAS AS DESPESAS EFETUADAS COM O BAILE DA ESCOLHA DA RAINHA DO RODEIO TOP BOFETE 2018;      _x000D_
 C) RELATÓRIO COMPLETO CONTENDO TODAS AS DESPESAS EFETUADAS COM A XXX FESTA DO PEÃO DE BOFETE (RODEIO TOP);_x000D_
 D) RELATÓRIO COMPLETO CONTENDO TODAS AS DESPESAS EFETUADAS COM AS FESTIVIDADES EM HOMENAGEM AO DIA DAS MÃES;_x000D_
 E) RELATÓRIO COMPLETO CONTENDO TODAS AS DESPESAS EFETUADAS COM AS FESTIVIDADES DO DIA DOS NAMORADOS;_x000D_
 F) RELATÓRIO COMPLETO CONTENDO TODAS AS DESPESAS EFETUADAS COM A RECEPÇÃO DO JOÃO DÓRIA JUNIOR, NO ESPAÇO DA CASTELO.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, EM REGIME DE URGÊNCIA, QUE ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES E DOCUMENTOS:_x000D_
 A) A PRAÇA DE ALIMENTAÇÃO DAS FESTIVIDADES DE ANIVERSÁRIO DA CIDADE (10° FESTIVAL CARREIRINHO), BEM COMO DA XXX FESTA DO PEÃO DE BOFETE (RODEIO TOP) FOI VENDIDA A TERCEIROS? EM CASO AFIRMATIVO OU NEGATIVO, ENCAMINHAR OS DOCUMENTOS COMPROBATÓRIOS CONTENDO SEU TEOR DE FORMALIZAÇÃO E COMPROVANTES DE RECOLHIMENTO AOS COFRES PÚBLICOS CASO EXISTA; _x000D_
 B) QUAL O VALOR ARRECADADO COM A VENDA DE CAMAROTES DA XXX FESTA DO PEÃO DE BOFETE (RODEIO TOP)? QUAL FOI A EMPRESA RESPONSÁVEL PELA ADMINISTRAÇÃO DOS MESMOS? QUAL O DESTINO DOS VALORES ARRECADADOS? ENCAMINHAR OS DOCUMENTOS COMPROBATÓRIOS CONTENDO SEU TEOR DE FORMALIZAÇÃO E COMPROVANTES DE RECOLHIMENTO AOS COFRES PÚBLICOS CASO EXISTA.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, EM REGIME DE URGÊNCIA, QUE ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES E DOCUMENTOS:_x000D_
 A) ONDE FORAM APLICADOS OS RECURSOS ARRECADADOS ATRAVÉS DE IMPOSTOS, TAXAS E CONTRIBUIÇÕES MUNICIPAIS? ENCAMINHAR RELATÓRIO CONTENDO DETALHADAMENTE O DESTINO DOS REFERIDOS RECURSOS, ACOMPANHADO DE DOCUMENTOS COMPROBATÓRIOS DE APLICAÇÃO.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS UMA PRESTAÇÃO DE CONTAS DETALHADA PARA A POPULAÇÃO COM RELAÇÃO À APLICAÇÃO DE MAIS DE 1 MILHÃO DE REAIS CONQUISTADOS ATRAVÉS DE EMENDAS PARLAMENTARES PELOS VEREADORES, DESTINADAS A DIVERSOS SETORES DO MUNICÍPIO. CITO COMO EXEMPLO: SAÚDE, ESPORTE, EDUCAÇÃO, INFRAESTRUTURA E ETC.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS QUAIS SÃO AS AÇÕES DA ATUAL GESTÃO COM RELAÇÃO AOS SERVIÇOS PÚBLICOS QUE A POPULAÇÃO VEM PERDENDO POR FALTA DE PLANEJAMENTO, CITO COMO EXEMPLO: SERVIÇO DE CORREIOS NO BAIRRO SÃO ROQUE, BANCO DO POVO, ETECS (ESCOLAS TÉCNICAS ESTADUAIS), ATENDIMENTO MÉDICO NOS BAIRROS, MONITORES ESCOLARES, FALTA DE TRANSPORTE PARA ESTUDANTES, FALTA DE ÓRGÃO COMPETENTE DE TRÂNSITO, FALTA DE GERENCIAMENTO DA FROTA MUNICIPAL, ETC.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS DE TODAS AS GRADES DE PROTEÇÃO DAS &amp;#8220;BOCAS-DE-LOBO&amp;#8221; DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJAM INSTALADOS BRAÇOS DE LUZ EM SETE POSTES LOCALIZADOS NO PORTAL DAS COLINAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJAM COLOCADAS PLACAS DE SINALIZAÇÃO DE CARGA E DESCARGA EM FRENTE AOS COMÉRCIOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, EM REGIME DE URGÊNCIA, QUE PROCEDA A ATUALIZAÇÃO DO PORTAL DA TRANSPARÊNCIA DO MUNICÍPIO, CUJO MOVIMENTO SE ENCONTRA SEM PUBLICAÇÃO DESDE O DIA 05/07/2018.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A INSTALAÇÃO DE BEBEDOURO NA PISTA DE SKATE E QUADRA POLIESPORTIVA DO CDHU I.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE APROVEITE O PERÍODO DE ESTIAGEM PARA RECUPERAR AS ESTRADAS RURAIS DO NOSSO MUNICÍPIO, ASSIM COMO FOI FEITO NA ESTRADA DA ROSEIRA.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA O PROLONGAMENTO DA REDE DE ÁGUA DOS MORADORES DO BAIRRO BARONESA.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA, COM URGÊNCIA, OS REPAROS NECESSÁRIOS DA PONTE LOCALIZADA NA ESTRADA MUNICIPAL DO BAIRRO DA MINA, PRÓXIMO AOS GALDINOS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA, COM URGÊNCIA, A MANUTENÇÃO DA ESTRADA DO LOTEAMENTO RECANTO VALENÇA.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A SUBSTITUIÇÃO DAS VIGOTAS DANIFICADAS DO MATA-BURRO DA ESTRADA QUE LIGA O SÃO ROQUE A FAZENDA SURPRESA.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A EMPRESA RESPONSÁVEL PELA RETIRADA DE MADEIRA PRÓXIMO AO LOTEAMENTO MIRANTE DO VALE, TENDO EM VISTA O EXCESSO DE CAMINHÕES QUE ESTÃO DANIFICANDO A ESTRADA DE ACESSO DOS MORADORES E USUÁRIOS DO LOCAL.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR PONTOS DE ÔNIBUS OU ABRIGOS DE PASSAGEIROS EM DIVERSOS PONTOS DA CIDADE.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS TODOS OS PROCESSOS LICITATÓRIOS, BEM COMO DE CONTRATAÇÕES POR DISPENSA DE LICITAÇÃO REALIZADOS PELO EXECUTIVO MUNICIPAL PARA O FESTIVAL DE INVERNO TOP, INCLUSIVE DOS COMPROVANTES DE RECOLHIMENTO REFERENTES A VENDA DO ESPAÇO DA PRAÇA DE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA O CONSERTO DA ESCADA LOCALIZADA NO FINAL DA RUA NABOR RIBEIRO DA SILVA, QUE DÁ ACESSO A AVENIDA MANOEL SATURNINO DA SILVA.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A CONSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS NAS RUAS MANOEL PRUDENCIANO, NA ALTURA DO Nº 07, E JOAQUIM VIEIRA DE PONTES, NA ALTURA DOS NºS 19 E 125.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJA ESTUDADA UMA FORMA DE AMENIZAR A POEIRA QUE VEM SE FORMANDO NA ESTRADA QUE DÁ ACESSO AO BAIRRO ALPES DA CASTELO E ADJACENTES.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROVIDENCIE A MANUTENÇÃO E LIMPEZA DAS CALÇADAS E MEIO FIO DO CONJUNTO HABITACIONAL CLARICE ALVES PAULETTI E JARDIM SIRIEMAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A REVITALIZAÇÃO DAS ENTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJAM INSTALADOS BRAÇOS DE LUZ NAS RUAS: JACARANDÁ E JATOBÁ, NO PORTAL DAS COLINAS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A REFORMA DA QUADRA POLIESPORTIVA DA REPRESA.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL MAIS ATENÇÃO E COLABORAÇÃO COM O NOSSO CONSELHO TUTELAR, HAJA VISTA SUA IMPORTÂNCIA PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE EXECUTE, EM REGIME DE URGÊNCIA, A CHAMADA PÚBLICA PARA MERENDA ESCOLAR, TENDO EM VISTA O DESCUMPRIMENTO DA LEI FEDERAL 11.947/09, QUE PREVÊ EM SEU ARTIGO 14 O GASTO DE PELO MENOS 30% DO ORÇAMENTO ORIUNDO DO FNDE COM AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA O CONSERTO DA CERCA LOCALIZADA NA ÁREA VERDE DA VILA DO TREVO, EM FRENTE A RUA ANTONIO FELIPE.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS DAS GRADES DAS GALERIAS DE ÁGUAS PLUVIAIS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE EFETUE A COMPRA DE UM ÔNIBUS NOVO PARA REALIZAR O TRANSPORTE DOS PACIENTES QUE REALIZAM TRATAMENTO DE SAÚDE NA UNESP DE BOTUCATU.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJA CONSTRUÍDO UM PONTO DE ÔNIBUS NA VILA DO TREVO.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A DIRETORA MUNICIPAL DE SAÚDE QUE ENCAMINHE A ESTA CASA DE LEIS AS INFORMAÇÕES NECESSÁRIAS SOBRE O MOTIVO DO ENCERRAMENTO DO CONVÊNIO COM O LABORATÓRIO RESPONSÁVEL PELOS EXAMES DE MAMOGRAFIA E ENDOSCOPIA DO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A COMUTRAN PARA QUE SEJA INSTALADO REDUTOR DE VELOCIDADE OU LOMBADA NA AVENIDA MANOEL SATURNINO DA SILVA.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA REITERADO AO SENHOR RESPONSÁVEL PELA RÁDIO BOFETE FM, EM REGIME DE URGÊNCIA, QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DA ATA REGISTRADA DA ÚLTIMA ELEIÇÃO E CÓPIA DA RELAÇÃO DOS MEMBROS DA DIRETORIA DA ASSOCIAÇÃO RÁDIO COMUNITÁRIA BOFETE FM 87,9. </t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Nilton Sales, Juliano da Tula</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE DISPONIBILIZE ÔNIBUS PELO MENOS UMA VEZ POR SEMANA NOS BAIRROS DISTANTES DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA IMPLANTADO NO MUNICÍPIO O SISTEMA GRATUITO 0800 NO DEPARTAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO DAS ESTRADAS DO BAIRRO CAMPO ALEGRE III, PRINCIPALMENTE NA PONTE NAS PROXIMIDADES DA CASA DO SENHOR ADONIAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Toninho da Baronesa, Osvaldo do Baiano</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR, EM PARCERIA COM OS MORADORES, A DISTRIBUIÇÃO DE ÁGUA PARA ALGUMAS CASAS ONDE HÁ NECESSIDADE NO BAIRRO RECANTO DOS PÁSSAROS II.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A INSTALAÇÃO DE TUBULAÇÃO DE COLETA DE SANEAMENTO BÁSICO NO RESIDENCIAL PORTAL DAS COLINAS.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A COLOCAÇÃO DE LAJOTAS SEXTAVADAS NA ENTRADA DO RESIDENCIAL PORTAL DAS COLINAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A MELHORIA NECESSÁRIA COM RELAÇÃO A ILUMINAÇÃO DA ENTRADA, BEM COMO DA SAÍDA DO BAIRRO SÃO ROQUE.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A MANUTENÇÃO DAS CÂMERAS DE VIDEOMONITORAMENTO DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A LIMPEZA DO ENTULHO QUE SE ENCONTRA HÁ QUASE UM ANO NA RUA JULIA CORDEIRO FRANCO, NA ALTURA DO Nº 193.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, DE FORMA REITERADA, QUE SEJA IMPLANTADO NA GESTÃO PÚBLICA O SISTEMA DE ORÇAMENTO PARTICIPATIVO.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A SABESP E CPFL, PARA QUE PROVIDENCIEM A INSTALAÇÃO DE ÁGUA E ENERGIA ELÉTRICA NO LOCAL DO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE FAZER O "TOMBAMENTO HISTÓRICO" DO POÇO DE PETRÓLEO DA FAZENDA SÃO JORGE.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE CUMPRA A SUA PROMESSA DE CAMPANHA O MAIS RÁPIDO POSSÍVEL NO QUE DIZ RESPEITO À ÁGUA POTÁVEL PARA O BAIRRO DA BARONESA.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS OS RELATÓRIOS E PLANILHAS DAS MANUTENÇÕES DOS VEÍCULOS DA EDUCAÇÃO DO MUNICÍPIO, BEM COMO A RELAÇÃO DE PEÇAS QUE FORAM ADQUIRIDAS COM VERBAS DO FUNDEB.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES: _x000D_
 A) SE HÁ MÁQUINAS DE COSTURA DE POSSE DA MUNICIPALIDADE; EM CASO AFIRMATIVO, ENCAMINHAR A RELAÇÃO DISCRIMINANDO CADA MÁQUINA;_x000D_
 B) HÁ VERBA PARA AQUISIÇÃO DE NOVAS MÁQUINAS DE COSTURA DESTINADAS AO PROJETO DE CURSOS TÉCNICOS REMUNERADOS PARA OS CIDADÃOS DE BOFETE?;_x000D_
 C) DAR CONHECIMENTO DA SELEÇÃO DE PESSOAS QUE IRÃO COMEÇAR ESSES CURSOS, HAJA VISTA QUE NÃO FOI DIVULGADO DE FORMA ABERTA PARA CONHECIMENTO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A REFORMA DA QUADRA POLIESPORTIVA DO BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A REFORMA DA PONTE DO LOTEAMENTO SÃO MARCOS I.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTALAR UMA ACADEMIA AO AR LIVRE NO BAIRRO DA MINA.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA OFICIADO AO SARGENTO RESPONSÁVEL PELA POLÍCIA MILITAR DE BOFETE, PARA QUE, NA MEDIDA DO POSSÍVEL, SEJA REALIZADA RONDA POLICIAL NO BAIRRO SÃO ROQUE NOVO. </t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO COMUTRAN A FIM DE QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA VICENTE FERREIRA, PRÓXIMO À REPRESA.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A REFORMA DA PONTE DO LOTEAMENTO SÃO MARCOS (ESTRADA DAS ROSAS).</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A REFORMA DA PONTE DO LOTEAMENTO SÃO MARCOS I, PRÓXIMO À PROPRIEDADE DO SENHOR MILTON SOLDÁ.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A INSTALAÇÃO DE BEBEDOURO NA QUADRA POLIESPORTIVA DO CDHU I.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER PARA QUE REPASSE AS CONCESSIONÁRIAS CCR SPVIAS E RODOVIAS DO TIETÊ A RESPONSABILIDADE SOBRE A RODOVIA LÁZARO CORDEIRO DE CAMPOS (SP-147), QUE LIGA AS RODOVIAS PRESIDENTE CASTELO BRANCO (SP-280), PASSANDO PELO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE BUSQUE JUNTO AOS COLECIONADORES DE FOTOS ANTIGAS DE BOFETE CÓPIA DAS MESMAS PARA SEREM ARQUIVADAS NO MUSEU CARREIRINHO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À ASSISTÊNCIA SOCIAL PARA FAZER O CAD ÚNICO EM TODOS OS BAIRROS DO MUNICÍPIO, SE POSSÍVEL AGENDAR PLANTÃO NOS BAIRROS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA O TRABALHO DE MELHORIAS NA RUA SÔNIA SANCHES, PRÓXIMO AO RIO SANTO INÁCIO NA BARONESA.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A CASA DE APOIO PROMETIDA AOS USUÁRIOS DO ÔNIBUS QUE TRANSPORTA AS PESSOAS DA ZONA RURAL ATÉ A CIDADE.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/578/requerimento_156_antonia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/578/requerimento_156_antonia.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROVIDENCIE A ILUMINAÇÃO DA RUA ANTONIO ANTUNES SOBRINHO, NA ALTURA DO Nº 02.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/579/requerimento_157_antonia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/579/requerimento_157_antonia.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO  A COMUTRAN A FIM DE QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA ABÍLIO VIVAN, NA ALTURA DO Nº 22, ENTRADA DO LOTEAMENTO DO ADRIANO.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/580/requerimento_158_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/580/requerimento_158_luis.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE REALIZE UM MUTIRÃO DE LIMPEZA E COLETA DE ENTULHOS EM NOSSA CIDADE, PRINCIPALMENTE NO JARDIM SIRIEMAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/581/requerimento_159_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/581/requerimento_159_luis.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A SUBSTITUIÇÃO DAS LÂMPADAS CONVENCIONAIS POR LUMINÁRIAS COM TECNOLOGIA LED NO JARDIM SIRIEMAS.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/582/requerimento_160_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/582/requerimento_160_luis.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A CORREÇÃO DA EROSÃO LOCALIZADA NA RUA JOAQUIM VIEIRA DE PONTES, ANTIGA RUA CAMBORIÚ, NO LOTEAMENTO JARDIM SANTA CATARINA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/583/requerimento_161_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/583/requerimento_161_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AOS  RESPONSÁVEIS PELOS DEPARTAMENTOS DE OBRAS E PLANEJAMENTO DO MUNICÍPIO, SOBRE O ANDAMENTO DAS OBRAS DE RECAPEAMENTO ASFÁLTICO QUE ESTÃO SENDO EXECUTADAS ATRAVÉS DO GOVERNO ESTADUAL E FEDERAL NA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/584/requerimento_162_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/584/requerimento_162_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJA SOTERRADA A EROSÃO SITUADA NA VILA DO TREVO, PRÓXIMA À CHÁCARA DO SENHOR JOÃO BATISTA (MAIS CONHECIDO POR JOÃO TATU).</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/585/requerimento_163_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/585/requerimento_163_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJAM FEITAS CONTENÇÕES PROVISÓRIAS EM TORNO DAS LIXEIRAS RURAIS DO NOSSO MUNICÍPIO, PRINCIPALMENTE NAQUELA QUE SE ENCONTRA EM FRENTE AO LOTEAMENTO SANTA TERESINHA, POR ESTAR PRÓXIMA DE UM CÓRREGO DO RIO DO PEIXE.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/586/requerimento_164_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/586/requerimento_164_joao.pdf</t>
   </si>
   <si>
     <t>REQUER À DIRETORA MUNICIPAL DE SAÚDE QUE ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES:_x000D_
 A) QUEM SÃO OS MEMBROS RESPONSÁVEIS PELO CONSELHO MUNICIPAL DE SAÚDE?_x000D_
 B) DE QUE FORMA FOI COMPOSTO ESSE CONSELHO MUNICIPAL DE SAÚDE E SUAS NOMEAÇÕES?_x000D_
 C) QUAIS SÃO OS DEVERES E OBRIGAÇÕES DO CONSELHO E SEUS MEMBROS?</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/590/requerimento_165_juliano.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/590/requerimento_165_juliano.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS DA ESTRADA QUE DÁ ACESSO AO LOTEAMENTO VALÊNCIA, BEM COMO NAS ESTRADAS DENTRO DO REFERIDO LOTEAMENTO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/591/requerimento_166_juliano.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/591/requerimento_166_juliano.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS NA ESTRADA DO LOTEAMENTO MOCOCA, BEM COMO NA CABECEIRA DA PONTE.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/592/requerimento_167_juliano.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/592/requerimento_167_juliano.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS NOS PONTOS DE ÔNIBUS LOCALIZADOS NA PRAÇA DA MATRIZ E ÀS MARGENS DA RODOVIA LÁZARO CORDEIRO DE CAMPOS.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/593/requerimento_168_juliano.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/593/requerimento_168_juliano.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER, EM REGIME DE URGÊNCIA, PARA QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DAS OBRAS DO TRECHO QUE SE ENCONTRA INTERDITADO NA RODOVIA CAMILO PRÍNCIPE DE MORAIS, BEM COMO AS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS PARA SOLUCIONAR O PROBLEMA.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/594/requerimento_169_juliano.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/594/requerimento_169_juliano.pdf</t>
   </si>
   <si>
     <t>REQUER AO RESPONSÁVEL PELA SABESP NO NOSSO MUNICÍPIO , PARA QUE PROCEDA UM LEVANTAMENTO COM RELAÇÃO A TODAS AS RUAS DE NOSSA CIDADE QUE NECESSITAM DE MANUTENÇÃO, ANTES QUE SEJAM INICIADAS AS OBRAS DE RECAPEAMENTO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/595/requerimento_170_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/595/requerimento_170_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS A DOCUMENTAÇÃO COMPLETA DO CORPO DE BOMBEIROS REFERENTE AO ALVARÁ DE FUNCIONAMENTO DA ESCOLA MUNICIPAL BENEDITO DE OLIVEIRA E SILVA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/596/requerimento_171_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/596/requerimento_171_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, EM REGIME DE URGÊNCIA, QUE SEJAM EFETUADAS AS TROCAS DAS TELHAS DE FIBROCIMENTO QUE SE ENCONTRAM TRINCADAS NO PRÉDIO DA ESCOLA MUNICIPAL NO PRÉDIO DA ESCOLA MUNICIPAL BENEDITO DE OLIVEIRA E SILVA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/597/requerimento_172_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/597/requerimento_172_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE EXPLIQUE DETALHADAMENTE E ENCAMINHE A ESTA CASA DE LEIS O MOTIVO PELO QUAL A PREFEITURA CONTRATOU A EMPRESA KOLLUNA SEGURANÇA E VIGILÂNCIA, CUJA DESPESA SE DEU NO VALOR DE R$ 12.226,86, VISANDO A PRESTAÇÃO DE SERVIÇOS DE VIGILÂNCIA PATRIMONIAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/598/requerimento_173_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/598/requerimento_173_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DE TODAS AS NOTAS FISCAIS REFERENTES AOS GASTOS DESPENDIDOS COM A REALIZAÇÃO DA FESTA EM HOMENAGEM AO "DIA DOS PROFESSORES", JUNTAMENTE COM A COMPROVAÇÃO QUE ESSAS EMPRESAS QUE PRESTARAM OS SERVIÇOS FORAM AS QUE EFETIVAMENTE APRESENTARAM O MENOR PREÇO, INCLUINDO A AQUISIÇÃO DE KITS DA NATURA DISTRIBUÍDOS COMO BRINDES AOS PROFESSORES.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/599/requerimento_174_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/599/requerimento_174_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS O MOTIVO PELO QUAL NÃO SERÃO MAIS REMUNERADOS OS INSCRITOS NO CURSO DE COSTURA.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/600/requerimento_175_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/600/requerimento_175_joao.pdf</t>
   </si>
   <si>
     <t>REQUER À DIRETORIA MUNICIPAL DE EDUCAÇÃO QUE ENCAMINHE A ESTA CASA DE LEIS A COMPOSIÇÃO DOS CONSELHOS DA REDE MUNICIPAL DE ENSINO NA ATUAL GESTÃO, JUNTAMENTO COM OS DOCUMENTOS COMPROBATÓRIOS DE NOMEAÇÃO.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/602/requerimento_176_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/602/requerimento_176_luis.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À COMUTRAN A FIM DE QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA FERMINO RAMOS NOGUEIRA, NA ALTURA DO Nº 15, ANTIGA RUA JURITI.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/603/requerimento_177_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/603/requerimento_177_luis.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A ILUMINAÇÃO PÚBLICA DA AVENIDA MANOEL SATURNINO DA SILVA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/604/requerimento_178_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/604/requerimento_178_luis.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR MAIS CASAS POPULARES PARA AS PESSOAS DE BAIXA RENDA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/605/requerimento_179_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/605/requerimento_179_luis.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE A FIM DE QUE SEJA DADA MAIOR CELERIDADE NO ANDAMENTO DA EDIFICAÇÃO DAS 40 CASAS DO FUTURO BAIRRO BOA ESPERANÇA, QUE SE LOCALIZA AO LADO DA SUBESTAÇÃO DE ENERGIA DE BOFETE.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/606/requerimento_180_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/606/requerimento_180_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTITUIR A GUARDA MUNICIPAL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/607/requerimento_181_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/607/requerimento_181_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AS AGÊNCIAS FINANCEIRAS E TRAGA PARA A NOSSA CIDADE UM CAIXA ELETRÔNICO  24 HORAS, ALOCADO DENTRO DE UM ESPAÇO PÚBLICO.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/608/requerimento_182_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/608/requerimento_182_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE TOME AS DEVIDAS PROVIDÊNCIAS QUANTO AO FUNCIONAMENTO DO TERMINAL RODOVIÁRIO DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/611/requerimento_183_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/611/requerimento_183_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER À DIRETORA MUNICIPAL DE SAÚDE QUE INFORME ESTA CASA DE LEIS SOBRE O PLANEJAMENTO PARA SOLUÇÃO DA FALTA DE TÉCNICOS DE ENFERMAGEM NO MUNICÍPIO, TENDO EM VISTA QUE VÁRIOS PROFISSIONAIS SE DESLIGARAM DAS FUNÇÕES E ATÉ O MOMENTO NÃO HOUVERAM AS REPOSIÇÕES NECESSÁRIAS NO ATENDIMENTO À NOSSA DEMANDA.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/612/requerimento_184_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/612/requerimento_184_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER À ENCARREGADA DE SETOR PESSOAL QUE ENCAMINHE A ESTA CASA DE LEIS OS ESPELHOS DAS FOLHAS DE PAGAMENTOS DE TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS EM EXERCÍCIO NO MÊS DE NOVEMBRO, BEM COMO AS JUSTIFICATIVAS LEGAIS PARA O NÃO FORNECIMENTO DAS MESMAS QUANDO SOLICITADO PELOS PRÓPRIOS SERVIDORES.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/613/requerimento_185_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/613/requerimento_185_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIAS DE TODAS AS NOTAS FISCAIS REFERENTES ÀS DESPESAS REALIZADAS PELA COMITIVA DA PREFEITURA QUE PARTICIPOU DA FEIRA INTERNACIONAL DE TURISMO (FESTURIS) EM GRAMADO/RS, INCLUINDO NOTAS FISCAIS DE COMBUSTÍVEIS, RESTAURANTES, HOTÉIS E DEMAIS DESPESAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/614/requerimento_186_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/614/requerimento_186_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA, COM URGÊNCIA, OS REPAROS NECESSÁRIOS NA ESTRADA DO LOTEAMENTO RECANTO VALENÇA, COMEÇANDO PELA ESTRADA EM FRENTE A FÁBRICA ZANCHETTA ALIMENTOS LTDA, QUE SE DÁ PELA RODOVIA CAMILO PRÍNCIPE DE MORAES.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/615/requerimento_187_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/615/requerimento_187_joao.pdf</t>
   </si>
   <si>
     <t>REQUER À ENCARREGADA DE SETOR PESSOAL QUE INFORME E JUSTIFIQUE A ESTA CASA DE LEIS O MOTIVO PELO QUAL OS SERVIDORES PÚBLICOS MUNICIPAIS NÃO PODEM CHEGAR ANTES DO HORÁRIO DE SERVIÇO E NEM SAIR FORA DELE, TENDO EM VISTA OS SERVIDORES QUE INCLUSIVE JÁ FORAM NOTIFICADOS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/622/requerimento_188_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/622/requerimento_188_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIAS DE TODOS OS DECRETOS DO EXECUTIVO MUNICIPAL COM RELAÇÃO A TRANSPOSIÇÃO DE DOTAÇÃO ORÇAMENTÁRIA DO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/623/requerimento_189_antonio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/623/requerimento_189_antonio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER, PARA QUE PROVIDENCIE FAIXAS DE PEDESTRES NA RODOVIA LÁZARO CORDEIRO DE CAMPOS, NOS PONTOS EM FRENTE AO AUTO POSTO PEÃO, RODOVIÁRIA E VILA DO TREVO.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETA INTEGRALMENTE O PROJETO DE LEI Nº 01/2018, DE AUTORIA DO PODER LEGISLATIVO - VEREADOR JOÃO ALIBERTI, APROVADO CONFORME AUTÓGRAFO N° 03/2018,  O QUAL DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/624/veto_02_2018.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/624/veto_02_2018.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI Nº 11/2018, DE AUTORIA DO PODER EXECUTIVO, APROVADO CONFORME AUTÓGRAFO 11/2018, O QUAL CONCEDE ABONO ESPECIAL DE NATAL NO VALE COMPRA ALIMENTOS EM UMA ÚNICA PARCELA, DISPONDO AINDA SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA FAZER FACE ÀS DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3404,68 +3404,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/621/emenda_substitutiva_02_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/616/indicacao_03_dalton.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/617/indicacao_04_joao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/587/mocao_27_luis.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/588/mocao_28_luis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/589/mocao_29_dalton.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/609/mocao_30_antonio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/610/mocao_31_luis.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/618/mocao_32_antonio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/619/mocao_33_nilton.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/620/pl_11_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/601/pr_02_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/578/requerimento_156_antonia.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/579/requerimento_157_antonia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/580/requerimento_158_luis.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/581/requerimento_159_luis.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/582/requerimento_160_luis.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/583/requerimento_161_dalton.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/584/requerimento_162_dalton.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/585/requerimento_163_dalton.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/586/requerimento_164_joao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/590/requerimento_165_juliano.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/591/requerimento_166_juliano.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/592/requerimento_167_juliano.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/593/requerimento_168_juliano.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/594/requerimento_169_juliano.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/595/requerimento_170_dalton.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/596/requerimento_171_dalton.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/597/requerimento_172_dalton.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/598/requerimento_173_dalton.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/599/requerimento_174_dalton.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/600/requerimento_175_joao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/602/requerimento_176_luis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/603/requerimento_177_luis.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/604/requerimento_178_luis.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/605/requerimento_179_luis.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/606/requerimento_180_joao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/607/requerimento_181_nilton.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/608/requerimento_182_nilton.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/611/requerimento_183_dalton.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/612/requerimento_184_dalton.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/613/requerimento_185_dalton.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/614/requerimento_186_dalton.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/615/requerimento_187_joao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/622/requerimento_188_dalton.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/623/requerimento_189_antonio.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/624/veto_02_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/621/emenda_substitutiva_02_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/616/indicacao_03_dalton.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/617/indicacao_04_joao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/587/mocao_27_luis.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/588/mocao_28_luis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/589/mocao_29_dalton.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/609/mocao_30_antonio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/610/mocao_31_luis.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/618/mocao_32_antonio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/619/mocao_33_nilton.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/620/pl_11_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/601/pr_02_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/578/requerimento_156_antonia.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/579/requerimento_157_antonia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/580/requerimento_158_luis.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/581/requerimento_159_luis.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/582/requerimento_160_luis.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/583/requerimento_161_dalton.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/584/requerimento_162_dalton.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/585/requerimento_163_dalton.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/586/requerimento_164_joao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/590/requerimento_165_juliano.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/591/requerimento_166_juliano.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/592/requerimento_167_juliano.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/593/requerimento_168_juliano.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/594/requerimento_169_juliano.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/595/requerimento_170_dalton.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/596/requerimento_171_dalton.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/597/requerimento_172_dalton.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/598/requerimento_173_dalton.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/599/requerimento_174_dalton.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/600/requerimento_175_joao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/602/requerimento_176_luis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/603/requerimento_177_luis.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/604/requerimento_178_luis.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/605/requerimento_179_luis.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/606/requerimento_180_joao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/607/requerimento_181_nilton.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/608/requerimento_182_nilton.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/611/requerimento_183_dalton.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/612/requerimento_184_dalton.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/613/requerimento_185_dalton.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/614/requerimento_186_dalton.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/615/requerimento_187_joao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/622/requerimento_188_dalton.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/623/requerimento_189_antonio.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/./sapl/public/materialegislativa/2018/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2018/624/veto_02_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H257"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="131.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>