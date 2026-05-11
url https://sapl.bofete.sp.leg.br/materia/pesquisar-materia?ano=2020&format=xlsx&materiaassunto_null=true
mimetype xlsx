--- v0 (2025-12-07)
+++ v1 (2026-05-11)
@@ -54,2073 +54,2073 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Poder Legislativo, Ana Lúcia , Dalton Carteiro, João Aliberti, Juliano da Tula, Nilton Sales, Renato Ferreira, Toninho da Baronesa, Zé Alves, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/</t>
+    <t>http://sapl.bofete.sp.leg.br/media/</t>
   </si>
   <si>
     <t>ACRESCENTA OS ARTIGOS 1º-A E 1º-B AO PROJETO DE LEI COMPLEMENTAR Nº 01/2020, QUE "DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Diversos, Ana Lúcia , Dalton Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/913/emenda_aditiva_02_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/913/emenda_aditiva_02_2020.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 2-A AO PROJETO DE LEI COMPLEMENTAR Nº 03, DE 21 DE JANEIRO DE 2020, QUE "DISPÕE SOBRE AS EXTINÇÕES E AS CRIAÇÕES DE EMPREGOS DO QUADRO DE PESSOAL DE PROVIMENTO EM COMISSÃO DA PREFEITURA MUNICIPAL DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>ESUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>SUBSTITUI INTEGRALMENTE O ARTIGO 1º DO PROJETO DE LEI COMPLEMENTAR Nº 01/2020, QUE "DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Toninho da Baronesa</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/877/indicacao_01_antonio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/877/indicacao_01_antonio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE PROCEDER A DISTRIBUIÇÃO DE LEITE, DE FORMA GRATUITA, AOS IDOSOS COM BAIXA RENDA E EM ESTADO DE VULNERABILIDADE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>Dalton Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_02_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_02_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PARA QUE O PODER PÚBLICO PROMOVA PARCERIAS COM INSTITUTOS ESPECIALIZADOS EM CAPACITAÇÃO PARA OS NOVOS CONSELHEIROS TUTELARES NESSE PRIMEIRO TRIMESTRE DE 2020.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_03_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_03_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PARA QUE PROVIDENCIE A INFRAESTRUTURA NOS LOGRADOUROS TRAVESSA SATURNINO MANOEL DA SILVA E VIELA ELIZETE A. DE OLIVEIRA.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_04_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_04_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À DIRETORIA MUNICIPAL DE EDUCAÇÃO PARA QUE INCLUA NO PLANEJAMENTO  A CAPACITAÇÃO DOS PROFESSORES NO TOCANTE À EDUCAÇÃO INCLUSIVA, DESENVOLVENDO FORMAÇÕES E PALESTRAS AOS NOSSOS DOCENTES.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Zé Alves</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_05_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_05_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À COMUTRAN PARA QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA PEDRO MANOEL DE OLIVEIRA, NO JARDIM SERIEMAS.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_06_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_06_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS DA ILUMINAÇÃO DA RUA PEDRO MANOEL DE OLIVEIRA, PRÓXIMO AO COMÉRCIO DO PIAUÍ.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/889/indicacao_07_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/889/indicacao_07_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ELABORE E PROCEDA COM URGÊNCIA UMA REFORMA DA ESTRUTURA ORGANIZACIONAL E ADMINISTRATIVA DO QUADRO DE SERVIDORES DA PREFEITURA, ONDE DISTRIBUA RACIONALMENTE AS ATRIBUIÇÕES E COMPETÊNCIAS DAS PASTAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/890/indicacao_08_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/890/indicacao_08_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA O DIRECIONAMENTO DO VEÍCULO HILUX QUE SE ENCONTRA SEM UTILIDADE NO PÁTIO DA PREFEITURA AO DEPARTAMENTO DE MEIO AMBIENTE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/891/indicacao_09_antonio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/891/indicacao_09_antonio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE LÂMPADAS DE LED NA RUA PRINCIPAL DA BARONESA.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_10_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_10_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE UM CURSO DE CAPACITAÇÃO DE "NOÇÕES BÁSICAS EM PRIMEIROS SOCORROS" DESTINADOS AOS PROFESSORES E FUNCIONÁRIOS DE ESTABELECIMENTOS DE ENSINO PÚBLICO DO MUNICÍPIO (EDUCAÇÃO BÁSICA E RECREAÇÃO INFANTIL), EM CUMPRIMENTOS A LEI 13.722/18.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Renato Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_11_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_11_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE AUTORIZAR QUE A ANTIGA CASA DE ARTESANATO SEJA DESTINADA PARA A PRÁTICA DE ESPORTES.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_12_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_12_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ESTAR CONTRATANDO MÃO DE OBRA DENTRO DO NOSSO MUNICÍPIO PARA O RODEIO.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_13_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_13_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE A TROCA DE LÂMPADAS DA QUADRA POLIESPORTIVA DO CDHU I.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_14_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_14_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A COLOCAÇÃO DE DOIS BRAÇOS DE LUZ NO POSTE LOCALIZADO NA ENTRADA DA ESTRADA MUNICIPAL QUE DÁ ACESSO AO LOTEAMENTO SANTA TEREZINHA, AO LADO DA LIXEIRA E DA PLACA DE SINALIZAÇÃO DO PESQUEIRO SANTA TEREZINHA, ÀS MARGENS DA RODOVIA LÁZARO CORDEIRO DE CAMPOS (SP-147), PRIMEIRA ENTRADA SENTIDO BOTUCATU-BOFETE.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_15_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_15_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO DAS ESTRADAS DO LOTEAMENTO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/914/indicacao_16_antonio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/914/indicacao_16_antonio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DISPONIBILIZE O TRANSPORTE NECESSÁRIO AOS MORADORES DA BARONESA, ATÉ QUE SEJA REALIZADA UMA NOVA LICITAÇÃO.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/918/indicacao_17_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/918/indicacao_17_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A COLOCAÇÃO DE BRAÇOS DE LUZ NOS POSTES DA RUA 4, LOCALIZADOS NO BAIRRO LAGUNA (CAMPO ALEGRE III).</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/919/indicacao_18_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/919/indicacao_18_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROVIDENCIE OS REPAROS NECESSÁRIOS DOS BANCOS DA ÁREA DE LAZER DA ACADEMIA AO AR LIVRE LOCALIZADA NO CDHU III, PRÓXIMO À DELEGACIA DE POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_19_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_19_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROVIDENCIE A TROCA DAS LÂMPADAS DA QUADRA POLIESPORTIVA DO CDHU I.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/921/indicacao_20_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/921/indicacao_20_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA A COLOCAÇÃO DE BANCOS NA ENTRADA DA VILA DO TREVO, EM FRENTE À ROTATÓRIA QUE DÁ ACESSO À RUA NOVE DE JULHO.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/922/indicacao_21_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/922/indicacao_21_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA O FORNECIMENTO DE ÁLCOOL GEL PARA TODOS OS DEPARTAMENTOS DA PREFEITURA MUNICIPAL, PRINCIPALMENTE NAS ESCOLAS E NOS LOCAIS DE MAIOR AGLOMERAÇÃO DE PESSOAS.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/929/indicacao_22_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/929/indicacao_22_jose.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE UMA RAMPA DE ACESSO AOS DEFICIENTES FÍSICOS OU PESSOAS COM MOBILIDADE REDUZIDA NA UBS DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_23_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_23_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROVIDENCIE, COM URGÊNCIA, UMA LINHA DE ÔNIBUS VISANDO ATENDER AS NECESSIDADES DOS MORADORES DA BARONESA, ALPES DA CASTELO, CAMPO ALEGRE, SARACAÍ E ADJACENTES.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Zé Alves, Toninho da Baronesa</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/931/indicacao_24_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/931/indicacao_24_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SOLUCIONE O MAIS RÁPIDO POSSÍVEL A MANUTENÇÃO DAS ESTRADAS RURAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/932/indicacao_25_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/932/indicacao_25_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA A RETIRADA DOS BANCOS DE AREIA DAS ESTRADAS DO CAMPO ALEGRE I, II E III.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_26_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_26_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE PROCEDER A ABERTURA DE UM POÇO ARTESIANO PARA ATENDER AS NECESSIDADES DOS MORADORES DO BAIRRO SARACAÍ.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_27_antonio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_27_antonio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SOLUCIONE O PROBLEMA DE FALTA DE TRANSPORTE NA ZONA RURAL, COMEÇANDO PELOS MORADORES DA BARONESA E ADJACENTES.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Nilton Sales</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/935/indicacao_28_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/935/indicacao_28_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA EFETUADO O PAGAMENTO DO PERÍODO PENDENTE NO BANCO DE HORAS DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/936/indicacao_29_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/936/indicacao_29_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE BUSQUE PARCERIA JUNTO À INICIATIVA PRIVADA E CRIE UMA "BRIGADA DE INCÊNDIO" NESTE PERÍODO DE SECA PARA ATUAR NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/937/indicacao_30_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/937/indicacao_30_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE MOBILIZE OS DIRIGENTES DA EDUCAÇÃO PARA MONTAR UM PLANEJAMENTO ESTRATÉGICO VISANDO O RETORNO DAS AULAS PÓS PERÍODO DE ISOLAMENTO SOCIAL.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/938/indicacao_31_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/938/indicacao_31_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROMOVA UM LEVANTAMENTO DOS ESPAÇOS PÚBLICOS QUE POSSAM SER UTILIZADOS PARA CONSTRUÇÃO DE PLAYGROUNDS PARA ENTRETENIMENTO DE NOSSAS CRIANÇAS, BUSCANDO PARCERIAS JUNTO A EMPRESÁRIOS NA AQUISIÇÃO DE MATÉRIAS PRIMAS, CITO COMO EXEMPLO: A MADEIRA QUE PODE SER USADA NA ELABORAÇÃO DE BRINQUEDOS COMO BALANÇOS, GANGORRAS E ESCORREGADORES.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/939/indicacao_32_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/939/indicacao_32_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA UM LEVANTAMENTO JUNTO AOS RESPONSÁVEIS PELO DEPARTAMENTO DE TRÂNSITO, PARA UM MINUCIOSO ESTUDO COM RELAÇÃO AOS SENTIDOS DE DIREÇÃO DE TRÂNSITO DAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_33_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_33_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INCENTIVE O COMÉRCIO LOCAL A PARTICIPAR DAS LICITAÇÕES PÚBLICAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/941/indicacao_34_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/941/indicacao_34_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA OS REPAROS NECESSÁRIOS NAS ESTRADAS RURAIS DO LOTEAMENTO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_35_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_35_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA CICLOVIA PARALELAMENTE COM UMA PISTA DE CAMINHADA MARGEANDO A ALÇA DE LIGAÇÃO, INICIANDO PELO TRECHO QUE DÁ ACESSO À RODOVIA LAZARO CORDEIRO DE CAMPOS ATÉ A RODOVIA CAMILO PRÍNCIPE DE MORAES.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_36_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_36_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE RETORNAR COM O FORNECIMENTO DE TRANSPORTE PÚBLICO PARA OS MORADORES DOS BAIRROS MAIS DISTANTES DE NOSSA CIDADE, AO MENOS TRÊS VEZES POR SEMANA, COM NÚMERO DE PASSAGEIROS REDUZIDO DEVIDO À PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_37_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_37_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTALAR PISO NA ACADEMIA COMUNITÁRIA DO BAIRRO ALPES DA CASTELO, BEM COMO PROVIDENCIAR A INSTALAÇÃO DE ILUMINAÇÃO NO LOCAL.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_38_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_38_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INICIAR A CONSTRUÇÃO DA BARRAGEM DA REPRESA MUNICIPAL O MAIS RÁPIDO POSSÍVEL.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_39_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_39_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO NO SENTIDO DE VIABILIZAR A RECUPERAÇÃO DA RODOVIA LÁZARO CORDEIRO DE CAMPOS (SP-147), QUE LIGA AS RODOVIAS PRESIDENTE CASTELO BRANCO (SP-280) E MARECHAL RONDON (SP-300), PASSANDO PELO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/952/indicacao_40_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/952/indicacao_40_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJA RETOMADA A CONSTRUÇÃO DAS 40 CASAS POPULARES DO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/953/indicacao_41_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/953/indicacao_41_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE DESAPROPRIAR UMA ÁREA DE TERRAS DESTINADA À CONSTRUÇÃO DE UM POLO INDUSTRIAL NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_42_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_42_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR EM NOSSO MUNICÍPIO UM "CENTRO DE ACOLHIMENTO DE IDOSOS".</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_43_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_43_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA PARA QUE FISCALIZE O SISTEMA DE FOSSAS NEGRAS QUE ATENDE AS RESIDÊNCIAS DO BAIRRO ALPES DA CASTELO, E COBRE DO EMPREENDEDOR DO LOTEAMENTO PARA QUE SEJA FEITA UMA MANUTENÇÃO NAS MESMAS.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/956/indicacao_44_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/956/indicacao_44_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO EMPREENDEDOR RESPONSÁVEL PELO LOTEAMENTO RECANTO DOS PÁSSAROS II, NO SENTIDO DE DAR APOIO ÀS NECESSIDADES BÁSICAS DO BAIRRO, OU SEJA, ESTRADAS, PONTOS DE LUZ EM LOCAIS ESTRATÉGICOS, ÁGUA, ETC.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/963/indicacao_45_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/963/indicacao_45_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA A INCLUSÃO DO BAIRRO ALPES DA CASTELO NO PROJETO DE RENOVAÇÃO COM A SABESP.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_46_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_46_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA COLOCADA UMA CAÇAMBA DE LIXO NA ROTATÓRIA DO BAIRRO ALPES DA CASTELO, PRÓXIMO DA ACADEMIA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_47_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_47_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA REFEITA A LOMBADA DA RUA NOVE DE JULHO, NA ALTURA DO Nº 154.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_48_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_48_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE AGILIZE O PROJETO DE RECICLAGEM DE RESÍDUOS SÓLIDOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/967/indicacao_49_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/967/indicacao_49_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE BUSQUE PARCERIA JUNTO AO SEBRAE VISANDO PROPORCIONAR CURSOS DE PREPARAÇÃO E TREINAMENTOS AOS MICROEMPREENDEDORES INDIVIDUAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/968/indicacao_50_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/968/indicacao_50_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE DENOMINAR A ÁREA DE LAZER LOCALIZADA NO CDHU III DE "ARENINHA ANTÔNIO PAULINO ARENA MARTINI".</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/969/indicacao_51_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/969/indicacao_51_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE DENOMINAR A ÁREA DE LAZER LOCALIZADA NA VILA DO TREVO DE "LUIZA FERREIRA VIEIRA".</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/973/indicacao_52_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/973/indicacao_52_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA PARA DESENVOLVER UMA CAMPANHA DE CASTRAÇÃO EM CÃES E GATOS NO LOTEAMENTO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/974/indicacao_53_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/974/indicacao_53_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO JURÍDICO DA PREFEITURA PARA FORMAR UMA COMISSÃO DE SERVIDORES VISANDO A DISCUSSÃO DA IMPLANTAÇÃO DO ESTATUTO DOS SERVIDORES DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_54_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_54_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR O ESPAÇO ONDE SÃO REALIZADAS AS FESTAS DE PEÃO PARA SERVIR DE ESTACIONAMENTO DE CAMINHÕES, COM INSTALAÇÃO DE REFLETORES E, SE POSSÍVEL, COM A ESCALA DE UM VIGIA NO LOCAL.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_55_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_55_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJAM INSTALADAS GRADES DE SEGURANÇA NA RAMPA QUE DÁ ACESSO AO ANDAR SUPERIOR DO CENTRO CULTURAL MUNICIPAL.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/977/indicacao_56_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/977/indicacao_56_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À DIRETORIA MUNICIPAL DE SAÚDE PARA QUE SEJA FEITA UMA TRIAGEM E QUE DENTRO DAS POSSIBILIDADES POSSA ACEITAR AS RECEITAS MÉDICAS DOS NOSSOS MUNÍCIPES QUE TÊM CONVÊNIO EMPRESARIAL EM BOTUCATU.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/978/indicacao_57_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/978/indicacao_57_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A COLOCAÇÃO DE AREIA NO PARQUINHO DO CDHU.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/979/indicacao_58_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/979/indicacao_58_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONTRATAÇÃO DE GUARDA PATRIMONIAL PARA A NOSSA CIDADE.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/984/indicacao_59_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/984/indicacao_59_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DISPONIBILIZE EM DEFINITIVO UMA AMBULÂNCIA PARA ATENDER AS NECESSIDADES DO BAIRRO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_60_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_60_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE RETORNAR A LINHA DE ÔNIBUS BOFETE/BOTUCATU.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/986/indicacao_61_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/986/indicacao_61_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA A COLOCAÇÃO DE QUATRO BRAÇOS DE LUZ NOS POSTES DA RUA 4, LOCALIZADOS NO BAIRRO LAGUNA (CAMPO ALEGRE III).</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/987/indicacao_62_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/987/indicacao_62_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À CPFL PARA QUE AUMENTE SUAS EQUIPES DE ATENDIMENTO AOS CLIENTES DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_63_antonio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_63_antonio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À EMPRESA DE ÔNIBUS RÁPIDO LUXO CAMPINAS PARA QUE RETORNE O HORÁRIO DAS 13:30 NO ITINERÁRIO DA LINHA BOTUCATU/BOFETE.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_64_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_64_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A TROCA DAS LÂMPADAS INCENDESCENTES POR LÂMPADAS DE SÓDIO NA RUA JOÃO PEDRO FERES, NO BAIRRO JARDIM SANTA CATARINA.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/990/indicacao_65_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/990/indicacao_65_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJA CONSTRUÍDO UM ABRIGO DE PASSAGEIROS NO BAIRRO ALPES DA CESTELO, PRÓXIMO AO EMPREENDIMENTO TREM BÃO.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/991/indicacao_66_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/991/indicacao_66_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE INTENSIFIQUE A FISCALIZAÇÃO NA PRAÇA DA MATRIZ, VISANDO EVITAR AGLOMERAÇÃO NESSE MOMENTO DE PANDEMIA.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/992/indicacao_67_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/992/indicacao_67_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE INTENSIFIQUE A COLETA DE LIXO NO NOSSO MUNICÍPIO, PRINCIPALMENTE NOS BAIRROS RURAIS E LOTEAMENTOS, BEM COMO SEJA FEITA A AMPLIAÇÃO E MANUTENÇÃO DESSAS LIXEIRAS, COM A CONSEQUENTE ADAPTAÇÃO NECESSÁRIA PARA A SEPARAÇÃO DO LIXO ORGÂNICO E RECICLÁVEL.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/993/indicacao_68_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/993/indicacao_68_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR, PELO MENOS UMA VEZ POR MÊS, UM MUTIRÃO DE LIMPEZA E COLETA DE ENTULHOS NO NOSSO MUNICÍPIO, DENOMINADO COMO "DIA D".</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/994/indicacao_69_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/994/indicacao_69_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA A REFORMA DA QUADRA POLIESPORTIVA DO BAIRRO SÃO ROQUE NOVO, BEM COMO SEJA CONSTRUÍDO UM PARQUINHO AO LADO.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/indicacao_70_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/indicacao_70_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AOS DEPARTAMENTOS JURÍDICO E DE EDUCAÇÃO PARA ESTUDAR A POSSIBILIDADE DE EQUIPARAR OS SALÁRIOS DOS PROFESSORES AO TETO PREVISTO NO PISO NACIONAL INSTITUÍDO EM LEI.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_71_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_71_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À CPFL NO SENTIDO DE CRIAR UMA FORÇA-TAREFA PARA INSPECIONAR AS LINHAS DE FIAÇÃO DE ENERGIA DO SETOR RURAL.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_72_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_72_nilton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QIE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA AUTORIZAR A MUDANÇA DA FEIRINHA DA ALPES DA CASTELO PARA A AVENIDA ASFALTADA NA ENTRADA DO BAIRRO.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_73_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_73_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA CHAPECÓ, NO JARDIM SANTA CATARINA.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_74_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_74_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA JÚLIA CORDEIRO FRANCO, NA VILA NOVA.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_75_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_75_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE QUE ESTUDE A POSSIBILIDADE DE MUDAR O HORÁRIO DE COLETA DE LIXO NA NOSSA CIDADE PARA O PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_76_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_76_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO DO BUEIRO LOCALIZADO NA RUA JOSÉ SILVEIRA, NA VILA DO TREVO.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_77_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_77_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS DA EROSÃO LOCALIZADA NO FINAL DA RUA JOAQUIM VIEIRA DE PONTES, NO JARDIM SANTA CATARINA.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/indicacao_78_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/indicacao_78_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJA TAMPADO COM CONCRETO O BURACO LOCALIZADO EM FRENTE À SABESP E ACADEMIA PÚBLICA DA BARONESA.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>João Aliberti</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/indicacao_79_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/indicacao_79_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS NOS BURADOS LOCALIZADOS NA RUA ETOZIB CAPELLARI.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_80_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_80_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE ESTUDE A POSSIBILIDADE DE TRAZER PARA O MUNICÍPIO DE BOFETE UMA FACULDADE COM CURSOS DE PEDAGOGIA, ADMINISTRAÇÃO, AGRONOMIA, ENFERMAGEM, RECURSOS HUMANOS, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/indicacao_81_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/indicacao_81_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A COLOCAÇÃO DE BRAÇOS DE LUZ NOS POSTES DAS RUAS SANHAÇO (ALTURA DO Nº 162) E SOLODADINHO (ALTURA DO Nº 286), LOCALIZADAS NO BAIRRO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/indicacao_82_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/indicacao_82_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE O MOTIVO PELO QUAL SE ENCONTRA PARADO O TRATOR DA NOSSA CASA DE AGRICULTURA, DEIXANDO DE ATENDER OS PRODUTORES RURAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/indicacao_83_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/indicacao_83_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE VIABILIZE A CADA 15 DIAS O ATENDIMENTO MÉDICO NO POSTO DE SAÚDE DO BAIRRO SÃO ROQUE VELHO.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_84_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_84_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A LIMPEZA DO POÇO ARTESIANO DO BAIRRO SÃO ROQUE VELHO.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/indicacao_85_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/indicacao_85_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO PREVER DE BOFETE PARA QUE CRIE UMA PÁGINA NAS REDES SOCIAIS NO INTUITO DE DIVULGAR E DAR MAIOR PUBLICIDADE DOS FALECIMENTOS OCORRIDOS NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/indicacao_86_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/indicacao_86_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS DA RUA JAMILA MEGID DE SOUZA, PRINCIPALMENTE NO QUARTEIRÃO QUE DÁ ACESSO AO GINÁSIO MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_87_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_87_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS NO BUEIRO LOCALIZADO NA RUA LAÉRCIO PAULETTI, NA ALTURA DO Nº 445.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_88_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_88_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO RESPONSÁVEL PARA QUE PROVIDENCIE UM PONTO FIXO PARA A ENTREGA DO LEITE NA COHAB OU NO JARDIM SIRIEMAS PARA QUE AS FAMÍLIAS NÃO PRECISEM SE DESLOCAR ATÉ O CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_89_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_89_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO RESPONSÁVEL PARA QUE EXECUTE UMA MANUTENÇÃO NO PARQUINHO DA NOSSA PRAÇA DA MATRIZ, TANTO NOS EQUIPAMENTOS COMO NO ESPAÇO FÍSICO.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_90_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_90_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO RESPONSÁVEL PARA PROCEDER A MANUTENÇÃO NECESSÁRIA NO MEIO FIO LOCALIZADO NA RUA JORGE MEGID DE SOUZA, ESQUINA COM A RUA MANOEL PRUDENCIANO VIEIRA, NO JARDIM SANTA CATARINA.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_91_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_91_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO RESPONSÁVEL PARA QUE ENTRE EM CONTATO COM AS EMISSORAS DE TV, VISANDO A INSTALAÇÃO DE KITS DE TRANSMISSÃO DIGITAL NO NOSSO MUNICÍPIO, AMPLIANDO O NÚMERO DE CANAIS DE ACESSO À NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Renato Ferreira, Ana Lúcia , Dalton Carteiro, João Aliberti, Juliano da Tula, Nilton Sales, Toninho da Baronesa, Zé Alves, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/881/mocao_01_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/881/mocao_01_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DA SENHORA CONCEIÇÃO DE OLIVEIRA MARACAJÁ, EM VIRTUDE DE SEU FALECIMENTO OCORRIDO NO DIA 22/01/2020.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>Zebra Ramos, Ana Lúcia , Dalton Carteiro, João Aliberti, Juliano da Tula, Nilton Sales, Renato Ferreira, Toninho da Baronesa, Zé Alves</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/892/mocao_02_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/892/mocao_02_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR BENEDITO DA ROCHA CAMARGO JÚNIOR, PREFEITO MUNICIPAL DE PARDINHO, SEU VICE-PREFEITO, SENHOR CÉLIO DE BARROS E AOS VEREADORES EM NOME DO PRESIDENTE DA CÂMARA, SENHOR CRISTIANO CAMARGO MOREIRA, PELA COMEMORAÇÃO DO ANIVERSÁRIO DO MUNICÍPIO DE PARDINHO, QUE COMPLETARÁ 61 ANOS NO PRÓXIMO DIA 18 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>Dalton Carteiro, Ana Lúcia , João Aliberti, Juliano da Tula, Nilton Sales, Renato Ferreira, Toninho da Baronesa, Zé Alves, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/893/mocao_03_dalton_9j7tZA4.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/893/mocao_03_dalton_9j7tZA4.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA A TODOS OS PROFESSORES, FUNCIONÁRIOS E ALUNOS DA ESCOLA PROFESSOR NAERSON MIRANDA, PELO EXCELENTE RENDIMENTO ESCOLAR NO ANO DE 2019, PELA META ATINGIDA NO IDESP ( ÍNDICE DE DESENVOLVIMENTO DA EDUCAÇÃO DO ESTADO DE SÃO PAULO).</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/907/mocao_04_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/907/mocao_04_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR DEPUTADO FEDERAL RICARDO IZAR, PELA ATENÇÃO DADA AO MUNICÍPIO DE BOFETE COM A LIBERAÇÃO DA EMENDA PARLAMENTAR NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS), PARA AQUISIÇÃO DE UM CASTRAMÓVEL.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/908/mocao_05_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/908/mocao_05_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR EMERSON JOSÉ DA MOTA, PREFEITO MUNICIPAL DE TORRE DE PEDRA, EM RECONHECIMENTO PELA EXCELENTE ADMINISTRAÇÃO DO MUNICÍPIO, BEM COMO PELA PARCERIA E APOIO A NOSSA QUERIDA BOFETE.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/923/mocao_06_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/923/mocao_06_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL FERNANDO CURY, PELA ATENÇÃO DADA AO MUNICÍPIO DE BOFETE COM A LIBERAÇÃO DE EMENDAS PARLAMENTARES NO DECORRER DO SEU MANDATO, EM ESPECIAL, PELA LIBERAÇÃO NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) PARA AQUISIÇÃO DE UM CASTRAMÓVEL.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/924/mocao_07_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/924/mocao_07_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO DOUTOR MÁRCIO JOSÉ CORDEIRO, SECRETÁRIO ESPECIAL PARLAMENTAR DO DEPUTADO ESTADUAL FERNANDO CURY, PELA ATENÇÃO DADA AO MUNICÍPIO DE BOFETE COM A LIBERAÇÃO DE EMENDAS PARLAMENTARES NO DECORRER DO SEU MANDATO, EM ESPECIAL, PELA LIBERAÇÃO NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) PARA AQUISIÇÃO DE UM CASTRAMÓVEL.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>Zebra Ramos, Dalton Carteiro, João Aliberti, Juliano da Tula, Nilton Sales, Renato Ferreira, Toninho da Baronesa, Zé Alves</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/959/mocao_08_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/959/mocao_08_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DA SENHORA SABINA CÂNDIDA DE OLIVEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 10/08/2020.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_09_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_09_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIÁRES DA SENHORA ELIANE OLIVEIRA ARAÚJO, EM VITURDE DE SEU FALECIMENTO, OCORRIDO EM 21/09/2020.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/mocao_10_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/mocao_10_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES A SER ENCAMINHADA À SENHORA ROSÁRIO GALLARDO ROBLES FERREIRA, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO DIA 21/10/2020.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_11_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_11_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DO SENHOR OSCAR MARCELO BÁRBARO, EM VIRTUDE DE SEU FALECIMENTO OCORRIDO NO DIA 29/10/2020.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>Nilton Sales, Ana Lúcia , Dalton Carteiro, João Aliberti, Juliano da Tula, Renato Ferreira, Toninho da Baronesa, Zé Alves, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/mocao_12_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/mocao_12_nilton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DO SENHOR FERNANDO ANTONIO MACHADO, MAIS CONHECIDO POR "FERNANDO DA ALPES", EM VIRTUDE DE SEU FALECIMENTO OCRRIDO NO DIA 01/11/2020.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/mocao_13_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/mocao_13_nilton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DO ILUSTRE SENHOR NEILTON VEIGA JÚNIOR, MAIS CONHECIDO POR TOM VEIGA, EM VIRTUDE DE SEU FALECIMENTO OCORRIDO NO DIA 01/11/2020.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/mocao_14_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/mocao_14_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA A TODA EQUIPE MIQUINHO DE JIU-JITSU DE BOFETE, EM NOME DO PROFESSOR ADILSON PIRES DE LIMA, PELA CERIMÔNIA DE GRADUAÇÃO DOS ALUNOS, OCORRIDA NA ÚLTIMA SEXTA-FEIRA (11/12).</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/mocao_15_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/mocao_15_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA A TODA EQUIPE DE VOLEIBOL MASCULINO DE BOFETE, EM NOME DO PROFESSOR ALAN ADRIANO MIRANDA, PELO RETORNO ÀS QUADRAS E POR JÁ ESTAR REPRESENTANDO O NOSSO MUNICÍPIO NA LIGA DE SOROCABA.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/mocao_16_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/mocao_16_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO JOVEM RAFAEL ANTUNES VIEIRA, PELA BRILHANTE PARTICIPAÇÃO NO MISS E MISTER SÃO PAULO IBERO AMÉRICA, REALIZADO NO ÚLTIMO DIA 05/12, CONQUISTANDO A PRIMEIRA COLOCAÇÃO E POR TER REPRESENTADO MUITO BEM A NOSSA QUERIDA BOFETE.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/mocao_17_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/mocao_17_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES A SER ENCAMINHADA AOS FAMILIARES DO SENHOR BENEDITO DA ROCHA CAMARGO JÚNIOR, MAIS CONHECIDO COMO DITO ROCHA, E, VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 14/12/2020.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/971/pdl_01_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/971/pdl_01_2020.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO DOUTOR LEANDRO FIGUEIRA CERANTO.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/972/pdl_02_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/972/pdl_02_2020.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE À SENHORA NEUZA JÚLIA DA SILVA.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>Juliano da Tula</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ BOFETENSE À SENHORA CLAUDIA LOREFICI.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR ALESSANDRO ROBERTO JUVÊNCIO.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR LUIZ ADÃO VIEIRA.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/pdl_06_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/pdl_06_2020.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR RICARDO FERREIRA.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>COFC - Comissão de Orçamento, Finanças e Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/pdl_07_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/pdl_07_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS MUNICIPAIS DO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/864/plc_01_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/864/plc_01_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/865/plc_02_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/865/plc_02_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DE REFERÊNCIAS NO QUADRO DE PESSOAL DE PROVIMENTO EM COMISSÃO DA PREFEITURA MUNICIPAL DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/866/plc_03_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/866/plc_03_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS EXTINÇÕES E AS CRIAÇÕES DE EMPREGOS DO QUADRO DE PESSOAL DE PROVIMENTO EM COMISSÃO DA PREFEITURA MUNICIPAL DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/961/plc_04_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/961/plc_04_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 103, DE 19 DE DEZEMBRO DE 2017 - LEI DO PLANO PLURIANUAL DO GOVERNO DO MUNICÍPIO DE BOFETE PARA O PERÍODO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/860/plcm_01_2020_aTi3KLG.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/860/plcm_01_2020_aTi3KLG.pdf</t>
   </si>
   <si>
     <t>REVISA OS SALÁRIOS E VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/912/plcm_02_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/912/plcm_02_2020.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS ESTABELECIMENTOS COM ATENDIMENTO AO PÚBLICO NO MUNICÍPIO DE BOFETE A INSERIREM O SÍMBOLO MUNDIAL DO AUTISMO NAS PLACAS DE ATENDIMENTO PRIORITÁRIO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/927/plcm_03_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/927/plcm_03_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO MUNICIPAL DE BOFETE PARA A LEGISLATURA DE 2021 A 2024.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/962/plcm_04_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/962/plcm_04_2020.pdf</t>
   </si>
   <si>
     <t>PROÍBE A SOLTURA DE ROJÕES E FOGOS DE ARTIFÍCIO COM ESTAMPIDO NO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/970/plcm_05_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/970/plcm_05_2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA FAMÍLIA NO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/861/pl_01_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/861/pl_01_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS PRÓPRIOS ATRAVÉS DE TERMO DE FOMENTO À ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/862/pl_02_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/862/pl_02_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS ATRAVÉS DE TERMO DE FOMENTO, ORIUNDOS DO PROGRAMA ESPECIAL DE MÉDIA COMPLEXIDADE, DA SECRETARIA ESTADUAL DE ASSISTÊNCIA SOCIAL, À ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/863/pl_03_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/863/pl_03_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E UTILIZAÇÃO DA PARCELA DIFERIDA DO FUNDEB DO EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/925/pl_04_2020_nlUqhXj.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/925/pl_04_2020_nlUqhXj.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/926/pl_05_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/926/pl_05_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O HOSPITAL DAS CLÍNICAS DA FACULDADE DE MEDICINA DE BOTUCATU - HCFMB E A FUNDAÇÃO PARA O DESENVOLVIMENTO MÉDICO HOSPITALAR - FAMESP, OBJETIVANDO A TRANSFERÊNCIA DE RECURSOS FINANCEIROS DESTINADOS À REALIZAÇÃO DE TESTES PARA DETECÇÃO DO SARS-COV-2 (NOVO CORONAVIRUS), ATRAVÉS DE EXAME DE RT-PCR, ASSIM, PROPORCIONANDO UM INTERCÂMBIO TÉCNICO-CIENTÍFICO ENTRE AS PARTES, PARA DISPONIBILIZAÇÃO PELO HC DE TESTES PARA O MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/947/pl_06_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/947/pl_06_2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE BOFETE E AUTORIZA A DELEGAÇÃO DA REGULAÇÃO E FISCALIZAÇÃO DOS SERVIÇOS DE SANEAMENTO BÁSICO PARA A AGÊNCIA REGULADORA DE SANEAMENTO E ENERGIA DO ESTADO DE SÃO PAULO - ARSESP.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/946/pl_07_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/946/pl_07_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/960/pl_08_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/960/pl_08_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE BOFETE PARA O EXERCÍCIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/982/pl_09_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/982/pl_09_2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE COLETA SELETIVA NO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/983/pl_10_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/983/pl_10_2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI A BRIGADA DE PROTEÇÃO CONTRA INCÊNDIO DO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/996/pl_11_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/996/pl_11_2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BOFETE PARA O EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/pl_12_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/pl_12_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ÁREA DE LAZER NO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/pl_13_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/pl_13_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE DENOMINAÇÃO DE ÁREA DE LAZER NO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/859/pr_01_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/859/pr_01_2020.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO VALE COMPRA ALIMENTOS INSTITUÍDO PELA RESOLUÇÃO Nº 04, DE 18 DE DEZEMBRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/911/pr_02_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/911/pr_02_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXCLUSÃO DO CARGO DE ADVOGADO, ATUALIZA A SÚMULA DE ATRIBUIÇÕES E ALTERA A REFERÊNCIA DO CARGO DE PROCURADOR JURÍDICO, DO QUADRO DE PESSOAL PERMANENTE DA CÂMARA MUNICIPAL DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/928/pr_03_2020.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/928/pr_03_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE BOFETE PARA A LEGISLATURA DE 2021 A 2024.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/867/requerimento_01_renato_7I5twMf.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/867/requerimento_01_renato_7I5twMf.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE REALIZE UM MUTIRÃO DE LIMPEZA E COLETA DE ENTULHOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/868/requerimento_02_renato_wEdrLDJ.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/868/requerimento_02_renato_wEdrLDJ.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À VIGILÂNCIA SANITÁRIA PARA QUE PROVIDENCIE UM TRABALHO DE PREVENÇÃO E CONTROLE DE ESCORPIÕES, CARAMUJOS E OUTRAS PRAGAS URBANAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/869/requerimento_03_renato_LGgZCmR.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/869/requerimento_03_renato_LGgZCmR.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE UM BANHEIRO FEMININO NA GARAGEM MUNICIPAL.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/870/requerimento_04_renato_41OxmGf.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/870/requerimento_04_renato_41OxmGf.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROVIDENCIE A REFORMA DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/871/requerimento_05_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/871/requerimento_05_dalton.pdf</t>
   </si>
   <si>
     <t>REITERA O TEOR DO REQUERIMENTO Nº 34, DE 14 DE MARÇO DE 2019 E QUE ATÉ A PRESENTE DATA NÃO FOI RESPONDIDO PELO CHEFE DO EXECUTIVO, ONDE REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A ELABORAÇÃO DE UM PROJETO DE UMA NOVA TUBULAÇÃO DE ÁGUAS PLUVIAIS COM INÍCIO NA ESQUINA DA RUA JOÃO MARTINELLI COM A RUA JOÃO BIAGIONE PIO, DESCENDO ATÉ A CHÁCARA DO SENHOR JOÃO BATISTA (JOÃO TATU).</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/872/requerimento_06_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/872/requerimento_06_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA EGRÉGIA CASA DE LEIS OS PLANOS DE TRABALHO, OBJETIVOS E PROJETOS DE CADA DIRETORIA MUNICIPAL, TENDO EM VISTA A IMPORTÂNCIA DESSAS PASTAS ADMINISTRATIVAS E A NOVA COMPOSIÇÃO FEITA PELA ATUAL GESTÃO.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/873/requerimento_07_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/873/requerimento_07_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO RESPONSÁVEL PARA QUE SEJA FEITO UM MAPEAMENTO COM IDENTIFICAÇÃO DOS PONTOS DE CADA QUILÔMETRO NA ESTRADA MUNICIPAL (BFT) QUE VAI ATÉ O BAIRRO SANTO INÁCIO/BARONESA, DESDE O VIADUTO DA RODOVIA CASTELO BRANCO ATÉ O CENTRO DA AGROVILA.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/874/requerimento_08_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/874/requerimento_08_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO RESPONSÁVEL PARA QUE PROCEDA A REFORMA DA PONTE DA ENTRADA DO BAIRRO FOFURA.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/875/requerimento_09_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/875/requerimento_09_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO RESPONSÁVEL PARA QUE PROCEDA A MANUTENÇÃO DO ÚLTIMO POSTE DE ILUMINAÇÃO PÚBLICA LOCALIZADO NA AVENIDA JOÃO PEDRO FERES, ALTURA DO Nº 379, NO BAIRRO SANTA CATARINA, COM SUBSTITUIÇÃO POR LÂMPADA LED.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t xml:space="preserve">Ana Lúcia </t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/876/requerimento_10_ana.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/876/requerimento_10_ana.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME A ESTA EGRÉGIA CASA DE LEIS O SEGUINTE:_x000D_
 A) QUAIS OS CRITÉRIOS UTILIZADOS PARA CONTRATAÇÃO DA EMPRESA TERCEIRIZADA NA ÁREA DA SAÚDE MUNICIPAL?_x000D_
 B) HOUVE PROCESSO LICITATÓRIO? EM CASO AFIRMATIVO, ENCAMINHAR OS DOCUMENTOS COMPROBATÓRIOS._x000D_
 C) QUAIS OS CRITÉRIOS UTILIZADOS PARA CONTRATAÇÃO DA EMPRESA TERCEIRIZADA NO TRANSPORTE ESCOLAR?_x000D_
 D) HOUVE PROCESSO LICITATÓRIO? EM CASO AFIRMATIVO, ENCAMINHAR OS DOCUMENTOS COMPROBATÓRIOS._x000D_
 E) QUAIS OS CRITÉRIOS UTILIZADOS PARA REALIZAÇÃO DO ÚLTIMO PROCESSO SELETIVO?_x000D_
 F) HOUVE PROCESSO LICITATÓRIO PARA CONTRATAÇÃO DESSA EMPRESA QUE REALIZOU O PROCESSO SELETIVO? EM CASO AFIRMATIVO, ENCAMINHAR OS DOCUMENTOS COMPROBATÓRIOS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/882/requerimento_11_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/882/requerimento_11_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA EGRÉGIA CASA DE LEIS O SEGUINTE:_x000D_
 A) POR QUAL MOTIVO AS 10 VANS ESCOLARES ADQUIRIDAS NO FINAL DO ANO DE 2019 NÃO ESTÃO SENDO UTILIZADAS PARA O TRANSPORTE DE ALUNOS?</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/883/requerimento_12_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/883/requerimento_12_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA CONCEDIDO O VALE COMPRA ALIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE SE ENCONTRAM DE LICENÇA POR MOTIVO DE DOENÇA.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/884/requerimento_13_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/884/requerimento_13_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJA RESTAURADA A UNIDADE MUNICIPAL DE CADASTRO - UMC, CONQUISTADA PARA O MUNICÍPIO E DESATIVADA NO GOVERNO ANTERIOR.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_14_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_14_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA UMA PESQUISA SOBRE A COMPENSAÇÃO FINANCEIRA PELA EXPLORAÇÃO DE RECURSOS MINERAIS AOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/886/requerimento_15_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/886/requerimento_15_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À CPFL PARA QUE PROCEDA A PODA DE DIVERSAS ÁRVORES QUE SE ENCONTRAM SOBRE A REDE ELÉTRICA DA RUA DOIS, LOCALIZADA NO BAIRRO DO MORRO DO GIGANTE.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_16_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_16_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS A RELAÇÃO DAS LINHAS DE TRANSPORTE ESCOLAR QUE ESTÃO SENDO TERCEIRIZADAS PELA EMPRESA VICAMPE, INFORMANDO A QUANTIDADE DE KM RODADO DE CADA LINHA, VALORES PAGOS POR KM RODADO, NOME DOS RESPONSÁVEIS DE CADA LINHA, VEÍCULO CADASTRADO EM CADA LINHA E A RELAÇÃO DE DOCUMENTOS REFERENTES AO REGISTRO JUNTO AO DETRAN DE CADA VEÍCULO.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/897/requerimento_17_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/897/requerimento_17_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA, EM REGIME DE URGÊNCIA, A SOLUÇÃO DO SÉRIO PROBLEMA DE INFRAESTRUTURA DA RUA TRAVESSA LAJES, LOCALIZADA NO JARDIM SANTA CATARINA.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/898/requerimento_18_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/898/requerimento_18_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO RESPONSÁVEL PARA QUE ELABORE UM PLANEJAMENTO DA ESTRADA MUNICIPAL - BFT QUE LIGA A RODOVIA LÁZARO CORDEIRO DE CAMPOS (SP-147) AO BAIRRO SANTO INÁCIO/BARONESA.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/899/requerimento_19_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/899/requerimento_19_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A COMUTRAN PARA QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA OLINDA RODER NOGUEIRA, NA ALTURA DO Nº 237.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/900/requerimento_20_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/900/requerimento_20_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A CAIXA ECONÔMICA FEDERAL PARA QUE PROCEDA O ATENDIMENTO DO SETOR IMOBILIÁRIO COM LINHAS DE CRÉDITO PARA FINANCIAMENTOS DA CASA PRÓPRIA NO NOSSO MUNICÍPIO, COM JUROS BAIXOS.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/901/requerimento_21_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/901/requerimento_21_legislativo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA A INDICAÇÃO DO LÍDER DE GOVERNO DA ATUAL GESTÃO NESTA EGRÉGIA CASA DE LEIS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/902/requerimento_22_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/902/requerimento_22_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA EGRÉGIA CASA DE LEIS O NÚMERO DE SERVIDORES MUNICIPAIS QUE RECEBEM INSALUBRIDADE, BEM COMO O SEU RESPECTIVO PERCENTUAL.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/915/requerimento_23_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/915/requerimento_23_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO JURÍDICO DA PREFEITURA PARA QUE ESTUDE AS CONDIÇÕES LEGAIS PARA CRIAÇÃO DO ESTATUTO DO SERVIDOR NO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_24_nilton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_24_nilton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO RESPONSÁVEL PARA QUE PROCEDA UM PLANO DE CONSCIENTIZAÇÃO E DIVULGAÇÃO DO PROJETO DE RECICLAGEM NO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_25_ana.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_25_ana.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DO PROCESSO COMPLETO ENVOLVENDO A CONTRATAÇÃO DA EMPRESA TERCEIRIZADA PARA PRESTAÇÃO DE SERVIÇOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/943/requerimento_26_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/943/requerimento_26_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE A SITUAÇÃO DA EMENDA PARLAMENTAR NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS), LIBERADA PARA A AQUISIÇÃO DE UM CASTRAMÓVEL PARA O NOSSO MUNICÍPIO, ATRAVÉS DO DEPUTADO RICARDO IZAR, CONFORME OFÍCIO ANEXO.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/944/requerimento_27_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/944/requerimento_27_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE A SITUAÇÃO DA EMENDA PARLAMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), ATRAVÉS DO DEPUTADO VICENTINHO.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/945/requerimento_28_ana_9V71Hn8.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/945/requerimento_28_ana_9V71Hn8.pdf</t>
   </si>
   <si>
     <t>REITERA O TEOR DO REQUERIMENTO Nº 10, DE 31 DE JANEIRO DE 2020 E QUE ATÉ A PRESENTE DATA NÃO FOI RESPONDIDO, NO QUAL REQUER AO PREFEITO MUNICIPAL QUE INFORME A ESTA EGRÉGIA CASA DE LEIS O SEGUINTE: A) QUAIS OS CRITÉRIOS UTILIZADOS PARA CONTRATAÇÃO DA EMPRESA TERCEIRIZADA NA ÁREA DA SAÚDE MUNICIPAL? B) HOUVE PROCESSO LICITATÓRIO? EM CASO AFIRMATIVO, ENCAMINHAR OS DOCUMENTOS COMPROBATÓRIOS. C) QUAIS OS CRITÉRIOS UTILIZADOS PARA CONTRATAÇÃO DA EMPRESA TERCEIRIZADA NO TRANSPORTE ESCOLAR? D) HOUVE PROCESSO LICITATÓRIO? EM CASO AFIRMATIVO, ENCAMINHAR OS DOCUMENTOS COMPROBATÓRIOS. E) QUAIS OS CRITÉRIOS UTILIZADOS PARA REALIZAÇÃO DO ÚLTIMO PROCESSO SELETIVO? F) HOUVE PROCESSO LICITATÓRIO PARA CONTRATAÇÃO DESSA EMPRESA QUE REALIZOU O PROCESSO SELETIVO? EM CASO AFIRMATIVO, ENCAMINHAR OS DOCUMENTOS COMPROBATÓRIOS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/957/requerimento_29_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/957/requerimento_29_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME A CASA DE LEIS O SEGUINTE:_x000D_
 A) A CAMINHONETE HILUX DA PREFEITURA TEM SIDO USADA POR QUAL DEPARTAMENTO E EM QUAIS SERVIÇOS DE INTERESSE DO MUNICÍPIO?_x000D_
 B) QUAIS PROVIDÊNCIAS FORAM EFETIVAMENTE ADOTADAS PELO CHEFE DO PODER EXECUTIVO NO SENTIDO DE APURAR OS RESPONSÁVEIS PELO ABANDONO DA CAMINHONETE HILUX EM ESTACIONAMENTO DE SHOPPING NA GRANDE SÃO PAULO EM 2019, BEM COMO QUAIS MEDIDAS FORAM TOMADAS PARA O RESSARCIMENTO DE EVENTUAIS PREJUÍZOS CAUSADOS AO ERÁRIO PÚBLICO?</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/958/requerimento_30_jose.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/958/requerimento_30_jose.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME A CASA DE LEIS O SEGUINTE:_x000D_
 A) EXISTE LANÇAMENTO DE IMPOSTO, TAXA OU CONTRIBUIÇÃO DE QUALQUER NATUREZA SOBRE IMÓVEIS OU SERVIÇOS NO DISTRITO SANTO INÁCIO (BARONESA)?_x000D_
 B) EM CASO POSITIVO, ENCAMINHAR A PREVISÃO DAS RECEITAS SUPRAMENCIONADAS PARA O PRESENTE EXERCÍCIO.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/981/requerimento_31_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/981/requerimento_31_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER À DIRETORA MUNICIPAL DE SAÚDE QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DOS RELATÓRIOS DETALHADOS DE TODOS OS SERVIÇOS PRESTADOS PELA EMPRESA ALINA DE ALMEIDA BASTOS, DESDE O INÍCIO DO CONTRATO, SEGUIDA DA LISTA DE PACIENTES QUE REALIZARAM EXAMES DE ULTRASSOM NESSE PERÍODO.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/980/requerimento_32_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/980/requerimento_32_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DAS NOTAS FISCAIS ACOMPANHADAS DE SUAS RESPECTIVAS MEDIÇÕES REFERENTES AOS SERVIÇOS DE REVITALIZAÇÃO DA ESTRADA RURAL DA BARONESA, BEM COMO DAS ORDENS DE SERVIÇO EMITIDAS, DE ACORDO COM O CROQUI E MEMORIAL DESCRITIVO DOS CONTRATOS Nº 28/2020 E 29/2020.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/995/requerimento_33_antonio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/995/requerimento_33_antonio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE OS MOTIVOS DA FALTA DE FUNCIONAMENTO DOS SERVIÇOS DISPONIBILIZADOS À POPULAÇÃO ATRAVÉS DO "PROGRAMA GANHA TEMPO".</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>Diversos, João Aliberti, Juliano da Tula, Renato Ferreira, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/997/requerimento_34_diversos.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/997/requerimento_34_diversos.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA LEGISLATIVA DA CÂMARA QUE INFORME QUAL PROVIDÊNCIA FOI ADOTADA PELA CÂMARA MUNICIPAL DE BOFETE EM RELAÇÃO À DENÚNCIA DO MAU USO DE 5 MILHÕES DE REAIS EM PONTES DO MUNICÍPIO, DURANTE A GESTÃO DO EX-PREFEITO CLAUDÉCIO JOSÉ EBÚRNEO (TORÃO), BEM COMO INFORME O SEGUINTE:_x000D_
 A) FOI DADO NOTÍCIA PARA A POLICIA FEDERAL, MINISTÉRIO PÚBLICO FEDERAL E PARA O MINISTÉRIO PÚBLICO ESTADUAL?_x000D_
 B) A CÂMARA RECEBEU ALGUM OFÍCIO DE QUALQUER ÓRGÃO QUE SEJA, INCLUSIVE TRIBUNAL DE CONTAS, SOBRE O REFERIDO DINHEIRO OU SEU CONVÊNIO?_x000D_
 C) HOUVE PEDIDO DE INSTAURAÇÃO DE CEI?_x000D_
 D) HOUVE REQUERIMENTOS DESTA CASA AO EXECUTIVO A RESPEITO DESSE ASSUNTO? QUAL A RESPOSTA DO EXECUTIVO?_x000D_
 REQUER AINDA, O FORNECIMENTO INTEGRAL DE CÓPIAS DOS PROCESSOS, OFÍCIOS, RESPOSTAS, PROTOCOLOS E REQUERIMENTOS, INCLUSIVE DE INSTAURAÇÃO DE CEI, EXISTENTES NESTA CASA.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/998/requerimento_35_diversos.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/998/requerimento_35_diversos.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME QUAL PROVIDÊNCIA FOI ADOTADA PELO CONTROLE INTERNO DA PREFEITURA EM RELAÇÃO À DENÚNCIA DO MAU USO DE 5 MILHÕES DE REAIS EM PONTES DO MUNICÍPIO, DURANTE A GESTÃO DO EX-PREFEITO CLAUDÉCIO JOSÉ EBÚRNEO (TORÃO). _x000D_
 REQUER AINDA, O FORNECIMENTO INTEGRAL DE CÓPIAS DOS PROCESSOS EXISTENTES.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/requerimento_36_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/requerimento_36_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA EGRÉGIA CASA DE LEIS O SEGUINTE:_x000D_
 A) QUAL O VALOR PAGO À ÉPOCA DO TERRENO ONDE FOI CONSTRUÍDA  A SUBESTAÇÃO DE ENERGIA ELÉTRICA NO NOSSO MUNICÍPIO?_x000D_
 B) O VALOR FOI EMPENHADO EM QUAL SETOR?_x000D_
 C) QUAL A MEDIDA DO TERRENO ADQUIRIDO?_x000D_
 D) COMO PROCEDEU ESSA NEGOCIAÇÃO À ÉPOCA? HOUVE ALGUM LEVANTAMENTO SOBRE ESSA ÁREA E SUA LOCALIZAÇÃO? FOI REALIZADA PESQUISA DE PREÇOS?</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_37_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_37_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE JUNTAMENTE COM A CASA DE LEIS INTERCEDA, COM URGÊNCIA, JUNTO À AGÊNCIA NACIONAL DE ENERGIA ELÉTRICA (ANEEL), APÓS AS RECORRENTES RECLAMAÇÕES EM RELAÇÃO À QUALIDADE DO SERVIÇO PRESTADO PELA CPFL NO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/requerimento_38_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/requerimento_38_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE ENCAMINHE A ESTA EGRÉGIA CASA DE LEIS CÓPIA DOS RELATÓRIOS DETALHADOS DE TODOS OS SERVIÇOS PRESTADOS PELA EMPRESA ALINA DE ALMEIDA BASTOS, DESDE O INÍCIO DO CONTRATO, SEGUIDA DA LISTA DE PACIENTES QUE REALIZARAM EXAMES DE ULTRASSOM NESSE PERÍODO.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/requerimento_39_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/requerimento_39_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DAS NOTAS FISCAIS ACOMPANHADAS DE SUAS RESPECTIVAS MEDIÇÕES REFERENTES AOS SERVIÇOS DE REVITALIZAÇÃO DA ESTRADA RURAL DA BARONESA, BEM COMO DAS ORDENS DE SERVIÇOS EMITIDAS, DE ACORDO COM O CROQUI E MEMORIAL DESCRITIVO DOS CONTRATOS Nº 28/2020 E 29/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2427,67 +2427,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/913/emenda_aditiva_02_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/877/indicacao_01_antonio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_02_dalton.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_03_dalton.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_04_dalton.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_05_jose.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_06_jose.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/889/indicacao_07_dalton.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/890/indicacao_08_dalton.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/891/indicacao_09_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_10_dalton.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_11_renato.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_12_renato.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_13_renato.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_14_jose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_15_jose.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/914/indicacao_16_antonio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/918/indicacao_17_jose.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/919/indicacao_18_jose.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_19_jose.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/921/indicacao_20_renato.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/922/indicacao_21_renato.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/929/indicacao_22_jose.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_23_jose.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/931/indicacao_24_jose.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/932/indicacao_25_jose.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_26_jose.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_27_antonio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/935/indicacao_28_nilton.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/936/indicacao_29_nilton.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/937/indicacao_30_nilton.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/938/indicacao_31_dalton.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/939/indicacao_32_dalton.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_33_renato.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/941/indicacao_34_renato.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_35_renato.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_36_renato.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_37_jose.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_38_luis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_39_luis.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/952/indicacao_40_luis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/953/indicacao_41_luis.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_42_nilton.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_43_nilton.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/956/indicacao_44_nilton.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/963/indicacao_45_jose.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_46_jose.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_47_dalton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_48_nilton.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/967/indicacao_49_nilton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/968/indicacao_50_luis.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/969/indicacao_51_luis.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/973/indicacao_52_nilton.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/974/indicacao_53_nilton.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_54_dalton.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_55_dalton.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/977/indicacao_56_renato.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/978/indicacao_57_renato.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/979/indicacao_58_renato.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/984/indicacao_59_jose.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_60_jose.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/986/indicacao_61_jose.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/987/indicacao_62_luis.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_63_antonio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_64_nilton.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/990/indicacao_65_nilton.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/991/indicacao_66_nilton.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/992/indicacao_67_renato.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/993/indicacao_68_renato.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/994/indicacao_69_renato.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/indicacao_70_nilton.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_71_nilton.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_72_nilton.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_73_renato.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_74_renato.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_75_renato.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_76_renato.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_77_jose.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/indicacao_78_jose.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/indicacao_79_joao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_80_jose.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/indicacao_81_jose.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/indicacao_82_jose.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/indicacao_83_jose.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_84_jose.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/indicacao_85_joao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/indicacao_86_joao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_87_renato.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_88_dalton.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_89_dalton.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_90_dalton.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_91_dalton.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/881/mocao_01_renato.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/892/mocao_02_luis.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/893/mocao_03_dalton_9j7tZA4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/907/mocao_04_renato.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/908/mocao_05_luis.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/923/mocao_06_renato.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/924/mocao_07_renato.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/959/mocao_08_luis.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_09_renato.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/mocao_10_renato.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_11_renato.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/mocao_12_nilton.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/mocao_13_nilton.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/mocao_14_dalton.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/mocao_15_dalton.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/mocao_16_luis.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/mocao_17_luis.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/971/pdl_01_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/972/pdl_02_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/pdl_06_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/pdl_07_2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/864/plc_01_2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/865/plc_02_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/866/plc_03_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/961/plc_04_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/860/plcm_01_2020_aTi3KLG.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/912/plcm_02_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/927/plcm_03_2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/962/plcm_04_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/970/plcm_05_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/861/pl_01_2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/862/pl_02_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/863/pl_03_2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/925/pl_04_2020_nlUqhXj.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/926/pl_05_2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/947/pl_06_2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/946/pl_07_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/960/pl_08_2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/982/pl_09_2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/983/pl_10_2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/996/pl_11_2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/pl_12_2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/pl_13_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/859/pr_01_2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/911/pr_02_2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/928/pr_03_2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/867/requerimento_01_renato_7I5twMf.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/868/requerimento_02_renato_wEdrLDJ.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/869/requerimento_03_renato_LGgZCmR.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/870/requerimento_04_renato_41OxmGf.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/871/requerimento_05_dalton.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/872/requerimento_06_dalton.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/873/requerimento_07_nilton.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/874/requerimento_08_nilton.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/875/requerimento_09_nilton.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/876/requerimento_10_ana.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/882/requerimento_11_dalton.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/883/requerimento_12_dalton.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/884/requerimento_13_nilton.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_14_nilton.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/886/requerimento_15_nilton.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_16_dalton.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/897/requerimento_17_dalton.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/898/requerimento_18_nilton.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/899/requerimento_19_nilton.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/900/requerimento_20_nilton.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/901/requerimento_21_legislativo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/902/requerimento_22_renato.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/915/requerimento_23_nilton.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_24_nilton.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_25_ana.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/943/requerimento_26_renato.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/944/requerimento_27_renato.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/945/requerimento_28_ana_9V71Hn8.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/957/requerimento_29_renato.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/958/requerimento_30_jose.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/981/requerimento_31_dalton.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/980/requerimento_32_dalton.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/995/requerimento_33_antonio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/997/requerimento_34_diversos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/998/requerimento_35_diversos.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/requerimento_36_joao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_37_joao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/requerimento_38_dalton.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/requerimento_39_dalton.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/913/emenda_aditiva_02_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/877/indicacao_01_antonio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_02_dalton.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_03_dalton.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_04_dalton.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_05_jose.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_06_jose.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/889/indicacao_07_dalton.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/890/indicacao_08_dalton.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/891/indicacao_09_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_10_dalton.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_11_renato.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_12_renato.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_13_renato.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_14_jose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_15_jose.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/914/indicacao_16_antonio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/918/indicacao_17_jose.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/919/indicacao_18_jose.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_19_jose.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/921/indicacao_20_renato.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/922/indicacao_21_renato.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/929/indicacao_22_jose.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_23_jose.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/931/indicacao_24_jose.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/932/indicacao_25_jose.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_26_jose.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_27_antonio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/935/indicacao_28_nilton.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/936/indicacao_29_nilton.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/937/indicacao_30_nilton.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/938/indicacao_31_dalton.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/939/indicacao_32_dalton.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_33_renato.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/941/indicacao_34_renato.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_35_renato.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_36_renato.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_37_jose.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_38_luis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_39_luis.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/952/indicacao_40_luis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/953/indicacao_41_luis.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_42_nilton.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_43_nilton.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/956/indicacao_44_nilton.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/963/indicacao_45_jose.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_46_jose.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_47_dalton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_48_nilton.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/967/indicacao_49_nilton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/968/indicacao_50_luis.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/969/indicacao_51_luis.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/973/indicacao_52_nilton.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/974/indicacao_53_nilton.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_54_dalton.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_55_dalton.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/977/indicacao_56_renato.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/978/indicacao_57_renato.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/979/indicacao_58_renato.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/984/indicacao_59_jose.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_60_jose.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/986/indicacao_61_jose.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/987/indicacao_62_luis.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_63_antonio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_64_nilton.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/990/indicacao_65_nilton.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/991/indicacao_66_nilton.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/992/indicacao_67_renato.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/993/indicacao_68_renato.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/994/indicacao_69_renato.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/indicacao_70_nilton.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_71_nilton.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_72_nilton.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_73_renato.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_74_renato.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_75_renato.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_76_renato.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_77_jose.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/indicacao_78_jose.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/indicacao_79_joao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_80_jose.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/indicacao_81_jose.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/indicacao_82_jose.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/indicacao_83_jose.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_84_jose.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/indicacao_85_joao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/indicacao_86_joao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_87_renato.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_88_dalton.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_89_dalton.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_90_dalton.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_91_dalton.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/881/mocao_01_renato.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/892/mocao_02_luis.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/893/mocao_03_dalton_9j7tZA4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/907/mocao_04_renato.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/908/mocao_05_luis.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/923/mocao_06_renato.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/924/mocao_07_renato.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/959/mocao_08_luis.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_09_renato.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/mocao_10_renato.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_11_renato.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/mocao_12_nilton.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/mocao_13_nilton.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/mocao_14_dalton.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/mocao_15_dalton.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/mocao_16_luis.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/mocao_17_luis.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/971/pdl_01_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/972/pdl_02_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/pdl_06_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/pdl_07_2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/864/plc_01_2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/865/plc_02_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/866/plc_03_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/961/plc_04_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/860/plcm_01_2020_aTi3KLG.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/912/plcm_02_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/927/plcm_03_2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/962/plcm_04_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/970/plcm_05_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/861/pl_01_2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/862/pl_02_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/863/pl_03_2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/925/pl_04_2020_nlUqhXj.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/926/pl_05_2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/947/pl_06_2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/946/pl_07_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/960/pl_08_2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/982/pl_09_2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/983/pl_10_2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/996/pl_11_2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/pl_12_2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/pl_13_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/859/pr_01_2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/911/pr_02_2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/928/pr_03_2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/867/requerimento_01_renato_7I5twMf.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/868/requerimento_02_renato_wEdrLDJ.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/869/requerimento_03_renato_LGgZCmR.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/870/requerimento_04_renato_41OxmGf.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/871/requerimento_05_dalton.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/872/requerimento_06_dalton.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/873/requerimento_07_nilton.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/874/requerimento_08_nilton.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/875/requerimento_09_nilton.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/876/requerimento_10_ana.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/882/requerimento_11_dalton.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/883/requerimento_12_dalton.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/884/requerimento_13_nilton.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_14_nilton.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/886/requerimento_15_nilton.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/896/requerimento_16_dalton.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/897/requerimento_17_dalton.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/898/requerimento_18_nilton.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/899/requerimento_19_nilton.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/900/requerimento_20_nilton.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/901/requerimento_21_legislativo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/902/requerimento_22_renato.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/915/requerimento_23_nilton.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_24_nilton.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_25_ana.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/943/requerimento_26_renato.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/944/requerimento_27_renato.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/945/requerimento_28_ana_9V71Hn8.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/957/requerimento_29_renato.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/958/requerimento_30_jose.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/981/requerimento_31_dalton.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/980/requerimento_32_dalton.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/995/requerimento_33_antonio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/997/requerimento_34_diversos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/998/requerimento_35_diversos.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/requerimento_36_joao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_37_joao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/requerimento_38_dalton.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/requerimento_39_dalton.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="133" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>