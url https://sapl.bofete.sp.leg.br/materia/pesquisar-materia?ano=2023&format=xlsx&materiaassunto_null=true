--- v0 (2025-12-06)
+++ v1 (2026-05-12)
@@ -54,2218 +54,2218 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/pelom_01_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/pelom_01_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO §1º DO ARTIGO 16 NA SEÇÃO I, DO CAPÍTULO I, DO TÍTULO II DA LEI ORGÂNICA DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Henrique Galvão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_01_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_01_2023_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A COBERTURA DA QUADRA POLIESPORTIVA DO BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_02_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_02_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE UMA LINHA DE TUBOS PARA VAZÃO D’ÁGUA NA ESTRADA MUNICIPAL “ANTÔNIO CARLOS DE OLIVEIRA” (BFT-040), PRÓXIMA A PROPRIEDADE DO SR. ALEXANDRE PUTAROV, ASSIM COMO NA ENTRADA DA PROPRIEDADE DO SR. ZÉ CARLINHOS.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_03_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_03_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A REFORMA DAS ESCADAS DO LOTEAMENTO “MONTE CRISTO”, VIA DE ACESSO À AVENIDA MANOEL SATURINO DA SILVA, PRÓXIMO AO MERCADO DO FIO.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Renato Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_04_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_04_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A REFORMA DA COBERTURA DO NOSSO GINÁSIO MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dalton Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_05_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_05_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE FIRMAR UMA PARCERIA COM O MUNICÍPIO DE ITATINGA, VISANDO A CONSTRUÇÃO DE UMA PONTE NO BAIRRO RINCÃO, PRÓXIMO AO BAIRRO DA BARONESA, FACILITANDO O ACESSO ENTRE OS MUNICÍPIOS, FAVORECENDO DIVERSAS FAMÍLIAS QUE RESIDEM NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dalton Carteiro, João Aliberti</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/indicacao_06_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/indicacao_06_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER AS MELHORIAS DE INFRAESTRUTURA BÁSICA NA VIELA ELIZETE APARECIDA DE OLIVEIRA, COMO A INSTALAÇÃO DE BRAÇO DE LUZ, PAVIMENTAÇÃO ASFÁLTICA OU LAJOTAMENTO, ESCOAMENTO DE ÁGUAS FLUVIAIS E LIMPEZA DO LOCAL.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_07_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_07_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE UTILIZAR O “MANUAL TÉCNICO ESPECIALIZADO DE OBRAS EM ESTRADAS RURAIS”, DESENVOLVIDO PELA SECRETARIA DE AGROPECUÁRIA E ABASTECIMENTO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_08_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_08_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE INSTITUIR A DATA BASE PARA A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_09_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_09_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR UM VEÍCULO PARA BUSCAR OS ALUNOS DA ETEC QUE TERMINAM SUAS AULAS ÀS 18H15M NA CIDADE DE BOTUCATU.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Carlinhos do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_10_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_10_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A MANUTENÇÃO E A DEVIDA COLOCAÇÃO DE PEDRAS NA RUA DA IGREJA CONGREGAÇÃO CRISTÃ, PRÓXIMO DAS PROPRIEDADES DO SEU ACÁCIO, DONA CIDA E DO SENHOR WALDEMAR, NO BAIRRO LAGUNA.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/indicacao_11_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/indicacao_11_2023_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A NOMEAÇÃO DE UM NOVO DIRETOR PARA O CONSELHO MUNICIPAL DE TRÂNSITO - COMUTRAN, TENDO EM VISTA A SAÍDA DO JOVEM HENRIQUE DIAS.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>João Aliberti</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/indicacao_12_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/indicacao_12_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DO GRAMADO SINTÉTICO DO CAMPO SOCIETY LOCALIZADO AO LADO DO GINÁSIO MUNICIPAL DE ESPORTES DA RUA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/indicacao_13_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/indicacao_13_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A COLOCAÇÃO DE UM BRAÇO DE LUZ NA RUA MARIA CLAUDIA LOCALIZADA NO DISTRITO SANTO INÁCIO (BARONESA), BEM COMO NA AVENIDA ANDORINHA LOCALIZADA NA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_14_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_14_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS VISANDO CORRIGIR O INÍCIO DE EROSÃO DA PONTE LOCALIZADA PRÓXIMO AO SÍTIO DO SENHOR DIRCEU FELIPE, NO BAIRRO DO ÓLEO.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_15_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_15_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DE TODAS AS ESTRADAS RURAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_16_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_16_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A LIMPEZA PÚBLICA DAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_17_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_17_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE, PARA QUE PROCEDA OS REPAROS NECESSÁRIOS DO BURACO LOCALIZADO PRÓXIMO À ALÇA DE LIGAÇÃO QUE DÁ ACESSO ÀS RODOVIAS CAMILO PRÍNCIPE DE MORAES E LÁZARO CORDEIRO DE CAMPOS.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_18_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_18_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO PROCEDA A PINTURA DE FAIXAS, GUIAS E LOMBADAS DE NOSSA CIDADE, PRINCIPALMENTE AQUELAS PRÓXIMAS DE ESCOLAS E CRECHES.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_19_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_19_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO MELHORE AS CONDIÇÕES DE ATENDIMENTO DA FARMÁCIA DA UBS, COLOCANDO EM PLENO FUNCIONAMENTO POR 24 HORAS.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Dalton Carteiro, Henrique Galvão, João Aliberti, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_20_2023_dalton_henrique_israel_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_20_2023_dalton_henrique_israel_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO ALTERE A LETRA DA REFERÊNCIA SALARIAL DOS CARGOS PERMANENTES DE AGENTE DE SANEAMENTO, OBEDECENDO A MESMA PROPORÇÃO DO VALOR SALARIAL QUE SERÁ PAGO PARA O AGENTE COMUNITÁRIO DE SAÚDE.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_21_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_21_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A CONTRATAÇÃO DE PSICÓLOGOS, PSICOPEDAGOGOS, FONOAUDIÓLOGOS, FISIOTERAPEUTAS E TERAPEUTAS OCUPACIONAIS VOLTADOS AO ATENDIMENTO DAS PESSOAS COM TRANSTORNO DO ESPECTRO DO AUTISTA (TEA), BEM COMO A CRIAÇÃO DE UM ESPAÇO DESTINADO À TERAPIA OCUPACIONAL COM INTEGRAÇÃO SENSORIAL.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_22_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_22_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA RUA VICENTE FERREIRA, NA ALTURA DO Nº 185.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_23_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_23_2023_renato.pdf</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Gláucia Bertoncini</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/indicacao_24_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/indicacao_24_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE RETOMAR O GEORREFERENCIAMENTO E O RECADASTRAMENTO DOS IMÓVEIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_25_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_25_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE OU LOMBADAS NA RUA OLINDA RODER NOGUEIRA, NA ALTURA DOS NÚMEROS 293 E 300, BEM COMO PRÓXIMO DA ARENINHA.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_26_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_26_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA CALÇADA EM FRENTE À ESCOLA ESTADUAL NAERSON MIRANDA.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_27_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_27_2023_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A LIMPEZA PÚBLICA DAS RUAS DE TODOS OS BAIRROS DE NOSSA CIDADE, PRINCIPALMENTE DO SIRIEMAS, INFORMANDO SE EXISTE UMA PROGRAMAÇÃO PARA O REFERIDO SERVIÇO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_28_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_28_2023_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO AUMENTE NÚMERO DE CÂMERAS DE SEGURANÇA NOS DEPARTAMENTOS MUNICIPAIS, MELHORANDO O NOSSO SISTEMA DE MONITORAMENTO.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_29_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_29_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, DIVERSAS MELHORIAS PARA O CONSELHO TUTELAR MUNICIPAL, PROPORCIONANDO O MÍNIMO NECESSÁRIO PARA O DESENVOLVIMENTO DO TRABALHO NO SETOR, CITO COMO EXEMPLO DE PRIORIDADES: MANUTENÇÃO DO PRÉDIO, AQUISIÇÃO DE UM APARELHO DE TELEFONE, IMPRESSORA E COPIADORA, MATERIAIS DE ESCRITÓRIO (PAPEL SULFITE, CANETA, LÁPIS E ETC), UMA SECRETÁRIA PARA ELABORAÇÃO DOS OFÍCIOS E MOTORISTA.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_30_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_30_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE MELHORE A SINALIZAÇÃO E PINTURA DAS FAIXAS DE ESTACIONAMENTO DA RUA SETE DE SETEMBRO, FAZENDO AS ADEQUAÇÕES DA FORMA CORRETA.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/indicacao_31_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/indicacao_31_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A MUDANÇA DE LOCAL DA CAÇAMBA DE LIXO LOCALIZADA NO BAIRRO JACUTINGA, COLOCANDO A MESMA EM LOCAL ESTRATÉGICO E ADEQUADO.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/indicacao_32_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/indicacao_32_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS DAS ESTRADAS DO BAIRRO DA MINA.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/indicacao_33_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/indicacao_33_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO ESTUDE A POSSIBILIDADE DE ALTERAR A LEI MUNICIPAL QUE CONCEDE O VALE COMPRA ALIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS, VISANDO AMPARAR AQUELES QUE SE ENCONTRAM AFASTADOS POR MOTIVOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_34_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_34_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A COLOCAÇÃO DE PISOS APROPRIADOS (GRAMA SINTÉTICA OU PISO EMBORRACHADO) NOS PLAYGROUNDS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/indicacao_35_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/indicacao_35_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A IMPLANTAÇÃO DE TECNOLOGIA DE SEGURANÇA E TRAVAS ELETRÔNICAS NOS PORTÕES DAS ESCOLAS MUNICIPAIS E ESTADUAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/indicacao_36_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/indicacao_36_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A REFORMA DA QUADRA POLIESPORTIVA DO CDHU I APÓS O TÉRMINO DAS OBRAS AO SEU REDOR, PRINCIPALMENTE DAS TABELAS DE BASQUETEBOL QUE ESTÃO TOTALMENTE DETERIORADAS.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/indicacao_37_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/indicacao_37_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A REFORMA DOS DOIS PONTOS DE ÔNIBUS DA ALPES DA CASTELO, SENDO UM LOCALIZADO LOGO NA ENTRADA DO BAIRRO E OUTRO PRÓXIMO À PRAÇA CENTRAL.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_38_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_38_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO DISPONIBILIZE UM CAMINHÃO PIPA VISANDO AMENIZAR O EXCESSO DE POEIRA NA RUA SALEMA, LOCALIZADA NA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_39_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_39_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE COROTES DE ÁGUA NOS CAMINHÕES DE COLETA DE LIXO.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_40_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_40_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ESTAR DIRECIONANDO SERVIDORES PARA REALIZAR DIARIAMENTE A LIMPEZA E MANUTENÇÃO DA QUADRA POLIESPORTIVA “GERSON BRONDOLEZI PONTES”.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_41_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_41_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO CONTRATE, EM CARÁTER DE URGÊNCIA, PROFISSIONAIS DA ÁREA DA CONSTRUÇÃO CIVIL.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Tula</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_42_2023_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_42_2023_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE RETORNAR COMO ERA ANTES A SAÍDA DOS ALUNOS DA ESCOLA LUCY CORDEIRO DE CAMPOS, BEM COMO QUE SEJA FECHADA A RUA EM FRENTE À REFERIDA ESCOLA NO HORÁRIO DE ENTRADA E SAÍDA DOS ESTUDANTES, SE POSSÍVEL, COM A PRESENÇA DE POLICIAMENTO.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_43_2023_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_43_2023_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A RETIRADA E O DEVIDO ACOLHIMENTO DOS CÃES ABANDONADOS NAS RUAS DE NOSSA CIDADE, PRINCIPALMENTE AQUELES DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_44_2023_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_44_2023_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DE TODAS AS ESTRADAS RURAIS E LOTEAMENTOS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_45_2023_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_45_2023_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS NO MURO DO CENTRO OLÍMPICO QUE JÁ SE ENCONTRA CAÍDO E TAMBÉM NA PARTE QUE ESTÁ QUASE CAINDO.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_46_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_46_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, UM LOCAL ADEQUADO PARA QUE OS CAMINHONEIROS DE NOSSA CIDADE POSSAM UTILIZAR, PRINCIPALMENTE NESTE PERÍODO ONDE ESTÃO SENDO REALIZADAS AS OBRAS DA RODOVIA LÁZARO CORDEIRO DE CAMPOS.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_47_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_47_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA PRAÇA DA MATRIZ, EM FRENTE A PADARIA VITÓRIA.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_48_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_48_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO RESPONSÁVEL PARA QUE PROCEDA A PODA E A LIMPEZA DA ESTRADA VICINAL QUE LIGA O SÃO ROQUE NOVO AO SÃO JOÃO.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_49_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_49_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO TAMBÉM DISPONIBILIZE OS SERVIÇOS DE CAÇAMBAS PARA AQUELES MORADORES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_50_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_50_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS DA RUA ANTÔNIO CASSEMIRO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_51_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_51_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A ROÇADA DE PARQUES E ACADEMIAS AO AR LIVRE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_52_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_52_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, A INSTALAÇÃO DE DETECTORES DE METAIS E/OU CATRACAS COM O DISPOSITIVO DE SEGURANÇA NAS ESCOLAS DO MUNICÍPIO DE BOFETE, ALÉM DE OUTRAS ALTERNATIVAS PARA ASSEGURAR QUE EPISÓDIOS TRÁGICOS NÃO OCORRAM EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_53_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_53_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A PODA DAS ÁRVORES QUE ESTÃO ENROSCANDO NA REDE ELÉTRICA DA ESTRADA JOÃO SABINO RIPOLI - BFT 249, SENTIDO PORTAL DAS COLINAS.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_54_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_54_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE MELHORAR A SEGURANÇA NOS PRÉDIO PÚBLICOS, PRINCIPALMENTE DOS PRÉDIOS ESCOLARES E ESPORTIVOS, COM CÂMERAS DE MONITORAMENTO, SEGURANÇAS E DEMAIS AÇÕES QUE ASSEGUREM MAIOR TRANQUILIDADE AOS ALUNOS, PROFESSORES, FUNCIONÁRIOS, ATLETAS E PAIS.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_55_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_55_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROMOVER AÇÕES NAS ESCOLAS COM PROFISSIONAIS DA ÁREA PSICOLÓGICA E TERAPÊUTICA VOLTADAS AO APOIO EMOCIONAL DOS ALUNOS ASSUSTADOS COM OS RECENTES EPISÓDIOS TRAUMÁTICOS DE VIOLÊNCIA.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_56_2023_glaucia_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_56_2023_glaucia_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROVIDENCIE A DEFINIÇÃO DO PROJETO DE COLETA DE LIXO NOS BAIRROS RURAIS E CHÁCARAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_57_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_57_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DO DEPARTAMENTO DE ADMINISTRAÇÃO, QUE A ATUAL GESTÃO PROCEDA A COLOCAÇÃO DE UM BRAÇO DE LUZ NA RUA ALEKSIAS BOGDONAVINICIUS, LOCALIZADA NO DISTRITO SANTO INÁCIO (BARONESA), NA ALTURA DO Nº 1947.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_58_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_58_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBLIDADE DE PROCEDER A ATUALIZAÇÃO SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_59_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_59_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ESTAR CONTRATANDO POLICIAIS CIVIS E MILITARES APOSENTADOS PARA REFORÇAR A SEGURANÇA DAS ESCOLAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_60_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_60_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER O REVESTIMENTO CERÂMICO DO BANHEIRO FEMININO E MASCULINO DO CEMITÉRIO MUNICIPAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_61_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_61_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ELABORAR UM PROJETO PARA ABERTURA DE UM TRECHO ESPECÍFICO DA ESTRADA DO MORRO GRANDE.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_62_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_62_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ISENTAR DA COBRANÇA DE IPTU AS PESSOAS QUE ESTÃO PASSANDO POR TRATAMENTOS DE CÂNCER EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_63_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_63_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ACEITAR O RECEBIMENTO DE ATESTADOS E DECLARAÇÕES MÉDICAS APRESENTADOS PELOS SERVIDORES MUNICIPAIS QUANDO DA NECESSIDADE DO ACOMPANHAMENTO DE ALGUM DE SEUS MEMBROS FAMILIARES EM TRATAMENTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_64_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_64_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONCEDER AUMENTO SALARIAL AOS SERVIDORES MUNICIPAIS VISANDO A GRANDE DEFASAGEM DE ANOS ANTERIORES, BEM COMO A CRIAÇÃO DO 14° SALÁRIO PARA RECOMPOR A VEDAÇÃO DO PAGAMENTO DO SALÁRIO ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_65_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_65_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO CONTRATE, EM CARÁTER DE URGÊNCIA, UM(A) FISIOTERAPEUTA PARA SUPRIR A DEMANDA DE ATENDIMENTOS NECESSÁRIOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_66_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_66_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A REALIZAÇÃO DE MANUTENÇÃO E REFORMA DOS VESTIÁRIOS E BANHEIROS DO ESTÁDIO MUNICIPAL “AMADEU CASSETARI”.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/indicacao_67_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/indicacao_67_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DA ESTRADA DO MORRO DE BOFETE (BFT-020), QUE LIGA A NOSSA CIDADE AO BAIRRO DA MINA.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_68_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_68_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A RECONSTRUÇÃO DA PONTE DOS CALDARDOS, LOCALIZADA NO BAIRRO DO ÓLEO, BEM COMO A REFORMA DA PONTE DA RUA DOS CATETOS, LOCALIZADA NO BAIRRO SÃO MARCOS.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_69_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_69_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA O CUMPRIMENTO DA LEI Nº 14.434, DE 4 DE AGOSTO DE 2022, PAGANDO O PISO SALARIAL NACIONAL DOS NOSSOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_70_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_70_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A CONTRATAÇÃO DE UM MÉDICO ESPECIALISTA EM GERIATRIA PARA NOSSA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_71_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_71_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR SERVIDORES MUNICIPAIS PARA AUXILIAR NA SEGURANÇA DAS ESCOLAS DO MUNICÍPIO ATÉ O PROBLEMA SEJA SOLUCIONADO.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/indicacao_72_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/indicacao_72_2023_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MELHORE A LIMPEZA PÚBLICA DE NOSSA CIDADE, PRINCIPALMENTE COM RELAÇÃO A ROÇADA E A MANUTENÇÃO DE DIVERSOS BUEIROS ESPALHADOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/indicacao_73_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/indicacao_73_2023_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MELHORE A SINALIZAÇÃO DE TRÂNSITO DE NOSSA CIDADE, BEM COMO PROCEDA A MANUTENÇÃO E PINTURA DAS GUIAS E SARJETAS.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/indicacao_74_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/indicacao_74_2023_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO E OS REPAROS NECESSÁRIOS DAS RUAS DE NOSSA CIDADE, PRINCIPALMENTE COM RELAÇÃO AOS BURACOS.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_75_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_75_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE REMANEJAR OS DOIS APARELHOS DE GINÁSTICA QUE SE ENCONTRAM NO CENTRO COMUNITÁRIO DO BAIRRO SÃO ROQUE NOVO PARA O ESPAÇO AO LADO DO CENTRO DE SAÚDE DO MESMO BAIRRO.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_76_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_76_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A POSSIBILIDADE DE DIRECIONAR OS APARELHOS DA ACADEMIA AO AR LIVRE QUE SE ENCONTRAVAM NA ROTATÓRIA DA SP 147 PARA O ESPAÇO DE ÁREA VERDE LOCALIZADO NO FINAL DA RUA SALEMA, NO BAIRRO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_77_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_77_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL,  QUE PROCEDA A MANUTENÇÃO NECESSÁRIA NO CAMPO ALEGRE II, NO TRECHO ONDE A CHUVA FEZ UMA EROSÃO E DESCE ASSOREANDO A ESTRADA, DIFICULTANDO A PASSAGEM PELO LOCAL.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/indicacao_78_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/indicacao_78_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA A MANUTENÇÃO E LIMPEZA NO CÓRREGO DA ANTIGA REPRESA, QUE LIGA O RIO DO PEIXE.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/indicacao_79_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/indicacao_79_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, ATRAVÉS DA DIRETORIA DE ASSISTÊNCIA SOCIAL ESTUDE A POSSIBILIDADE DE CRIAR UM PROJETO VISANDO O FORNECIMENTO DE UM KIT MATERNIDADE PARA AS GESTANTES DE BAIXA RENDA NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/indicacao_80_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/indicacao_80_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA A CONTRATAÇÃO DE UM FONOAUDIÓLOGO PARA MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/indicacao_81_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/indicacao_81_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE CONTRATE, EM CARÁTER DE URGÊNCIA, UM(A) FISIOTERAPEUTA PARA SUPRIR A DEMANDA DE ATENDIMENTOS NECESSÁRIOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/indicacao_82_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/indicacao_82_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDIQUE AO PREFEITO MUNICIPAL, QUE ATRAVÉS DO DEPARTAMENTO RESPONSÁVEL, ESTUDE A POSSIBILIDADE DE AUMENTAR A COTA DO PROGRAMA “VIVA LEITE” NO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/indicacao_83_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/indicacao_83_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA A LIMPEZA DO IMÓVEL DO MUNICÍPIO LOCALIZADO NA RUA NOVE DE JULHO, PRÓXIMO A PANIFICADORA “PÃO &amp; CIA”, BEM COMO SEJA UTILIZADO DE ACORDO COM O QUE FOI PLANEJADO QUANDO ADQUIRIDO .</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_84_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_84_2023_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, A MANUTENÇÃO E OS REPAROS NECESSSÁRIOS NOS VESTIÁRIOS E BANHEIROS DO GINÁSIO MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_85_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_85_2023_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ATRAVÉS DO DEPARTAMENTO RESPONSÁVEL, QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR UM ESPAÇO COMERCIAL PRÓXIMO AO GINASIO MUNICIPAL DE ESPORTES E DO CAMPO SOCIETY, DESTINADO PARA O FUNCIONAMENTO DE UMA LANCHONETE EM REGIME DE CONCESSÃO, COM A INCUMBENCIA DO RESPONSÁVEL CUIDAR E MANTER A ORGANIZAÇÃO DO LOCAL, ONDE O MESMO TAMBÉM POSSA AGREGAR COM INICIATIVAS QUE VENHAM MOVIMENTAR ESSE ESPAÇO E ATÉ MESMO CONTRIBUIR COM A ORGANIZAGAO DE CAMPEONATOS E TORNEIOS QUE POSSAM ATENDER AS EXPECTATIVAS DOS ESPORTISTAS, DO SEU COMÉRCIO E DOS PRÓPRIOS RESPONSÁVEIS PELO DEPARTAMENTO DE ESPORTES.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_86_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_86_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA  AO PREFEITO MUNICIPAL QUE PROCEDA, OS REPAROS NECESSARIES DA ESTRADA DO BAIRRO SAO ROQUE VELHO, CONFORME DOCUMENTO ANEXO.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>João Aliberti, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_87_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_87_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE PROCEDA A MANUTENÇÃO DE TODAS AS ESTRADAS RURAIS DO NOSSO MUNICÍPIO, PRINCIPALMENTE DO LOTEAMENTO SÃO MARCOS.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_88_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_88_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE ALTERAR A LEI MUNICIPAL QUE CONCEDE O VALE COMPRA ALIMENTOS AOS SERVIDORES PÚBLICOS MUNICIPAIS, VISANDO AMPARAR AQUELES QUE SE ENCONTRAM AFASTADOS POR MOTIVOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_89_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_89_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE ACEITAR O RECEBIMENTO DE ATESTADOS E DECLARAÇÕES MÉDICAS APRESENTADOS PELOS SERVIDORES MUNICIPAIS QUANDO DA NECESSIDADE DO ACOMPANHAMENTO DE ALGUM DE SEUS MEMBROS FAMILIARES EM TRATAMENTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_90_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_90_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA OS REPAROS NECESSÁRIO NO TELHADO DA UNIDADE DE SAÚDE DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_91_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_91_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA A AQUISIÇÃO DE DOIS COMPUTADORES PARA O BOM ANDAMENTO DO SETOR ADMINISTRATIVO DA UNIDADE DE SAÚDE DA ALPES DA CASTELO, FACILITANDO O RECEBIMENTO DE EXAMES LABORATORIAIS E O RETORNO DA ORGANIZAÇÃO DAS CONSULTAS MÉDICAS DO ORTOPEDISTA.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_92_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_92_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INIDICA QUE O PREFEITO MUNICIPAL, ESTUDE A POSSIBILIDADE DE CONTRATAR UM MÉDICO CARDIOLOGISTA PARA NOSSA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_93_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_93_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE PROCEDER, EM CARÁTER PROVISÓRIO, UM CONVÊNIO COM CLÍNICAS ESPECIALIZADAS NO ATENDIMENTO DAS PESSOAS COM TRANSTORNO DO ESPECTRO DO AUTISTA (TEA), ATÉ QUE O MUNICÍPIO POSSA FAZER A CONTRATAÇÃO DE PSICÓLOGOS, PSICOPEDAGOGOS, FONOAUDIÓLOGOS, FISIOTERAPEUTAS, TERAPEUTAS OCUPACIONAIS E TAMBÉM A CRIAÇÃO DE UM ESPAÇO DESTINADO À TERAPIA OCUPACIONAL COM INTEGRAÇÃO SENSORIAL.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_94_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_94_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA COM A MANUTENÇÃO DE JARDINAGEM NA ÁREA EXTERNA DA UNIDADE DE SAÚDE DA ALPES DA CASTELO, ASSIM COMO A RECUPERAÇÃO DA RAMPA DE ACESSO DESTINADA AOS DEFICIENTES FÍSICOS OU PESSOAS COM MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_95_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_95_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE PROCEDER A LIMPEZA DE TERRENOS, CAPINA E FUMACÊ EM TODA EXTENSÃO DE NOSSA CIDADE, BEM COMO PROMOVA CAMPANHAS COM INICIATIVAS QUE POSSAM AJUDAR NA CONSCIENTIZAÇÃO E NO COMBATE AOS FOCOS DO MOSQUITO DA DENGUE NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_96_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_96_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE TRAZER PARA BOFETE, O PROGRAMA ENXERGA SÃO PAULO, DA MESMA FORMA QUE ESTÁ SENDO REALIZADO EM DIVERSOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_97_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_97_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DOS BUEIROS DE NOSSA CIDADE, ESPECIALMENTE DA RUA PEDRO HOMERO PINTO, NA ALTURA DO Nº 200.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_98_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_98_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS DE MELHORIA DA ILUMINAÇÃO PÚBLICA DA PRAÇA “GASTÃO JOSÉ VIEIRA”, LOCALIZADA NO JARDIM SIRIEMAS, BEM COMO REFORÇAR A SEGURANÇA DO LOCAL.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_99_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_99_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA BENEDITO CASTILHO DO PRADO, NO LOCAL QUE SEJA MAIS ADEQUADO.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_100_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_100_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CRIAR O PROGRAMA DE MORADIAS DE INTERESSE SOCIAL DO SERVIDOR PÚBLICO MUNICIPAL (PROMISSEP).</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_101_2023_glaucia_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_101_2023_glaucia_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS OU A TROCA DA LIXEIRA DO _x000D_
 CAMPO ALEGRE I, PRÓXIMA À PROPRIEDADE DO SR. AILTON.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_102_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_102_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DE TODAS AS ESTRADAS RURAIS DO NOSSO MUNICÍPIO, EM ESPECIAL DA BARONESA/RINCÃO.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao_103_2023__luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao_103_2023__luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A LIMPEZA EM TORNO DO POSTO DE SAÚDE DO BAIRRO SÃO ROQUE VELHO/TRONCO.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao_104_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao_104_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO E A LIMPEZA NECESSÁRIA DO CAMPO DE FUTEBOL DA BARONESA.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_105_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_105_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA ILUMINAÇÃO PÚBLICA DA RUA GENERAL JOSÉ DE SOUZA CARVALHO, LOCALIZADA NO DISTRITO SANTO INÁCIO (BARONESA).</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_106_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_106_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO PROCEDA A RECUPERAÇÃO DA PASSAGEM DA AVENIDA MANOEL SATURNINO DA SILVA, NA ALTURA DO MERCADO DO FIO, TRECHO DE ACESSO AO CDHU E LOTEAMENTO VIZINHO.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/indicacao_107_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/indicacao_107_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO ESTUDE A POSSIBILIDADE DE DESENVOLVER NOVAMENTE O “PROJETO CIDADE LIMPA”.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao_108_dalton_-_prefeito_-_diretoria_de_esportes_e_lazer.docx</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao_108_dalton_-_prefeito_-_diretoria_de_esportes_e_lazer.docx</t>
   </si>
   <si>
     <t>INDICA A DIRETORIA DE ESPORTES E LAZER, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE AUXILIAR COM O SUPORTE FINANCEIRO DAS INSCRIÇÕES DE TORNEIOS E CAMPEONATOS DAS DIVERSAS MODALIDADES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao_109_dalton_-_prefeito_-_conselho_municipal_da_familia.docx</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao_109_dalton_-_prefeito_-_conselho_municipal_da_familia.docx</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CRIAR O CONSELHO MUNICIPAL DA FAMÍLIA.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao_110_dalton_-_prefeito_-_calcamento_em_lajota_portal_das_colinas.docx</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao_110_dalton_-_prefeito_-_calcamento_em_lajota_portal_das_colinas.docx</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER O CALÇAMENTO EM LAJOTA NA ENTRADA DO BAIRRO PORTAL DAS COLINAS.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao_111_eugenio_-_prefeito_-_vale_compra_alimentos.docx</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao_111_eugenio_-_prefeito_-_vale_compra_alimentos.docx</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO ESTUDE A POSSIBILIDADE DE AUMENTAR O VALOR DO VALE COMPRA ALIMENTOS DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/indicacao_112_eugenio_-_prefeito_-_ponto_de_onibus.docx</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/indicacao_112_eugenio_-_prefeito_-_ponto_de_onibus.docx</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, A INSTALAÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA NA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao_113_eugenio_-_prefeito_-_instalacao_de_creches.docx</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao_113_eugenio_-_prefeito_-_instalacao_de_creches.docx</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO ESTUDE A POSSIBILIDADE DE VIABILIZAR UMA CRECHE NA ALPES DA CASTELO, BARONESA E SÃO ROQUE.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_114_eugenio_-_prefeito_-_aumento_salarial.docx</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_114_eugenio_-_prefeito_-_aumento_salarial.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONCEDER AUMENTO SALARIAL AOS SERVIDORES MUNICIPAIS EM DECORRÊNCIA DA GRANDE DEFASAGEM DE ANOS ANTERIORES.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao_115_glaucia_-_prefeito_-_academias_ao_ar_livre.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao_115_glaucia_-_prefeito_-_academias_ao_ar_livre.doc</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA AS MANUTENÇÕES NECESSÁRIAS DOS APARELHOS DAS ACADEMIAS AO AR LIVRE DO NOSSO MUNICÍPIO, BEM COMO ACRESCENTAR NESSES ESPAÇOS BRINQUEDOS E APARELHOS DE GINÁSTICA VOLTADOS AOS IDOSOS.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao_116_glaucia_-_prefeito_-_patrulha_maria_da_penha.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao_116_glaucia_-_prefeito_-_patrulha_maria_da_penha.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE, EMBORA JÁ FAÇA PARTE DAS DIRETRIZES DA GUARDA MUNICIPAL, VISANDO A SEGURANÇA DA MULHER, DE PROCEDER A CONTRATAÇÃO DE UMA MULHER E DE UM HOMEM PARA O EFETIVO DA PATRULHA MARIA DA PENHA DE BOFETE.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao_117_henrique_-_prefeito_-_uniformes_banda_e_orquestra......docx</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao_117_henrique_-_prefeito_-_uniformes_banda_e_orquestra......docx</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE APOIAR COM O FORNECIMENTO DE UNIFORMES PERSONALIZADOS À BANDA E ORQUESTRA NOSSA SENHORA DA PIEDADE, ASSIM COMO PARA A NOSSA ORQUESTRA CARREIRINHO DE MÚSICA CAIPIRA.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/indicacao_118_henrique_-_prefeito_-_uniformes_esportivos.docx</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/indicacao_118_henrique_-_prefeito_-_uniformes_esportivos.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE APOIAR COM O FORNECIMENTO DE UNIFORMES E COLETES ESPORTIVOS À ESCOLINHA DE FUTEBOL DE NOSSA CIDADE, COMANDADA PELO COMPETENTE PROFESSOR RONI VISNOVESKI TUROLA.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/indicacao_119_jandli_-_prefeito_-_manutencao_bueiros_e_lampadas_da_cidade.docx</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/indicacao_119_jandli_-_prefeito_-_manutencao_bueiros_e_lampadas_da_cidade.docx</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DOS BUEIROS DE NOSSA CIDADE, BEM COMO EFETUE A TROCA DE TODAS AS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/indicacao_120.23_joao_-_prefeito_-_remocao_de_arvores.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/indicacao_120.23_joao_-_prefeito_-_remocao_de_arvores.doc</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A REMOÇÃO DAS ÁRVORES EM FRENTE À ENTRADA DO ESTÁDIO “AMADEU CASSETARI”.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/indicacao_121.23_joao_-_diretor_de_seguranca_-_camera_de_seguranca_cemiterio_municipal.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/indicacao_121.23_joao_-_diretor_de_seguranca_-_camera_de_seguranca_cemiterio_municipal.doc</t>
   </si>
   <si>
     <t>INDICA AO SENHOR DIRETOR MUNICIPAL DE SEGURANÇA, QUE PROCEDA A INSTALAÇÃO DE UMA CÂMERA DE SEGURANÇA NO LADO DE DENTRO DO PORTÃO DE ENTRADA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/indicacao_122_renato_-_prefeito_-_epis.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/indicacao_122_renato_-_prefeito_-_epis.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE A GESTÃO FORNEÇA EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (EPIS) E OS UNIFORMES AOS SERVIDORES PÚBLICOS MUNICIPAIS, NOS DEPARTAMENTOS QUE SE FAÇAM NECESSÁRIOS E PRINCIPALMENTE PARA AQUELES QUE TRABALHAM COM MOTOSSERRA E AFINS.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/indicacao_123_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/indicacao_123_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER UMA REVISÃO CADASTRAL DOS IPTUS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/indicacao_124_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/indicacao_124_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CRIAR O CONSELHO MUNICIPAL DE COMBATE AS DROGAS E DE APOIO ÀS FAMÍLIAS.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao_125_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao_125_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE INSTALAR UMA LIXEIRA NA RUA DA PAZ, LOCALIZADA NA ESTRADA DA PONTE ALTA, PRÓXIMO À RESIDÊNCIA DA DONA SHEILA, BEM COMO PROCEDER A COLETA DE LIXO NO LOCAL.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao_126_2023_glaucia_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao_126_2023_glaucia_israel.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A REFORMA DO PRÉDIO DE ATENDIMENTO DA SAÚDE DO BAIRRO SÃO ROQUE NOVO, BEM COMO A MANUTENÇÃO NECESSÁRIA DO PRÉDIO DE ATENDIMENTO DO SÃO ROQUE VELHO.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_127_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_127_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DA TUBULAÇÃO DE CAPTAÇÃO DE ÁGUA DA AVENIDA MANOEL SATURNINO DA SILVA, PRÓXIMO AO MERCADO DO FIO E DA PROPRIEDADE DO SENHOR VALENTIM.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>João Aliberti, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao_128_2023_joao_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao_128_2023_joao_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DA PRAÇA DO BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/indicacao_129_2023_joao_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/indicacao_129_2023_joao_luis.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO QUE A GESTÃO ESTUDE A POSSIBILIDADE DE COLOCAR UM PARQUINHO INFANTIL NA PRAÇA DO BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao_130_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao_130_renato.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXECUTIVO MUNICIPAL, QUE A GESTÃO COLOQUE EM FUNCIONAMENTO A CRECHE “BENEDITO MARIANO FILHO”, LOCALIZADA NO CDHU “CLARICE ALVES PAULETTI”.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao_131_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao_131_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE REMOVER OS VEÍCULOS ABANDONADOS EM LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/indicacao_132_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/indicacao_132_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A REFORMA DA PONTE LOCALIZADA NO BAIRRO DO ÓLEO.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao_133_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao_133_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A REFORMA DA PONTE LOCALIZADA NO BAIRRO BENETTON.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_134_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_134_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA ANTÔNIO CORDEIRO DE CAMPOS, NA ALTURA DO Nº 259.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_135_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_135_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE COLOCAR MAIS CÂMERAS DE SEGURANÇA AO REDOR DA RODOVIÁRIA MUNICIPAL E TAMBÉM NA ÁREA DE LAZER AO LADO.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_136_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_136_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE FAZER UM NOVO POÇO ARTESIANO NO BAIRRO SARACAÍ.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_137_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_137_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE RECONTRATAR A DOUTORA JULIANA VALOES.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_138_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_138_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE IMPLANTAR A DELEGACIA ELETRÔNICA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/indicacao_139_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/indicacao_139_jandli.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE IMPLANTAR A “MURALHA DIGITAL” EM NOSSA CIDADE, SEGUINDO O EXEMPLO DE SUCESSO DE BOTUCATU, NOSSO MUNICÍPIO VIZINHO.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao_140_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao_140_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE AR CONDICIONADO EM TODOS OS PRÉDIOS DA SAÚDE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_141_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_141_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CRIAR UM PROGRAMA DE FORNECIMENTO DE LANCHES OU VALE LANCHES PARA AS PESSOAS QUE UTILIZAM O SISTEMA DE SAÚDE  E PASSAM O DIA TODO NAS UNIDADES FORA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao_142_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao_142_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROVIDENCIAR A MANUTENÇÃO DO AR CONDICIONADO DOS VEÍCULOS QUE TRANSPORTAM OS PACIENTES DA SAÚDE, BEM COMO NOS VEÍCULOS DA EDUCAÇÃO QUE TRANSPORTAM NOSSOS ALUNOS, PRINCIPALMENTE NESSE PERÍODO QUENTE ONDE MUITOS ACABAM PASSANDO MAL DURANTE O PERCURSO.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/indicacao_143_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/indicacao_143_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE AR CONDICIONADO EM TODAS AS SALAS DE AULA DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/indicacao_144_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/indicacao_144_2023_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A OPERAÇÃO TAPA-BURACOS DA ESTRADA VICINAL “HÉLIOS CORDEIRO DE CAMPOS” (BFT-238), NO BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/indicacao_145_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/indicacao_145_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ELABORAR UM PROJETO DE VIABILIDADE PARA IMPLANTAÇÃO DE ESTACIONAMENTO À 45 GRAUS EM FRENTE AO MERCADO DO FIO E DA FUNILARIA DO JOÃO PAULO.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/indicacao_146_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/indicacao_146_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CRIAR O AUXÍLIO ALIMENTAÇÃO NO MESMO FORMATO QUE FOI APROVADO NO ANO DE 2022 PARA OS SERVIDORES DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/indicacao_147_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/indicacao_147_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A CONSTRUÇÃO DE UMA PONTE DE CONCRETO NO BAIRRO SÃO MARCOS.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/indicacao_148_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/indicacao_148_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A CONSTRUÇÃO DE UMA PISTA DE MOTOCROSS EM NOSSA CIDADE, BEM COMO INCENTIVAR A REALIZAÇÃO DE COMPETIÇÕES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/indicacao_149_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/indicacao_149_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO ESTUDE A POSSIBILIDADE DE AUMENTAR O VALOR DO VALE COMPRA ALIMENTOS DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao_150_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao_150_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE ENERGIA FOTOVOLTAICA (SOLAR) NOS PRÉDIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/indicacao_151_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/indicacao_151_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE FAZER UM POÇO ARTESIANO COMUNITÁRIO NO BAIRRO DA MINA, COM DUAS CAIXAS DE DISTRIBUIÇÃO.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2312/indicacao_152_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2312/indicacao_152_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE FAZER UM CONVÊNIO PARA POSSIBILITAR O REPASSE DE RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DE MÃES E PAIS DE AUTISTAS E NEURODIVERSIDADES (AMO), INSCRITO NO CNPJ Nº 52.229.660/0001-42.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_153_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_153_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE UM PONTO DE ÔNIBUS COBERTO NA VILA BOA ESPERANÇA “ELIANE OLIVEIRA ARAÚJO”.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao_154_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao_154_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A CONTRATAÇÃO DE UM APLICATIVO DE COMUNICAÇÃO DIGITAL EXCLUSIVO PARA O DEPARTAMENTO DE TURISMO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_155_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_155_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA AVENIDA MANOEL SATURNINO DA SILVA, NA ALTURA DO Nº 257.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_156_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_156_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA RUA VICENTE FERREIRA, NA ALTURA DO Nº 732.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_157_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_157_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A COMPRA DE BANHEIROS QUÍMICOS PARA SEREM DESTINADOS ÀS FEIRAS LIVRES E DEMAIS EVENTOS DA CIDADE.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/indicacao_158_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/indicacao_158_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DA ESTRADA QUE LIGA O PORTAL DAS COLINAS AO BAIRRO SÃO MARCOS.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/indicacao_159_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/indicacao_159_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DAS LÂMPADAS QUEIMADAS DA RUA JANINA VAROSILA, PRÓXIMO ÀS PROPRIEDADES DO SENHOR ANTÔNIO E CHÁCARA DOS QUIRINOS, NO DISTRITO SANTO INÁCIO (BARONESA).</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_160_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_160_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DA ESTRADA DA PONTE ALTA, PRINCIPALMENTE NO TRECHO PRÓXIMO À EMPRESA BRASIL PISCIS.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2346/indicacao_161_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2346/indicacao_161_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE DENOMINAR A GUARDA CIVIL MUNICIPAL DE BOFETE (GCMB) COM O NOME DO NOSSO SAUDOSO “CORONEL EDILBERTO DE OLIVEIRA MELO”.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_162_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_162_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE CRIAR A “CASA DE APOIO” AOS MORADORES DOS BAIRROS MAIS DISTANTES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2348/indicacao_163_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2348/indicacao_163_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A PODA DAS ÁRVORES AO LADO DA ESCOLA ANSELMO BERTONCINI, BEM COMO DA ÁRVORE LOCALIZADA NA RUA EUCLIDES FRANCO, NA ALTURA DO Nº 71.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao_164_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao_164_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE REALIZE UM MUTIRÃO DE LIMPEZA E COLETA DE ENTULHOS EM NOSSA CIDADE, ESPECIALMENTE NA VILA DO TREVO E JARDIM SERIEMAS.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2350/indicacao_165_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2350/indicacao_165_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONTRATAR UM SERVIDOR MUNICIPAL DESTINADO EXCLUSIVAMENTE PARA BUSCAR RECURSOS FINANCEIROS PARA O NOSSO MUNICÍPIO ATRAVÉS DOS GOVERNOS ESTADUAIS E FEDERAIS.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2351/indicacao_166_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2351/indicacao_166_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PELO MENOS ESTAR CUSTEANDO O PAGAMENTO DO ALUGUEL DO IMÓVEL QUE ESTÁ SENDO LOCADO À ASSOCIAÇÃO DE MÃES E PAIS DE AUTISTAS E NEURODIVERSIDADES (AMO), INSCRITO NO CNPJ Nº 52.229.660/0001-42.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2352/indicacao_167_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2352/indicacao_167_2023_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA RUA CAMPOS SALLES, EM FRENTE À RESIDÊNCIA DO SENHOR ORLANDO.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao_168_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao_168_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO DISPONIBILIZE UM ESPAÇO PARA CONSTRUÇÃO DE UMA QUADRA DE AREIA PARA PRÁTICAS ESPORTIVAS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_169_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_169_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTABELEÇA REGRAS E DIRETRIZES CLARAS PARA O FORNECIMENTO DE FRALDAS INFANTIS E GERIÁTRICAS PARA A POPULAÇÃO DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_170_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_170_2023_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ATRAVÉS DO DEPARTAMENTO RESPONSÁVEL PELA ENTREGA DOS PASSES ESCOLARES ESTABELEÇAM DIAS E HORÁRIOS FIXOS PARA O ATENDIMENTO DESSA IMPORTANTE DEMANDA.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_171_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_171_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL,  A GESTÃO ESTUDE A VIABILIDADE DE PROCEDER A COLOCAÇÃO DE LOMBADAS NA ESTRADA SENTIDO A “VILA BOA ESPERANÇA ELIANE ARAÚJO” E TAMBÉM DENTRO DA VILA.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_172_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_172_2023_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA O TÉRMINO DOS BANHEIROS DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao_173_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao_173_2023_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A RETIRADA DA CAÇAMBA QUE ESTÁ LOCALIZADA NA ESTRADA DO PORTAL DAS COLINAS, PRÓXIMA A PORTARIA CENTRAL DO CONDOMÍNIO.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao_174_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao_174_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA RUA ADAUTO STROMBECK, BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_175_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_175_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO REFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DAS LÂMPADAS QUEIMADAS DO LOTEAMENTO SETE NASCENTES.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao_176_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao_176_2023_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE FORNECER DOIS CAMINHÕES DE PEDRAS NO RESFRIADOR DE LEITE DO SR. DANILO RIPOLI.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Carlinhos do Carmo, João Aliberti</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/</t>
+    <t>http://sapl.bofete.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTAMOS A V.EXA., NOS TERMOS DO ARTIGO 191 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO A SER ENCAMINHADA AO SENHOR PREFEITO MUNICIPAL, SUGERINDO QUE A ATUAL GESTÃO ESTUDE A POSSIBILIDADE DE INSTITUIR O VALE COMPRAS ANIVERSÁRIO AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ARTIGO 191 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO A SER ENCAMINHADA AO SENHOR PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA RUA VICENTE FERREIRA.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ARTIGO 191 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO A SER ENCAMINHADA AO SENHOR PREFEITO MUNICIPAL, SUGERINDO QUE A ATUAL PROCEDA OS REPAROS NECESSÁRIOS DA AVENIDA MANOEL SATURNINO DA SILVA, EM FRENTE AO MERCADO DO FIO.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
@@ -2296,914 +2296,914 @@
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ARTIGO 191 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO A SER ENCAMINHADA AO SENHOR PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONTRATAR MAIS UM SERVIDOR MUNICIPAL PARA REALIZAR OS ATENDIMENTOS TELEFÔNICOS DA NOSSA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ARTIGO 191 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO A SER ENCAMINHADA AO SENHOR PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO ESTUDE A POSSIBILIDADE REALIZAR UM AJUSTE NOS HORÁRIOS DE CONSULTAS AGENDADAS NA PEDIATRIA DA NOSSA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao_185_2023_retirado_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao_185_2023_retirado_israel.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA., NOS TERMOS DO ARTIGO 191 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO A SER ENCAMINHADA AO SENHOR PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO ESTUDE A POSSIBILIDADE DE INSTALAR, COM URGÊNCIA, UM BEBEDOURO DE ÁGUA POTÁVEL NO SETOR DE PEDIATRIA DA NOSSA UBS.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Zecão, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/mocao_01_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/mocao_01_2023_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SENHORA MARIA EMÍLIA CAMPOS LEITE, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO FRENTE À ADMINISTRAÇÃO DA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE BOFETE/SP – APAE, SEMPRE COM MUITA RESPONSABILIDADE, DEDICAÇÃO, AMOR E CARINHO.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/mocao_02_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/mocao_02_2023_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA CLAUDIA REGINA PEREIRA ROMA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 20/01/2023.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>João Aliberti, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/mocao_03_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/mocao_03_2023_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR JOÃO CORMENDI, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 10/01/2023.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/mocao_04_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/mocao_04_2023_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ARISTIDES MARCELINO LEITE, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 26/12/2022.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>Renato Ferreira, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/mocao_05_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/mocao_05_2023_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À POLÍCIA CIVIL DO MUNICÍPIO DE BOFETE, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>Zebra Ramos, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/mocao_06_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/mocao_06_2023_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA ANA DE ALMEIDA VIEIRA FELIPE, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 14/01/2023.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/mocao_07_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/mocao_07_2023_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO JOVEM RAFAEL ANTUNES VIEIRA, PELA CONQUISTA DO MISTER BRASIL IBERO AMÉRICA 2023, REALIZADO NO DIA 14/01/23, CONQUISTANDO A PRIMEIRA COLOCAÇÃO E POR TER REPRESENTADO MUITO BEM A NOSSA QUERIDA BOFETE.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/mocao_08_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/mocao_08_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR PEDRO ALVES DE OLIVEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 21/02/2023.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/mocao_09_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/mocao_09_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR LINDALVO PEREIRA DA SILVA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 26/02/2023.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/mocao_10_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/mocao_10_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À APRESENTADORA DE TELEVISÃO ANA MARIA BRAGA, POR INVESTIR E ACREDITAR NO POTENCIAL DO NOSSO MUNICÍPIO, GERANDO EMPREGO E RENDA PARA O DESENVOLVIMENTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_11_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_11_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À SENHORA REGINA E AO SENHOR GERALDO, PELO EXCELENTE TRABALHO DESENVOLVIDO FRENTE À ASSOCIAÇÃO DOS PROPRIETÁRIOS E MORADORES DO BAIRRO BARONESA.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_12_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_12_2023_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARIA ANGÉLICA MOREIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 18/02/2023.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, Carlinhos do Carmo, Dalton Carteiro, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_13_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_13_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO SECRETÁRIO DE SAÚDE DO ESTADO DE SÃO PAULO, DR. ELEUSES PAIVA, PARA QUE O HOSPITAL EM BOTUCATU, QUE SE ENCONTRA ATUALMENTE COM LEITOS REDUZIDOS, POSSA REATIVAR OU AMPLIAR O NÚMERO DE LEITOS, ATENDENDO ASSIM A DEMANDA DE MAIS DE 50 MUNICÍPIOS DE TODA REGIÃO, VISANDO A COBERTURA COMPLETA DOS SERVIÇOS ESSENCIAIS DE SAÚDE NO HOSPITAL DAS CLÍNICAS DE BOTUCATU.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_14_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_14_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO JOVEM RENATO ELIAS BIRAL, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 21/02/2023.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/mocao_15_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/mocao_15_2023_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA AO ILUSTRÍSSIMO SENHOR JÚLIO CÉSAR SURRAGE GIANI, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO ÚLTIMO DIA 09.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/mocao_16_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/mocao_16_2023_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA AO JOVEM VÍNICIUS DE ALMEIDA SANTOS, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO ÚLTIMO DIA 09.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/mocao_17_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/mocao_17_2023_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO 3°GRUPAMENTO DA POLÍCIA MILITAR DO MUNICÍPIO DE BOFETE, EM NOME DO 2° SGT PM DIOGO CELESTINO PEREIRA, CB PM PAULO HENRIQUE ESCORSI, CB PM CLAUDECI TELES PORTO, CB PM LEANDRO RODRIGO CORRÊA, CB PM JOSÉ RICARDO BARBOSA, CB PM DAVI MAIAN GUASSU E SB PM HIGOR VINÍCIUS DOS SANTOS GRANEIRO, PELO EXCELENTE TRABALHO DESENVOLVIDO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/mocao_18_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/mocao_18_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A TODOS OS PROFISSIONAIS DA ÁREA DA SAÚDE, EM NOME DA SERVIDORA EVA DAS GRAÇAS NUNES TOBIAS, EM RECONHECIMENTO PELA EXCELÊNCIA NOS SERVIÇOS PRESTADOS À NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/mocao_19_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/mocao_19_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A TODOS  REPRESENTANTES DO COMÉRCIO LOCAL, EM NOME DO JOVEM ADRIANO JOSÉ DE BARROS PRADO, EM RECONHECIMENTO PELO APOIO PROPORCIONADO AO ESPORTE E AS DEMAIS FESTIVIDADES DA CIDADE, EM ESPECIAL AO PROJETO SOCIAL DO INDEPENDENTE ESPORTE CLUBE.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/mocao_20_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/mocao_20_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO PASTOR GIOVANI DA IGREJA EVANGÉLICA O BRASIL PARA CRISTO, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO FRENTE À COMUNIDADE EVANGÉLICA.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/mocao_21_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/mocao_21_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS PROFESSORES ALAN MIRANDA E DIEGO SARTORI, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO FRENTE AO VOLEIBOL DO MUNICÍPIO DE BOFETE, SE DESTACANDO CADA VEZ MAIS E LEVANDO O NOME DA CIDADE NAS DIVERSAS COMPETIÇÕES QUE PARTICIPAM.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2036/mocao_22_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2036/mocao_22_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À JOVEM SERVIDORA MUNICIPAL BIANCA EBURNEO, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DE ORIENTAÇÃO E ATENDIMENTO AOS NOSSOS MUNÍCIPES, PRINCIPALMENTE COM OS IDOSOS QUE PROCURAM O DEPARTAMENTO PARA REGULARIZAÇÃO DE SEUS TÍTULOS ELEITORAIS.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_23_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_23_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA JOANA D’ARC PONTUAL DE OLIVEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 13/03/2023.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>Dalton Carteiro, Carlinhos do Carmo, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_24_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_24_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA ÀS PROFESSORAS SUELI OLIVEIRA E INÊS ANTUNES, PELA EXCELENTE INICIATIVA CULTURAL E SOCIAL REALIZADA NO ÚLTIMO DIA 18/03, COM O DESENVOLVIMENTO DO PROJETO “ENCONTRO MÁGICO DE LEITURA E CONTAÇÃO DE HISTÓRIAS” COM CRIANÇAS.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/mocao_25_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/mocao_25_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO FRIGORÍFICO ROSAVES, EM RECONHECIMENTO PELO GESTO DE SOLIDARIEDADE NA DOAÇÃO DE MIÚDOS DE FRANGO DESTINADOS À ALIMENTAÇÃO DOS JACARÉS ENCONTRADOS EM SITUAÇÃO DE ABANDONO E MAUS TRATOS NO BAIRRO MIRANTE DO VALE.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/mocao_26_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/mocao_26_2023_luis.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE OS CORREIOS SÃO UMA IMPORTANTE ENTIDADE DO GOVERNO FEDERAL PRESENTE EM TODO O TERRITÓRIO NACIONAL;_x000D_
 CONSIDERANDO QUE OS CORREIOS PRESTAM SERVIÇOS DE INTERESSE SOCIAL MUITO RELEVANTES PARA OS CIDADÃOS E EMPRESAS, COMO O TRANSPORTE E ENTREGA DE CORRESPONDÊNCIAS, DE ENCOMENDAS E O ATENDIMENTO DE SERVIÇOS FINANCEIROS;_x000D_
 CONSIDERANDO QUE OS CORREIOS PRESTAM INÚMEROS SERVIÇOS RELEVANTES PARA OS ÓRGÃOS PÚBLICOS, FEDERAIS, ESTADUAIS E MUNICIPAIS, COMO O RECEBIMENTO DE IMPOSTOS E TAXAS, O PAGAMENTO DE BENEFÍCIOS SOCIAIS, INSCRIÇÕES EM CADASTROS E CONCURSOS, LOGÍSTICA DE ELEIÇÕES, DISTRIBUIÇÃO DE LIVROS DIDÁTICOS E DE PROVAS DE CONCURSOS PÚBLICOS, COMO O ENEM, DISTRIBUIÇÃO DE MEDICAMENTOS E VÁRIOS OUTROS;_x000D_
 CONSIDERANDO QUE OS CORREIOS SÃO PARCEIROS E FATOR DE FOMENTO DAS PEQUENAS E MÉDIAS EMPRESAS, ESPECIALMENTE DAS QUE ATUAM NO COMÉRCIO ELETRÔNICO (E-COMMERCE), SENDO LÍDER NO SEGMENTO DE ENCOMENDAS NACIONAIS E INTERNACIONAIS, COM PREÇOS COMPETITIVOS E QUE AJUDAM, INCLUSIVE, NA REGULAÇÃO DO MERCADO E NA MANUTENÇÃO DE PREÇOS MAIS JUSTOS E COMPETITIVOS;_x000D_
 CONSIDERANDO O PAPEL ESTRATÉGICO DE UM CORREIO PÚBLICO NA LOGÍSTICA DO PAÍS, CONTRIBUINDO PARA O DESENVOLVIMENTO E INTEGRAÇÃO NACIONAL;_x000D_
 CONSIDERANDO QUE OS CORREIOS SÃO UMA ESTATAL SUPERAVITÁRIA, NÃO DEPENDENTE DOS RECURSOS DO TESOURO NACIONAL;_x000D_
 CONSIDERANDO A NECESSIDADE DE MODERNIZAÇÃO CONSTANTE DA EMPRESA, GARANTINDO A ATUALIDADE DOS SERVIÇOS À POPULAÇÃO E SEU EQUILÍBRIO ECONÔMICO-FINANCEIRO, É DO INTERESSE COLETIVO QUE SUA GESTÃO SEJA TÉCNICO-PROFISSIONAL, SOB A LIDERANÇA DE PROFISSIONAIS ESPECIALISTAS NAS SUAS ÁREAS DE ATUAÇÃO COM RELAÇÕES TRANSPARENTES COM A SOCIEDADE DE ACORDO COM A LEI DAS ESTATAIS – LEI 13303/16;_x000D_
 CONSIDERANDO QUE DESDE O ANO DE 2011 NÃO HÁ CONTRATAÇÃO DE FUNCIONÁRIOS, FATOR QUE IMPLICA EM ENORMES DIFICULDADES NO ATENDIMENTO E DISTRIBUIÇÃO EM MUITOS MUNICÍPIOS, UMA VEZ QUE HÁ DEFICIÊNCIA DE MÃO DE OBRA, JÁ QUE O VOLUME DE ENCOMENDAS VEM AUMENTANDO A CADA ANO E O QUADRO FUNCIONAL ATUAL NÃO ACOMPANHA ESSA EVOLUÇÃO MERCADOLÓGICA;_x000D_
 CONSIDERANDO QUE EM TODOS OS PAÍSES COM GRANDE TERRITÓRIO COMO O BRASIL O SERVIÇO POSTAL É PRESTADO POR ORGANIZAÇÕES PÚBLICAS E NÃO PRIVADAS, VISANDO GARANTIR A UNIVERSALIZAÇÃO DOS SERVIÇOS POSTAIS;_x000D_
 CONSIDERANDO OS DIVERSOS BENEFÍCIOS DA PRESENÇA DOS CORREIOS EM TODOS OS MUNICÍPIOS DOS PAÍS, BEM COMO DA OFERTA AMPLA E IRRESTRITA DE SEUS SERVIÇOS PARA A POPULAÇÃO E PARA A ECONOMIA, SENDO DO INTERESSE COLETIVO QUE OS CORREIOS PERMANEÇAM ATUANDO COMO VERDADEIRO BRAÇO DO GOVERNO FEDERAL EM TODO O TERRITÓRIO NACIONAL;_x000D_
 REQUEIRO, NOS TERMOS DO ART. 193 DO REGIMENTO INTERNO, OUVIDO EM PLENÁRIO, QUE SEJA MANIFESTADA MOÇÃO DE APOIO DESTA CASA PARA QUE NESTE E EM FUTUROS GOVERNOS FEDERAIS SEJA MANTIDA COMO EMPRESA PÚBLICA, COM AMPLA PRESENÇA NO TERRITÓRIO NACIONAL, DESENVOLVIDA E ATUALIZADA TECNOLOGICAMENTE, GERIDA DE MODO PROFISSIONAL E COM A READEQUAÇÃO DE SEU QUADRO FUNCIONAL MEDIANTE A ABERTURA DE CONCURSO PÚBLICO, COM O OBJETIVO DE PRESTAR SERVIÇOS DE QUALIDADE À TODA POPULAÇÃO BRASILEIRA, COM AMPLIAÇÃO DA SUA RELEVÂNCIA PARA OS PEQUENOS NEGÓCIOS E PARA OS CIDADÃOS, VISANDO ATENDER ÀS NECESSIDADES DOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/mocao_27_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/mocao_27_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À EMPRESA LATICÍNIOS GEGE (PARDINHO), EM RECONHECIMENTO PELO APOIO PROPORCIONADO AO PROJETO SOCIAL DO INDEPENDENTE ESPORTE CLUBE E AOS DEMAIS EVENTOS DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/mocao_28_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/mocao_28_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS SERVIDORES MUNICIPAIS DE BOFETE, EM NOME DO SERVIDOR MARCOS HOLTZ DA SILVA, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO EM PROL DA POPULAÇÃO BOFETENSE.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_29_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_29_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À FAZENDA CAPÃO RICO, EM RECONHECIMENTO PELO APOIO PROPORCIONADO AO PROJETO SOCIAL DO INDEPENDENTE ESPORTE CLUBE E AOS DEMAIS EVENTOS DO MUNICÍPIO DE BOFETE, ALÉM DA GERAÇÃO DE EMPREGO E RENDA PARA A NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/mocao_30_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/mocao_30_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR MILTON TOBIAS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 11/04/2023.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/mocao_31_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/mocao_31_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO ATLETA BOFETENSE TAINAN AMARAL, DA EQUIPE MAGNO TEAM DE MUAY THAI.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/mocao_32_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/mocao_32_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SENHORA MARIA DAS GRAÇAS MORENO, EM RECONHECIMENTO PELO EXCELENTE TRABALHO REALIZADO EM PROL DOS MORADORES DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/mocao_33_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/mocao_33_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SENHORA ARACELIA ALVES DE PÁDUA AOYAGI, EM RECONHECIMENTO PELO EXCELENTE TRABALHO REALIZADO EM PROL DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/mocao_34_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/mocao_34_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR VANDERLEI PAES, MAIS CONHECIDO POR MUG, PELO EXCELENTE TRABALHO DESENVOLVIDO NO ESPORTE DO NOSSO MUNICÍPIO AO LONGO DOS ANOS, CONTRIBUINDO DIRETAMENTE NA FORMAÇÃO DE MUITAS CRIANÇAS.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/mocao_35_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/mocao_35_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A BANDA E ORQUESTRA NOSSA SENHORA DA PIEDADE, EM NOME DO MAESTRO JOSÉ MARIA EVANGELISTA DA SILVA, PELA EXCELENTE APRESENTAÇÃO NAS FESTIVIDADES EM COMEMORAÇÃO AOS 143 ANOS DA NOSSA QUERIDA BOFETE.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/mocao_36_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/mocao_36_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO GRUPO DE VIOLA E VIOLEIROS DE BOFETE, EM NOME DA PROFESSORA KAROLINE, PELA EXCELENTE APRESENTAÇÃO NAS FESTIVIDADES EM COMEMORAÇÃO AOS 143 ANOS DA NOSSA QUERIDA BOFETE.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>João Aliberti, Zebra Ramos, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/mocao_37_2023_joao_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/mocao_37_2023_joao_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR JORGE APARECIDO ALVES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 19/04/2023.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/mocao_38_2023_joao_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/mocao_38_2023_joao_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARIA JOSÉ DOS SANTOS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 19/04/2023.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/mocao_39_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/mocao_39_2023_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR MANOEL LUIZ DOS SANTOS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 20/04/2023.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/mocao_40_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/mocao_40_2023_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA INES AURORA FERRAZ, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 28/03/2023.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/mocao_41_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/mocao_41_2023_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR DORIVAL MARTINS DE ALMEIDA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 1/05/2023.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/mocao_42_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/mocao_42_2023_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ANTÔNIO JACINTO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 11/05/2023.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/mocao_43_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/mocao_43_2023_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA AO SENHOR JOSÉ IVAN VIEIRA, PELO ENSEJO DE SEU ANIVERSÁRIO, COMEMORADO NO DIA 30/04/2023.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/mocao_44_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/mocao_44_2023_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA AO SENHOR JOÃO RAMOS NOGUEIRA, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO ÚLTIMO DIA 04/05.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/mocao_45_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/mocao_45_2023_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA AO SENHOR JAIME ANTÔNIO NOGUEIRA DOS SANTOS, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO ÚLTIMO DIA 04/05.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/mocao_46_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/mocao_46_2023_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA A MINHA QUERIDA AVÓ SENHORA HELENA ALCOJOR GALHARDO, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO DIA 28/02.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/mocao_47_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/mocao_47_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS MORADORES DO BAIRRO CAMPO ALEGRE IV, REPRESENTADOS PELOS MORADORES CLAUDEMIR LEITE FERRI, MARIA AP. ROCHA FERRI E JANAÍNA SOUSA R. ANDRADE, EM RECONHECIMENTO PELA LIDERANÇA EXERCIDA, MOBILIZANDO QUASE NA TOTALIDADE OS MORADORES A SE UNIREM EM PROL DO BEM COMUM, LEVANTANDO RECURSOS E LIDERANDO UMA PARCERIA COM O PODER PÚBLICO QUE RESULTOU NUMA EXCELENTE MANUTENÇÃO TÉCNICA DAS ESTRADAS DO BAIRRO.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/mocao_48_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/mocao_48_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SENHORA ROSEMARY APARECIDA CORDEIRO, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO NOS BAIRROS: CAMPO ALEGRE, VERDUM E SARACAÍ, SEMPRE COM MUITA DEDICAÇÃO E CARINHO.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/mocao_49_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/mocao_49_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR ALEXANDRE DE ULHOA CINTRA, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO NO BAIRRO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/mocao_50_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/mocao_50_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SENHORA MARIA LOURDES DE GOES, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO NA ESCOLA DO BAIRRO SÃO ROQUE NOVO, SEMPRE COM MUITA DEDICAÇÃO E CARINHO.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/mocao_51_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/mocao_51_2023_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR GERALDO DOMINGOS DE OLIVEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 19/05/2023.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/mocao_52_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/mocao_52_2023_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO JOVEM BRUNO FELICIANO DA SILVA RODRIGUES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 29/05/2023.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/mocao_53_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/mocao_53_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À ESCOLA ANSELMO BERTONCINI E AO ALUNO FERNANDO AUGUSTO PINSON, EM RECONHECIMENTO PELO CERTIFICADO DE MENÇÃO HONROSA DA 17ª OLIMPÍADAS BRASILEIRA DE MATEMÁTICA DAS ESCOLAS PÚBLICAS - OBMEP, CONQUISTADA RECENTEMENTE PELO ALUNO QUE REPRESENTOU MUITO BEM A NOSSA INSTITUIÇÃO DE ENSINO E TAMBÉM O NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/mocao_54_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/mocao_54_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À UVESP - UNIÃO DOS VEREADORES DO ESTADO DE SÃO PAULO, LIDERADO POR SEBASTIÃO MISIARA E SILVIA MELO, TENDO EM VISTA QUE NO MÊS DE MAIO A INSTITUIÇÃO COMPLETOU 46 ANOS DE EXISTÊNCIA E ATUAÇÃO, CONSTRUINDO E FORTALECENDO A UNIÃO DOS PODERES LEGISLATIVOS DE TODO ESTADO.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/mocao_55_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/mocao_55_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À PARÓQUIA NOSSA SENHORA DA PIEDADE, EM NOME DE TODOS OS VOLUNTÁRIOS QUE ORGANIZARAM UMA LINDA FESTA JUNINA NO SALÃO PAROQUIAL, REALIZADA NO ÚLTIMO DIA 10/06.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/mocao_56_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/mocao_56_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À IGREJA EVANGÉLICA O BRASIL PARA CRISTO, EM RECONHECIMENTO PELOS 32 ANOS DE SUA FUNDAÇÃO, EM NOME DO PASTOR GIOVANI FERNANDES DE LIMA E SUA ESPOSA NEUZA SOARES DE LIMA.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/mocao_57_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/mocao_57_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À SERVIDORA MUNICIPAL ROSMEIRE BOTELHO, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO EM PROL DA POPULAÇÃO BOFETENSE.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/mocao_58_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/mocao_58_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À SERVIDORA MUNICIPAL FABIANA AMADEO, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO EM PROL DA POPULAÇÃO BOFETENSE.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/mocao_59_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/mocao_59_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SERVIDOR MUNICIPAL ELIAS ANTUNES DA SILVA, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO EM PROL DA POPULAÇÃO BOFETENSE.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/mocao_60_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/mocao_60_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A IGREJA PRESBITERIANA INDEPENDENTE DE BOFETE, PELOS 100 ANOS DE ORGANIZAÇÃO ECLESIÁSTICA DA IGREJA.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/mocao_61_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/mocao_61_2023_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR APOLINÁRIO BARBOSA NEVES (MESTRE NEVÃO), EM RECONHECIMENTO PELO BRILHANTE EVENTO GINGA BOFETE – GRUPO PELOURINHO, REALIZADO NO ÚLTIMO DIA 23/07/2023._x000D_
 ALÉM DO SUCESSO DO EVENTO, AGRADECER POR TODOS OS SERVIÇOS PRESTADOS AOS ALUNOS DA CAPOEIRA, MOSTRANDO MUITO COMPROMETIMENTO, RESPONSABILIDADE E MAESTRIA.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/mocao_62_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/mocao_62_2023_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR NILDO PERES, PROPRIETÁRIO DA CERÂMICA DO SÃO ROQUE, EM RECONHECIMENTO PELA DOAÇÃO DE MATERIAIS (CACOS DE TELHAS) PARA QUE FOSSEM JOGADOS NA ESTRADA, AJUDANDO NA SUA MANUTENÇÃO E CONSEQUENTEMENTE MELHORANDO A SUA QUALIDADE, PROPORCIONANDO MUITOS BENEFÍCIOS AOS MUNÍCIPES E USUÁRIOS DA ESTRADA.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/mocao_63_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/mocao_63_2023_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SERVIDOR PÚBLICO MUNICIPAL CONSTANTINO ALVES ASSUNÇÃO, MAIS CONHECIDO POR PADEIRO, EM RECONHECIMENTO POR TODOS OS SERVIÇOS PRESTADOS À NOSSA POPULAÇÃO, SENDO MUITOS ANOS DE DEDICAÇÃO, COMPROMETIMENTO E RESPEITO EM PROL DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/mocao_64_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/mocao_64_2023_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARIA DE LOURDES RAMOS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 06/07/2023.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>Henrique Galvão, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, João Aliberti, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/mocao_65_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/mocao_65_2023_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR JOSÉ DOS REIS ZANARDO, MAIS CONHECIDO POR PARANÁ, EM RECONHECIMENTO PELOS RELEVANTES SERVIÇOS PRESTADOS AOS MORADORES DO DISTRITO SANTO INÁCIO (BARONESA).</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/mocao_66_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/mocao_66_2023_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR EDSON DA SILVA NUNES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 3/8/2023.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/mocao_67_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/mocao_67_2023_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA EDNEIA VIEIRA PRADO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 29/7/2023.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/mocao_68_dalton_-_aplausos_-_amaral_junior.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/mocao_68_dalton_-_aplausos_-_amaral_junior.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA EM NOME DO ATLETA AMARAL JÚNIOR, EM RECONHECIMENTO PELA EXCELENTE ORGANIZAÇÃO DA PRIMEIRA CORRIDA TURÍSTICA DE BOFETE, BEM COMO PARA TODOS OS VOLUNTÁRIOS E ATLETAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/mocao_69_joao_-_pesames_-_anna_elvira_fiori.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/mocao_69_joao_-_pesames_-_anna_elvira_fiori.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA ANNA ELVIRA FIORI, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 22/8/2023.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/mocao_70_joao_-_pesames_-_joao_carlos_pereira.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/mocao_70_joao_-_pesames_-_joao_carlos_pereira.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR JOÃO CARLOS PEREIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 28/8/2023.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/mocao_71_glaucia_-_pesames_-_maria_ieda_biagioni_de_campos.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/mocao_71_glaucia_-_pesames_-_maria_ieda_biagioni_de_campos.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARIA IEDA BIAGIONI DE CAMPOS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 25/08/2023.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/mocao_72_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/mocao_72_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À COORDENADORA REGIONAL DO PARTIDO REPUBLICANOS, SENHORA SILVANA FLORIANO, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO EM DIVERSOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/mocao_73_glaucia_-_aplausos_-_murilo_liberal.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/mocao_73_glaucia_-_aplausos_-_murilo_liberal.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO PROPRIETÁRIO DO SÍTIO ENCANTADOR, MURILO LIBERAL, POR RECEBER E PROPORCIONAR UM DIA DIFERENCIADO E PRAZEROSO ÀS CRIANÇAS DA APAE DE BOFETE NA SEMANA DA DEFICIÊNCIA, BEM COMO POR DEIXAR SEU ESPAÇO ABERTO AOS EVENTOS, NÃO SÓ DA APAE, MAS AO DEPARTAMENTO DA EDUCAÇÃO DE UMA FORMA GERAL.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/mocao_74_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/mocao_74_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À ASSOCIAÇÃO DE PAIS E MÃES DE AUTISTAS E NEURODIVERSIDADES DE BOFETE, EM NOME DA PRESIDENTE RADMILA REBECA FÁTIMA RODRIGUES DE LIMA E DA VICE-PRESIDENTE DÉBORA REGINA FORMIGONI FERRANTE, EM RECONHECIMENTO PELA EXCELENTE INICIATIVA.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/mocao_75_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/mocao_75_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO TREINADOR NELSON JUNIOR FERREIRA DE MORAES, LÍDER DO PROJETO SOCIAL BLACK STARS BASQUETE BOFETE.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>Dalton Carteiro, Henrique Galvão, Carlinhos do Carmo, Gláucia Bertoncini, João Aliberti, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/mocao_76_2023_dalton_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/mocao_76_2023_dalton_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À ASSOCIAÇÃO IRMAOS DE SÃO FRANCISCO, COM SEDE NO MUNICÍPIO DE BOFETE, EM NOME DO RELIGIOSO FREI PEDRO MARIA, EM RECONHECIMENTO PELA EXCELENTE INICIATIVA, E PRINCIPALMENTE POR CONTRIBUIR NA FORMAÇÃO EDUCACIONAL DE CRIANÇAS E JOVENS, PAUTADA NOS BONS COSTUMES E NOS VALORES CRISTÃOS.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/mocao_77_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/mocao_77_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR VALDEMIR BRESSAN, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO EM PROL DO DISTRITO SANTO INÁCIO (BARONESA) E TAMBÉM PELA FESTA DAS CRIANÇAS REALIZADA NO ÚLTIMO SÁBADO.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/mocao_78_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/mocao_78_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR  LAURINDO E SUA ESPOSA SANDRA, PROPRIETÁRIOS DO RECREIO TAMBAÚ, POR SEMPRE ACOLHER COM MUITO CARINHO E RECEPTIVIDADE AS NOSSAS INSTITUIÇÕES (APAE, PROJETOS DA ASSISTÊNCIA SOCIAL E COMTUR), CONTRIBUINDO E ACREDITANDO NO NOSSO POTENCIAL TURÍSTICO.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao_79_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao_79_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A NOSSA ATLETA DO FUTEBOL FEMININO HELOÁ ANTONELLY DA SILVA VAZ, EM RECONHECIMENTO POR FAZER PARTE DO ELENCO DA EQUIPE DE FUTEBOL FEMININO DA SOCIEDADE ESPORTIVA PALMEIRAS, REPRESENTANDO MUITO BEM O MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>Zebra Ramos, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/mocao_80_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/mocao_80_2023_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARIA VICENTINA MARQUES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 12/09/2023.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_81_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_81_2023_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SERVIDOR PÚBLICO MUNICIPAL BENEDITO CUSTÓDIO DE CAMARGO, MAIS CONHECIDO POR DITO MECÂNICO, EM RECONHECIMENTO POR TODOS OS SERVIÇOS PRESTADOS À NOSSA POPULAÇÃO, SENDO MUITOS ANOS DE DEDICAÇÃO, COMPROMETIMENTO E RESPEITO EM PROL DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/mocao_82_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/mocao_82_2023_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR MÁRIO MACHADO DA SILVEIRA, EM VIRTUDE DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2287/mocao_83_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2287/mocao_83_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À AÇÃO POR DESCUMPRIMEMTO DE PRECEITO FUNDAMENTAL (ADPF 442) RELATIVO A LEGALIZAÇÃO DO ABORTO EM ATÉ 12 SEMANAS DE GESTAÇÃO.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/mocao_84_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/mocao_84_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR CLARIVALDO LUIZ MARIANO, MAIS CONHECIDO POR BADIGA, EM RECONHECIMENTO PELOS 23 ANOS DE SERVIÇOS PRESTADOS À COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO (SABESP), SEMPRE COM MUITA DEDICAÇÃO, COMPROMETIMENTO E RESPEITO EM PROL DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/mocao_85_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/mocao_85_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR TIAGO DE PAIVA PINHEIRO, EM RECONHECIMENTO PELO APOIO AO RODEIO E AOS COWBOYS DE BOFETE.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/mocao_86_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/mocao_86_2023_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ANISIO ELIOTERIO DOS SANTOS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 23/9/2023.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/mocao_87_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/mocao_87_2023_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA AO SENHOR CLAUDEMIR RAMOS, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO ÚLTIMO DIA 26/09.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/mocao_88_2023_joao_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/mocao_88_2023_joao_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ERNANDES PERES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 8/10/2023.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/mocao_89_2023_joao_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/mocao_89_2023_joao_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ANTÔNIO AMBROSIO SOBRINHO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 6/10/2023.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/mocao_90_2023_luis_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/mocao_90_2023_luis_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR RAUL JACINTO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 7/10/2023.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À ESCOLA ANSELMO BERTONCINI, EM RECONHECIMENTO PELA EXCELENTE ORGANIZAÇÃO DA FEIRA DE CIÊNCIAS, CULTURA E ARTE, REALIZADA NO ÚLTIMO DIA 10.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>Dalton Carteiro, Henrique Galvão, Zebra Ramos, Carlinhos do Carmo, Gláucia Bertoncini, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A TODOS OS REPRESENTANTES DO COMÉRCIO LOCAL, EM NOME DO JOVEM DIEGO LAFAIET GARCIA, QUE CONTRIBUÍRAM NA LINDA FESTIVIDADE EM HOMENAGEM AO “DIA DAS CRIANÇAS”, REALIZADA NO ÚLTIMO DIA 21, ESTENDENDO TAMBÉM A TODOS OS VOLUNTÁRIOS QUE AJUDARAM DE ALGUMA FORMA.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS COMERCIANTES DELEON E MICHELE, QUE JUNTAMENTE COM A COMUNIDADE DO BAIRRO DA REPRESA ORGANIZARAM UMA LINDA FESTA EM HOMENAGEM AO “DIA DAS CRIANÇAS”, REALIZADA NO ÚLTIMO DIA 12.</t>
   </si>
@@ -3264,1615 +3264,1615 @@
   <si>
     <t>PRESENTE MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SERVIDOR PÚBLICO MUNICIPAL LUIZ CARLOS VIVAN, EM RECONHECIMENTO PELOS 41 ANOS DE SERVIÇOS PRESTADOS À NOSSA POPULAÇÃO, SEMPRE COM MUITA DEDICAÇÃO, COMPROMETIMENTO E RESPEITO EM PROL DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À IGREJA DO EVANGELHO QUADRANGULAR, EM COMEMORAÇÃO AO ANO CENTENÁRIO DESDE A INAUGURAÇÃO DO 1º TEMPLO E TAMBÉM PELOS 30 ANOS NA CIDADE DE BOFETE.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR MARCOS GASPARINI, EM RECONHECIMENTO PELO SEU PROFISSIONALISMO, DEDICAÇÃO E COMPETÊNCIA.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À IGREJA ASSEMBLEIA DE DEUS AVIVAMENTO MUNDIAL, EM RECONHECIMENTO PELO EXCELENTE TRABALHO QUE É REALIZADO PERIODICAMENTE COM AS NOSSAS CRIANÇAS.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2353/mocao_106_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2353/mocao_106_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO EMPRESÁRIO BRUNO POTIENS, PROPRIETÁRIO DA QUILOMBARIA – EMPÓRIO RURAL, PELO LANÇAMENTO DO LIVRO “ALÉM DAS POLARIDADES”.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2354/mocao_107_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2354/mocao_107_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS REPRESENTANTES DA CHAPA ELEITA DA ASSOCIAÇÃO DE MORADORES DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2355/mocao_108_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2355/mocao_108_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS REPRESENTANTES DA CHAPA ELEITA DA ASSOCIAÇÃO DE PROPRIETÁRIOS E MORADORES DA BARONESA.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2356/mocao_109_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2356/mocao_109_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À SERVIDORA MUNICIPAL ANTÔNIA SILMARA SILVA BARROS, EM RECONHECIMENTO PELO ÓTIMO ATENDIMENTO NO POSTO DE SAÚDE DO DISTRITO SANTO INÁCIO (BARONESA).</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2357/mocao_110_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2357/mocao_110_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À NOSSA  SERVIDORA MUNICIPAL FABIANA AMADEO, EM RECONHECIMENTO POR TODA SUA DEDICAÇÃO FRENTE AO DEPARTAMENTO DE TURISMO DO NOSSO MUNICÍPIO, SENDO PREMIADA COMO DIRETORA DE TURISMO DESTAQUE EM 2023 (PRÊMIO WORLDCHAMPION).</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2358/mocao_111_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2358/mocao_111_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS ORGANIZADORES DA FESTA DO MORRO GRANDE DE 2023, EM RECONHECIMENTO PELA BRILHANTE FESTA EM LOUVOR A NOSSA SENHORA APARECIDA, SÃO ROQUE E SÃO BENEDITO, RESGATANDO A TRADIÇÃO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2359/mocao_112_2023_zebra.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2359/mocao_112_2023_zebra.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS SERVIDORES MUNICIPAIS ADRIANA FUZARO E RONI VISNOVESKI TUROLA, EM RECONHECIMENTO PELA EXCELENTE ORGANIZAÇÃO DOS CAMPEONATOS DE FUTEBOL SOCIETY DAS CATEGORIAS SUB 11, LIVRE E VETERANOS.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2360/mocao_113_2023_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2360/mocao_113_2023_jandli.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ILIO FERNANDES DA CUNHA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 28/10/2023.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2361/mocao_114_2023_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2361/mocao_114_2023_jandli.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR CELSO PIRES DE OLIVEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 1/11/2023.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2362/mocao_115_2023_zebra.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2362/mocao_115_2023_zebra.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA LENI APARECIDA NOGUEIRA VIEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 10/11/2023.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2363/mocao_116_2023_zebra.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2363/mocao_116_2023_zebra.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR JOSÉ GASTÃO VIEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 10/11/2023.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2364/mocao_117_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2364/mocao_117_2023_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À COMISSÃO DE JURISTAS, AO PRESIDENTE DO SENADO FEDERAL E AO PRESIDENTE DA CÂMARA DOS DEPUTADOS, CONTRA A PROPOSTA DE DESCRIMINALIZAÇÃO DAS DROGAS PARA USO PESSOAL, QUE ESTÁ SENDO ANALISADA PELO SUPREMO TRIBUNAL FEDERAL.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2382/mocao_118_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2382/mocao_118_2023_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À PARÓQUIA NOSSA SENHORA DA PIEDADE, EM NOME DO PE. ANTÔNIO DONISETE MUSACHIO E DE TODOS OS CATEQUISTAS, PELO EMPENHO, DEDICAÇÃO E CARIDADE NA ORGANIZAÇÃO DA PRIMEIRA COMUNHÃO DAS CRIANÇAS REALIZADA NO ÚLTIMO DOMINGO (26/11).</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2383/mocao_119_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2383/mocao_119_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A DEFESA AGROPECUÁRIA DE SÃO PAULO._x000D_
  A COORDENADORIA DE DEFESA AGROPECUÁRIA (CDA) DE SÃO PAULO SOFRE DESMONTE INTENSO, COM QUADRO DE SERVIDORES REDUZIDOS, ARROCHO SALARIAL E DESESTRUTURAÇÃO INTENSA DE SEUS APARATOS ESTRUTURAIS._x000D_
 PRÉDIOS CEDIDOS PARA OUTRAS INSTITUIÇÕES E IMPROVISAÇÃO DE INSTALAÇÕES TÊM SIDO O COTIDIANO PELO ESTADO AFORA PARA A CDA._x000D_
  ALÉM DISSO, DIANTE DA INSUFICIÊNCIA DO QUADRO DE SERVIDORES, COM A NÃO REPOSIÇÃO DOS CARGOS VAGOS POR APOSENTADORIAS, PEDIDOS DE EXONERAÇÃO E PELA AUSÊNCIA DE PERÍODOS LONGEVOS SEM REALIZAÇÃO DE CONCURSOS, BEM COMO A FALTA DE ATRATIVIDADE PELA REDUÇÃO BRUTAL DOS SALÁRIOS DEVIDO HÁ ANOS DE ARROCHO, SEM REPOSIÇÃO SUFICIENTE, A DEFESA AGROPECUÁRIA, EM QUE PESE ALGUMAS FICÇÕES DO MARKETING OFICIAL, SOFRE PROFUNDA CRISE._x000D_
 AS PERDAS SALARIAIS DOS SERVIDORES DA DEFESA AGROPECUÁRIA, DESDE JUNHO DE 2010 ATÉ JUNHO DE 2023, BASEADAS NO IPCA-A, ALCANÇAM 94%. É UMA AFETAÇÃO DRÁSTICA NO PODER DE COMPRA, NAS CONDIÇÕES DE VIDA E NA MOTIVAÇÃO DE TRABALHO, LEVANDO A SITUAÇÕES ESTRESSANTES E ATÉ AO ADOECIMENTO._x000D_
 A REALIDADE DA AGROPECUÁRIA PAULISTA DEMANDA, MAIS DO QUE NUNCA, UM ESTADO DE ALERTA E PRONTIDÃO, DADO: OS RISCOS DA GRIPE AVIÁRIA; DO CRESCIMENTO DAS NOTIFICAÇÕES DE RAIVA DOS HERBÍVOROS; DA VIGILÂNCIA DEMANDADA PELO FIM DAS CAMPANHAS DE VACINAÇÃO CONTRA AFTOSA; DA BRUCELOSE E TUBERCULOSE; DA ANEMIA INFECCIOSA E DO MORMO DOS EQUINOS; INSPEÇÃO DE PRODUTOS DE ORIGEM ANIMAL E VEGETAL; DA VIGILÂNCIA DA FERRUGEM DA SOJA; DAS DOENÇAS E PRAGAS DAS PLANTAS CÍTRICAS, COMO GREENING, E CANCRO; DA VIGILÂNCIA E MONITORAMENTO AO USO E COMÉRCIO DE AGROTÓXICOS E DA CONSERVAÇÃO DO SOLO; CONTROLE DE TRÂNSITO DE ANIMAIS, VEGETAIS; E DA PRODUÇÃO DE MUDAS DE ESPÉCIES VEGETAIS DE INTERESSE ECONÔMICO ETC._x000D_
 SENDO ASSIM, A PRESENTE MOÇÃO VISA MOBILIZAR PARA QUE HAJA MELHORAS NOS SALÁRIOS DESTES SERVIDORES QUE DESDE 2010 NÃO TÊM CORREÇÃO DA INFLAÇÃO._x000D_
  QUE DO DELIBERADO, SEJAM ENCAMINHADAS CÓPIAS A DEPUTADOS NA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao_120_2023_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao_120_2023_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À CACHAÇA TRÊS PEDRAS, EM NOME DOS EMPREENDEDORES LUCIANO E ROSANGELA, PELA DIVULGAÇÃO DO MUNICÍPIO DE BOFETE E PELO EMPREENDEDORISMO RURAL._x000D_
 A CACHAÇA TRÊS PEDRAS SURGIU COMO FORMA DE HOMENAGEAR NOSSA REGIÃO, NO INTERIOR DE SÃO PAULO, QUE CARREGA EM SUAS TERRAS A HISTÓRIA DE UM POVOADO QUE SEMPRE ADMIROU AS INCRÍVEIS FORMAÇÕES GEOLÓGICAS QUE LÁ EXISTEM._x000D_
  MUITO MAIS DO QUE UMA CACHAÇA, É A REPRESENTAÇÃO DE PARTE DA NOSSA HISTÓRIA.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, Henrique Galvão, Carlinhos do Carmo, Dalton Carteiro, João Aliberti, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2385/mocao_121_2023_glaucia_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2385/mocao_121_2023_glaucia_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR JOSÉ CORREA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 28/11/2023. _x000D_
 AOS SEUS FAMILIARES E AMIGOS, NOSSAS SINCERAS CONDOLÊNCIAS, REITERANDO QUE ESTA CÂMARA DE VEREADORES NÃO PODERIA DEIXAR DE SE EXPRESSAR AO SEU PESAR. MANIFESTAMOS NOSSO PROFUNDO RESPEITO ROGANDO A DEUS QUE TRAGA CONFORTO AOS CORAÇÕES ENLUTADOS. DESEJAMOS QUE A PAZ, O CONSOLO E A FORÇA DA FÉ REINEM NO MEIO DE TODOS, DESTACANDO O AMOR A DEUS SOBRE TODAS AS COISAS.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2386/mocao_122_2023_joao_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2386/mocao_122_2023_joao_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR MOACIR GOMES DE MORAIS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 14/11/2023. _x000D_
 AOS SEUS FAMILIARES E AMIGOS, NOSSAS SINCERAS CONDOLÊNCIAS, REITERANDO QUE ESTA CÂMARA DE VEREADORES NÃO PODERIA DEIXAR DE SE EXPRESSAR AO SEU PESAR. MANIFESTAMOS NOSSO PROFUNDO RESPEITO ROGANDO A DEUS QUE TRAGA CONFORTO AOS CORAÇÕES ENLUTADOS. DESEJAMOS QUE A PAZ, O CONSOLO E A FORÇA DA FÉ REINEM NO MEIO DE TODOS, DESTACANDO O AMOR A DEUS SOBRE TODAS AS COISAS.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2387/mocao_123_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2387/mocao_123_2023_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR JOSE CEZARIO DA SILVA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 12/11/2023. _x000D_
 AOS SEUS FAMILIARES E AMIGOS, NOSSAS SINCERAS CONDOLÊNCIAS, REITERANDO QUE ESTA CÂMARA DE VEREADORES NÃO PODERIA DEIXAR DE SE EXPRESSAR AO SEU PESAR. MANIFESTAMOS NOSSO PROFUNDO RESPEITO ROGANDO A DEUS QUE TRAGA CONFORTO AOS CORAÇÕES ENLUTADOS. DESEJAMOS QUE A PAZ, O CONSOLO E A FORÇA DA FÉ REINEM NO MEIO DE TODOS, DESTACANDO O AMOR A DEUS SOBRE TODAS AS COISAS.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2388/mocao_124_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2388/mocao_124_2023_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR LEONTINO VAZ, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 19/11/2023. _x000D_
 AOS SEUS FAMILIARES E AMIGOS, NOSSAS SINCERAS CONDOLÊNCIAS, REITERANDO QUE ESTA CÂMARA DE VEREADORES NÃO PODERIA DEIXAR DE SE EXPRESSAR AO SEU PESAR. MANIFESTAMOS NOSSO PROFUNDO RESPEITO ROGANDO A DEUS QUE TRAGA CONFORTO AOS CORAÇÕES ENLUTADOS. DESEJAMOS QUE A PAZ, O CONSOLO E A FORÇA DA FÉ REINEM NO MEIO DE TODOS, DESTACANDO O AMOR A DEUS SOBRE TODAS AS COISAS.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>APRESENTO A V.EXA., NOS TERMOS DO ARTIGO 193 DO REGIMENTO INTERNO, A PRESENTE MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS SERVIDORES MUNICIPAIS E VOLUNTÁRIOS, EM NOME DA PRIMEIRA DAMA GRAZIELA, EM RECONHECIMENTO POR TODA DEDICAÇÃO E CARINHO QUE TIVERAM NA REALIZAÇÃO DOS ENFEITES DE FINAL DE ANO DA NOSSA CIDADE, DEMONSTRANDO MUITO COMPROMETIMENTO E RESPONSABILIDADE NESTE TRABALHO QUE DUROU ALGUMAS SEMANAS.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/pdl_01_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/pdl_01_2023.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ BOFETENSE À SENHORA TATIANA RIBEIRO ARENA.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/pdl_02_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/pdl_02_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE "HONRA AO MÉRITO" AO SENHOR ANEZIO ANTUNES DA SILVA.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/pdl_03_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/pdl_03_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE "HONRA AO MÉRITO" A SENHORA EVANI VIEIRA DA SILVA.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/pdl_04_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/pdl_04_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO À SENHORA VICENTINA ELOY FRANCO.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/pdl_05_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/pdl_05_2023.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ BOFETENSE A SENHORA ORZILA ORTEGA DA SILVA.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/plc_01_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/plc_01_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/plc_02_2023_alt.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/plc_02_2023_alt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REFERÊNCIA SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE, CORREÇÃO DA REFERÊNCIA SALARIAL A, E REAJUSTE DOS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/plc_03_2023_alt.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/plc_03_2023_alt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS, FUNÇÕES GRATIFICADAS E EXTINÇÕES DE CARGOS DO QUADRO DE PROVIMENTO PERMANENTE E TEMPORÁRIO, ALTERA SÚMULAS DE ATRIBUIÇÕES E ESCOLARIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/plc_05_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/plc_05_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/plc_06_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/plc_06_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO NO QUADRO DE PESSOAL DE PROVIMENTO EM COMISSÃO DO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/plc_07_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/plc_07_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE BOFETE, BEM COMO PLANO DE CARGOS, CARREIRA E SALÁRIOS, CORREGEDORIA, OUVIDORIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/plc_08_2023_completo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/plc_08_2023_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 106 DE 22 DE NOVEMBRO DE 2021 - LEI DE PLANO PLURIANUAL DO GOVERNO DO MUNICÍPIO DE BOFETE PARA O  PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/plc_09_2023_corrigido.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/plc_09_2023_corrigido.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE LEI COMPLEMENTAR Nº 116 DE 22 DE NOVEMBRO DE 2021 - LEI DO PLANO PLURIANUAL DO GOVERNO DO MUNICÍPIO DE BOFETE, PARA O PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/plc_10_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/plc_10_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REFERENCIA SALARIAL E DA JORNADA DE TRABALHO DO CARGO DE ENGENHEIRO CIVIL, CONSTANTE DO ANEXO I E II DA LEI COMPLEMENTAR N° 138/2023, DE 22 DE JUNHO DE 2023, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/plc_11_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/plc_11_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 03 (TRÊS) VAGAS DE AUXILIAR ADMINISTRATIVO, REFERÊNCIA F, NO QUADRO DE PESSOAL DE PROVIMENTO PERMANENTE E TEMPORÁRIO REGIDOS PELA CONSOLIDAÇÃO DAS LEIS DO TRABALHO - CLT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/plc_12_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/plc_12_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REFERÊNCIA SALARIAL DE CARGO DE MECÂNICO, CONSTANTE DO ANEXO I LEI COMPLEMENTAR N° 138/2023, DE 22 DE JULHO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2390/plc_13_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2390/plc_13_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 08 (OITO) VAGAS DE AGENTE COMUNITÁRIO DE SAÚDE, REFERÊNCIA EC 120/2022, E 01 (UMA) VAGA DE AGENTE DE SANEAMENTO, REFERÊNCIA C, NO QUADRO DE PESSOAL DE PROVIMENTO PERMANENTE E TEMPORÁRIO REGIDOS PELA CONSOLIDAÇÃO DAS LEIS DO TRABALHO – CLT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/plcm_01_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/plcm_01_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPENSA DE REVISTA AOS PORTADORES DE MARCA-PASSO CARDÍACO ARTIFICIAL OU APARELHO SIMILAR, PORTADORES DE PRÓTESES METÁLICAS, INCLUINDO AQUELES QUE POSSUEM IMPLANTES ORTOPÉDICOS, POR MEIO DE PORTAS GIRATÓRIAS MAGNÉTICAS OU DISPOSITIVOS DE SEGURANÇA SEMELHANTES, NO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>Henrique Galvão, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2038/plcm_02_2023_alt.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2038/plcm_02_2023_alt.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO VOLUNTÁRIO NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plcm_03_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plcm_03_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/plcm_04_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/plcm_04_2023.pdf</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, Henrique Galvão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/plcm_05_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/plcm_05_2023.pdf</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/plcm_07_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/plcm_07_2023.pdf</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>Dalton Carteiro, Zecão</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADES PÚBLICAS A ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2393/plcm_10_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2393/plcm_10_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PONTE MUNICIPAL.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/pl_01_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/pl_01_2023.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO VALE COMPRA ALIMENTOS INSTITUÍDO PELA LEI MUNICIPAL Nº 1.969/2009 E DEMAIS ALTERAÇÕES POSTERIORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/pl_02_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/pl_02_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS ATRAVÉS DE TERMO DE COLABORAÇÃO, ORIUNDOS DO PROGRAMA DE MÉDIA COMPLEXIDADE, DA SECRETARIA ESTADUAL DE ASSISTÊNCIA SOCIAL, À ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/pl_03_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/pl_03_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS PRÓPRIOS ATRAVÉS DE TERMO DE COLABORAÇÃO, À ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/pl_04_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/pl_04_2023.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO CARTÃO FARMÁCIA INSTITUÍDO PELA LEI MUNICIPAL Nº 2.287/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/pl_05_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/pl_05_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DE CONCESSÃO DE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/pl_06_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/pl_06_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/pl_07_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/pl_07_2023.pdf</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/pl_08_2023_alt.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/pl_08_2023_alt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS ATIVOS, APOSENTADOS E PENSIONISTAS DA ADMINISTRAÇÃO DIRETA, AUTARQUIAS E FUNDAÇÕES DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/pl_09_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/pl_09_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/pl_10_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/pl_10_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.702/2001, QUE DISPÕE SOBRE A REORGANIZAÇÃO DO QUADRO DE PESSOAL E EVOLUÇÃO FUNCIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/pl_11_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/pl_11_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL, SEM ENCARGOS, À FAMÍLIAS DE BAIXA RENDA BENEFICIADAS ATRAVÉS DE SORTEIO DO EMPREENDIMENTO HABITACIONAL 'VILA ESPERANÇA ELIANE ARAÚJO', LOCALIZADO NA ESTRADA MUNICIPAL BFT - 040, BAIRRO DOS ÓRGÃOS, COMPREENDE 43 (QUARENTA E TRÊS) UNIDADES HABITACIONAIS DE TIPOLOGIA HORIZONTAL. AS CASAS TERÃO ÁREA ÚTIL DE 47,85 M2, 2 QUARTOS, SALA, COZINHA E BANHEIRO.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/pl_12_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/pl_12_2023.pdf</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/pl_13_2023_alt.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/pl_13_2023_alt.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE AUXÍLIO DESEMPREGO DENOMINADO FRENTE DE TRABALHO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/pl_14_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/pl_14_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS DO FUNDEB ATRAVÉS DE TERMO DE COLABORAÇÃO À ENTIDADE ORGANIZAÇÃO DA SOCIEDADE CIVIL - OSC, E DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/pl_15_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/pl_15_2023.pdf</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/pl_16_2023_alt.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/pl_16_2023_alt.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E A TRANSFERÊNCIA DE RECURSOS ORIUNDOS DA SECRETARIA DE DESENVOLVIMENTO SOCIAL DO ESTADO DE SÃO PAULO PARA AQUISIÇÃO DE VEÍCULO ADAPTADO ATRAVÉS DE TERMO DE FOMENTO À ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/pl_17_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/pl_17_2023.pdf</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_18_2023_completo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_18_2023_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE BOFETE PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/pl_19_2023_alt.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/pl_19_2023_alt.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_20_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_20_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O REPASSE DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DA UNIÃO, DESTINADA AO CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS, CONTRATUALIZADOS PELO MUNICÍPIO DE BOFETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/pl_21_2023_alterado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/pl_21_2023_alterado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE BOFETE, PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/pl_22_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/pl_22_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BOFETE PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/pl_23_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/pl_23_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2365/pl_24_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2365/pl_24_2023.pdf</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2366/pl_25_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2366/pl_25_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER OUTROS AUXÍLIOS FINANCEIROS A PESSOA FÍSICA, DESTINADO EXCLUSIVAMENTE PARA DESPESAS DE MORADIA E ALIMENTAÇÃO AOS MÉDICOS PARTICIPANTES DO PROGRAMA MAIS MÉDICOS, AUTORIZA TAMBÉM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2367/pl_26_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2367/pl_26_2023.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO DO MUNICÍPIO DE BOFETE, NO CONSÓRCIO PÓLO CUESTA NA MODALIDADE MULTIFINALITÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2389/pl_27_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2389/pl_27_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR AREA DE PROPRIEDADE MUNICIPAL AO FUNDO DE ARRENDAMENTO RESIDENCIAL - FAR, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL, PARA FINS DE CONTRUÇÃO DE MORADIAS DESTINADAS À ALIENAÇÃO NO ÂMBITO DO PROGRAMA MINHA CASA MINHA VIDA - PMCMV.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2368/pl_28_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2368/pl_28_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BOFETE A CONTRATAR COM A DESENVOLVE SP - AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2392/pl_29_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2392/pl_29_2023.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO VALE COMPRAS ALIMENTOS INSTITUÍDO PELA LEI MUNICIPAL Nº 1.969/2009, COM AS  DEMAIS ALTERAÇÕES POSTERIORES, E  INSTITUI O VALE COMPRAS ALIMENTOS ANIVERSÁRIO,  DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2391/pl_30_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2391/pl_30_2023.pdf</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/pr_01_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/pr_01_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA JORNADA DE TRABALHO DO SERVIDOR PÚBLICO DA CÂMARA MUNICIPAL DE BOFETE, QUE SEJA RESPONSÁVEL LEGAL DE PESSOA PORTADORA DO TRANSTORNO DO ESPECTRO AUTISTA - TEA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>Mesa Diretora, Gláucia Bertoncini, Renato Ferreira, Tula, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/plcm_01_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/plcm_01_2023.pdf</t>
   </si>
   <si>
     <t>REVISA OS SALÁRIOS E VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FARMÁCIA AOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/pr_04_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/pr_04_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 114 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE BOFETE.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/pr_05_2023.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/pr_05_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CELEBRAÇÃO DE CONVÊNIO COM O CENTRO DE INTEGRAÇÃO EMPRESA ESCOLA - CIEE PARA REALIZAÇÃO DE PROGRAMA DE ESTÁGIO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_01_2023_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_01_2023_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS JUNTAMENTE COM O CORPO DIRETIVO DA EAD UNICESUMAR DE BOFETE, CONFORME SEGUE:_x000D_
 _x000D_
 A) FOI FIRMADO UM CONVÊNIO ENTRE O MUNICÍPIO DE BOFETE E A UNICESUMAR PARA QUE FOSSE CEDIDO O ESPAÇO ONDE ATUALMENTE ESTÁ SENDO REALIZADA AS SUAS ATIVIDADES?_x000D_
 _x000D_
 B) EM CASO AFIRMATIVO, QUAL O PERCENTUAL E O NÚMERO DE VAGAS DESTINADAS AOS SERVIDORES MUNICIPAIS ATRAVÉS DE BOLSAS DE ESTUDOS CEDIDAS EM CONTRAPARTIDA PELA UNICESUMAR?_x000D_
 _x000D_
 C) COMO FOI REALIZADA A SELEÇÃO PARA OCUPAÇÃO DESSAS VAGAS?_x000D_
 	_x000D_
 D) ENCAMINHAR RELAÇÃO NOMINAL DOS SELECIONADOS.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_02_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_02_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
  A) A SERVIDORA MUNICIPAL SIMONE ELISA DIEGOLI DALBEM FOI CONTRATADA PARA ELABORAÇÃO DO PLANO DIRETOR DO MUNICÍPIO?_x000D_
 _x000D_
 B) EM CASO AFIRMATIVO, QUAL O VALOR DE CONTRATAÇÃO? ENCAMINHAR DOCUMENTAÇÃO COMPROBATÓRIA._x000D_
 _x000D_
 C) QUAL A PREVISÃO PARA APRESENTAÇÃO DO PLANO DIRETOR?</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_03_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_03_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) SERÃO INSTALADOS APARELHOS DE AR CONDICIONADO OU VENTILADORES NAS CRECHES MUNICIPAIS?_x000D_
 _x000D_
 B) OS BEBEDOUROS DE ÁGUA SERÃO TROCADOS OU REALIZADAS AS MANUTENÇÕES NECESSÁRIAS?</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/requerimento_04_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/requerimento_04_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
  A) QUAL A QUANTIDADE MÉDIA DIÁRIA EM LITROS DE COMBUSTÍVEIS UTILIZADOS PELO MUNICÍPIO? ENCAMINHAR AS PLANILHAS COMPROBATÓRIAS E OS RESPONSÁVEIS PELOS ABASTECIMENTOS, CONTENDO A DESCRIÇÃO COMPLETA DOS VEÍCULOS._x000D_
 _x000D_
 B) TODOS OS ABASTECIMENTOS ACONTECEM NA GARAGEM MUNICIPAL?_x000D_
 _x000D_
 C) A PREFEITURA VEM OBSERVANDO TODAS AS MEDIDAS NECESSÁRIAS DE SEGURANÇA NESTE POSTO DE ABASTECIMENTO LOCALIZADO NA GARAGEM MUNICIPAL?</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/requerimento_05_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/requerimento_05_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
  A) QUAL O VALOR TOTAL QUE FOI GASTO COM A COMPRA DE FOGOS DE ARTIFICIO NA FESTA DA VIRADA DO ANO?</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/requerimento_06_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/requerimento_06_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) QUAL A SITUAÇÃO DO POÇO ARTESIANO DO SARACAÍ?_x000D_
 B) ESSE POÇO VAI ATENDER AS NECESSIDADES DA COMUNIDADE?_x000D_
 C) QUAL A PREVISÃO PARA SOLUCIONAR O PROBLEMA?</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/requerimento_07_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/requerimento_07_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) QUAL O NOME DA EMPRESA CONTRATADA PARA ELABORAÇÃO DO CONCURSO PÚBLICO DA PREFEITURA MUNICIPAL REALIZADO NO ÚLTIMO DIA 12/02?_x000D_
 B) QUEM ERAM OS RESPONSÁVEIS PELO MONITORAMENTO DAS SALAS DE AULA?_x000D_
 C) A ATUAL GESTÃO TEM CONHECIMENTO DOS GRAVES PROBLEMAS E RECLAMAÇÕES QUE OCORRERAM?</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/requerimento_08_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/requerimento_08_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) HOUVE ALGUM PROBLEMA COM A SENHA DO CROSS NO DEPARTAMENTO DE SAÚDE MUNICIPAL?</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/requerimento_09_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/requerimento_09_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) QUAL FOI A DESTINAÇÃO DOS RECURSOS FINANCEIROS DEVOLVIDOS PELA CÂMARA MUNICIPAL NO MÊS DE DEZEMBRO DE 2022?</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/requerimento_10_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/requerimento_10_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) QUAL A PREVISÃO PARA QUE SEJA REFORMADA OU TROCADA A COBERTURA DO NOSSO GINÁSIO MUNICIPAL DE ESPORTES LOCALIZADO NA RUA SETE DE SETEMBRO?</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/requerimento_11_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/requerimento_11_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) QUAL O MOTIVO DA FALTA DE LIQUIDAÇÃO DO TERMO DE CONTRATO Nº 84/22, PROCESSO Nº 154/22 (PREGÃO ELETRÔNICO Nº 20/22)?_x000D_
 B) POR QUE ESTÁ APENAS EMPENHADO? _x000D_
 C) ONDE SE ENCONTRAM OS DOIS VEÍCULOS?</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_12_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_12_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) A GESTÃO MUNICIPAL OFERECE OS CURSOS OBRIGATÓRIOS AOS CONDUTORES DE VEÍCULOS DE EMERGÊNCIA DO DEPARTAMENTO DE SAÚDE?_x000D_
 B) QUAL A PREVISÃO PARA OS REPAROS NECESSÁRIOS DE MELHORIA DO ÔNIBUS QUE TRANSPORTA OS PACIENTES DA UNESP DE BOTUCATU?_x000D_
 C) QUAL O VALOR TOTAL DE RECURSOS FINANCEIROS RECEBIDOS ATRAVÉS DE EMENDAS PARLAMENTARES ATÉ O MOMENTO PELA ATUAL GESTÃO? _x000D_
 D) QUAL O MOTIVO DA FALTA DE PRESTAÇÃO DE CONTAS DOS DEPARTAMENTOS MUNICIPAIS DESDE QUE O ATUAL PREFEITO ASSUMIU?</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/requerimento_13_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/requerimento_13_2023_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE OS MOTIVOS DA INEFICIÊNCIA DO PORTAL DA TRANSPARÊNCIA NAS PUBLICAÇÕES DE EMPENHOS, CONTRATOS E ANEXOS, EM DESCUMPRIMENTO A LEI DE ACESSO À INFORMAÇÃO, BEM COMO A PREVISÃO DE URGÊNCIA PARA QUE O MESMO SEJA SOLUCIONADO.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/requerimento_14_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/requerimento_14_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) COMO FICOU A SITUAÇÃO DO CONCURSO PÚBLICO DA PREFEITURA MUNICIPAL REALIZADO NO ÚLTIMO DIA 12/02?_x000D_
 _x000D_
 B) SERÁ DEVOLVIDO O DINHEIRO PARA OS PARTICIPANTES?</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/requerimento_15_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/requerimento_15_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS A DATA PREVISTA PARA O REAL FUNCIONAMENTO DO RAIO-X NA UBS, TENDO EM VISTA O ATRASO DESSA IMPORTANTE QUESTÃO PARA A NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_16_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_16_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) A ATUAL GESTÃO CONTINUA ALUGANDO O ANTIGO PRÉDIO DA ASSISTÊNCIA SOCIAL? EM CASO NEGATIVO, QUAL O MOTIVO DO IMÓVEL AINDA NÃO TER SIDO DEVOLVIDO PARA O PROPRIETÁRIO, E QUAL A PREVISÃO DE ENTREGA?_x000D_
 _x000D_
 B) QUAL O VALOR PAGO MENSALMENTE PELO ANTIGO IMÓVEL? ENVIAR CÓPIA DO CONTRATO.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_17_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_17_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O NÃO CUMPRIMENTO DAS LEIS MUNICIPAIS Nº 2.298/22, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAR EM LOCAL VISÍVEL E DE FÁCIL ACESSO AO PÚBLICO, A JORNADA DE TRABALHO DE TODOS OS SERVIDORES PÚBLICOS E/OU CONTRATADOS TEMPORÁRIOS E/OU TERCEIRIZADOS DE CADA SETOR E/OU DEPARTAMENTO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS E Nº 2.303/22, QUE DISPÕE SOBRE A DIVULGAÇÃO DA LISTAGEM DE TODOS OS MEDICAMENTOS DISPONÍVEIS E EM FALTA NA REDE MUNICIPAL DE SAÚDE DO MUNICÍPIO DE BOFETE/SP.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_18_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_18_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER À CPFL QUE PROCEDA A EXTENSÃO DA REDE DE ENERGIA ELÉTRICA DA RUA GAL JOSÉ DE SOUZA CARVALHO, Nº 3421, BAIRRO ESPRAIADINHO, BOFETE/SP, CONFORME PROTOCOLO Nº 1217118135, DE 16/03/23.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_19_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_19_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS QUEM SÃO OS INTEGRANTES DO CONSELHO MUNICIPAL DO FUNDEB.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_20_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_20_2023_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE AS ESCOLAS MUNICIPAIS BENEDITO DE OLIVEIRA E SILVA, MARLENE DE LOURDES CASINI BERTONCINI E JOSÉ ANTÔNIO DE OLIVEIRA NOGUEIRA, CONFORME SEGUE:_x000D_
 _x000D_
 A) QUAL A QUANTIDADE MÁXIMA DE ALUNOS EM CADA ESCOLA?_x000D_
 B) QUAL A QUANTIDADE DE ALUNOS MATRICULADOS ATUALMENTE?_x000D_
 C) QUAL A QUANTIDADES DE CRIANÇAS NA FILA DE ESPERA?_x000D_
 D) QUAL A QUANTIDADE NECESSÁRIA DE ADIS PARA ATENDER A CAPACIDADE MÁXIMA DE ALUNOS?_x000D_
 E) QUAL A QUANTIDADE DE ADIS EM ATIVIDADE ATUALMENTE?</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_21_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_21_2023_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER À DIRETORIA MUNICIPAL DE SAÚDE QUE ENCAMINHE A ESTA CASA DE LEIS INFORMAÇÕES TÉCNICAS SOBRE OS PROTOCOLOS PARA ENCAMINHAMENTO DE CRIANÇAS AO SETOR PSIQUIÁTRICO DA UNESP.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_22_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_22_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) O MUNICÍPIO ADQUIRIU UM GERADOR DESTINADO PARA O REGULAR FUNCIONAMENTO DO RAIO-X? SE SIM, FOI COMPATÍVEL COM A NECESSIDADE? _x000D_
 B) EM CASO AFIRMATIVO, QUAL O VALOR PAGO PELO EQUIPAMENTO?_x000D_
 C) QUAL O DEPARTAMENTO RESPONSÁVEL PELA INDICAÇÃO DO MESMO?_x000D_
 D) ENCAMINHAR A DOCUMENTAÇÃO COMPROBATÓRIA DE TODO PROCESSO.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_23_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_23_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) AS MANUTENÇÕES REALIZADAS RECENTEMENTE NA ESTRADA JOÃO SABINO RIPOLI (BFT-249) FORAM REALIZADAS ATRAVÉS DA PREFEITURA MUNICIPAL OU PELA EMPRESA RESPONSÁVEL PELAS OBRAS? _x000D_
 B) QUAL A DATA DE TÉRMINO DAS OBRAS DA REFERIDA ESTRADA POR PARTE DA EMPRESA RESPONSÁVEL? QUAL O PRAZO DE GARANTIA DOS SERVIÇOS REALIZADOS?_x000D_
 C) QUAIS FORAM OS SERVIÇOS REALIZADOS POR PARTE PREFEITURA MUNICIPAL NESTE LOCAL?_x000D_
 D) FOI EXPEDIDO ALGUM LAUDO TÉCNICO PELO DEPARTAMENTO RESPONSÁVEL DO MUNICÍPIO? _x000D_
 E) ENCAMINHAR A DOCUMENTAÇÃO COMPROBATÓRIA DE TODO PROCESSO.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/requerimento_24_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/requerimento_24_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) QUAIS OS IMÓVEIS LOCADOS PELA ATUAL GESTÃO PARA ARMAZENAMENTO DOS MATERIAIS RECICLÁVEIS DO MUNICÍPIO? _x000D_
 B) O SERVIÇO DE COLETA E ARMAZENAMENTO DESSES MATERIAIS ESTÃO SENDO REALIZADOS PELA PREFEITURA MUNICIPAL?_x000D_
 C) ENCAMINHAR CÓPIA DOS CONTRATOS COMPROBATÓRIOS.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_25_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_25_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) QUAL SERÁ A DESTINAÇÃO DO CASTRAMÓVEL LIBERADO PARA O MUNICÍPIO DE BOFETE NO ANO DE 2021? _x000D_
 B) A ATUAL GESTÃO TEM ALGUMA PREVISÃO PARA O FUNCIONAMENTO DE UM CANIL PÚBLICO MUNICIPAL?</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/requerimento_26_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/requerimento_26_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
  A) POR QUE INICIALMENTE FOI ABERTA UMA LICITAÇÃO NA MODALIDADE PREGÃO ELETRÔNICO, MAIS ESPECIFICAMENTE O “PREGÃO ELETRÔNICO” Nº 36/2022, E POSTERIORMENTE PROCEDEU ATRAVÉS DE DISPENSA DE LICITAÇÃO CONVOCANDO A SEGUNDA COLOCADA DO PREGÃO?_x000D_
  B) POR QUE O VALOR FECHADO COM A PRIMEIRA COLOCADA DO PREGÃO FOI EMPENHADO E DEPOIS EMPENHADO NOVAMENTE COM A EMPRESA CONTRATADA ATRAVÉS DE DISPENSA DE LICITAÇÃO?_x000D_
 C) ENCAMINHAR CÓPIA DO INSTRUMENTO CONVOCATÓRIO DA DISPENSA DE LICITAÇÃO, NOTA FISCAL E PAGAMENTO DO GERADOR;_x000D_
 D) ENCAMINHAR O ACESSO AOS CONTATOS DAS EMPRESAS EMPENHADAS NO PREGÃO ELETRÔNICO E NA DISPENSA DE LICITAÇÃO;_x000D_
 E) INFORMAR OS MOTIVOS QUE ENSEJARAM NO DECLÍNIO DA PRIMEIRA EMPRESA COLOCADA NO REFERIDO PREGÃO ELETRÔNICO;_x000D_
 F) ENCAMINHAR O EMPENHO DA EMPRESA GANHADORA DO PREGÃO ELETRÔNICO EM APREÇO (MULTIDIESEL INDUSTRIA, COMÉRCIO, REPRESENTAÇÕES...), ASSIM COMO DA DISPENSA DE LICITAÇÃO (SILMAQUINAS E EQUIPAMENTOS LTDA).</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_27_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_27_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER A DIRETORIA MUNICIPAL DE SAÚDE QUE INFORME ESTA CASA DE LEIS O MOTIVO PELO QUAL O MUNICÍPIO DE BOFETE NÃO CONTA COM UM MÉDICO DA FAMÍLIA PARA ATENDER AS NECESSIDADES DA NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_28_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_28_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS O VALOR GASTO COM AQUISIÇÃO DE MEDICAMENTOS NO MUNICÍPIO DE BOFETE DE JANEIRO ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_29_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_29_2023_israel.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DO PROJETO DAS FOSSAS NEGRAS NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_30_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_30_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA EGRÉGIA CASA DE LEIS SOBRE A REGULARIZAÇÃO FUNDIÁRIA DE NÚCLEOS HABITACIONAIS DO PROGRAMA "CIDADE LEGAL", MAIS PRECISAMENTE DA VILA NOVA E DA VILA DA REPRESA QUE FORAM DESENVOLVIDOS PELA SECRETARIA DA HABITAÇÃO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_31_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_31_2023_luis.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
 A) QUAL A DATA DE ENTREGA DAS 43 CASAS POPULARES DO PROGRAMA MINHA CASA MINHA VIDA? _x000D_
 B) A ATUAL GESTÃO TEM ALGUMA PREVISÃO NO SEU PLANEJAMENTO VISANDO A CONSTRUÇÃO DE NOVAS CASAS POPULARES PARA ATENDER A DEMANDA NECESSÁRIA DO MUNICÍPIO DE BOFETE?_x000D_
 C) QUAL A PREVISÃO PARA TÉRMINO DA OBRA DA ALÇA DE LIGAÇÃO?</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_32_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_32_2023_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, DE FORMA ATUALIZADA, SOBRE TODAS AS INFORMAÇÕES REFERENTES AOS CONTRATOS DAS OBRAS DAS GALERIAS DAS RUAS ANTÔNIO CASSEMIRO DE OLIVEIRA, JOÃO MARTINELLI, BARÃO DO RIO BRANCO E NOVE DE JULHO, BEM COMO DA OBRA DE PAVIMENTAÇÃO DOS TRECHOS DA BFT 040, CONFORME SEGUE:_x000D_
 _x000D_
  	A) TODAS AS OBRAS FORAM ENTREGUES CUMPRINDO AS EXIGÊNCIAS DESCRITAS NO CONTRATO?_x000D_
  	B) ESSAS OBRAS FORAM PAGAS INTEGRALMENTE OU AINDA EXISTEM PENDÊNCIAS?_x000D_
 	C) OS PROBLEMAS AINDA EXISTENTES NESSAS OBRAS COMO: BURACOS, RACHADURAS E DESNIVELAMENTO DE ASFALTO, COMPETEM A PREFEITURA OU AS EMPRESAS CONTRATAS?_x000D_
  	D) NO CASO DAS GALERIAS ANTIGAS QUE PASSAM POR DE BAIXO DAS RESIDÊNCIAS, TODAS ELAS FORAM ISOLADAS OU AINDA EXISTEM PONTOS EM FUNCIONAMENTO?_x000D_
 	E) ALGUMAS DESSAS OBRAS ESTÃO SENDO ALVO DE INVESTIGAÇÃO DO MINISTÉRIO PÚBLICO?_x000D_
 _x000D_
 		ENVIAR CÓPIAS DOS PROJETOS DAS OBRAS FORMALIZADOS PELA EQUIPE TÉCNICA DA PREFEITURA PARA ABERTURA DAS LICITAÇÕES.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_33_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_33_2023_israel.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DO PROJETO DA CASA DO IDOSO.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/requerimnento_34_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/requerimnento_34_2023_israel.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DO CONCURSO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/requerimento_35_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/requerimento_35_2023_israel.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DO PROJETO DAS GALERIAS DE ÁGUAS PLUVIAIS DO CONDOMÍNIO PORTAL DAS COLINAS.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/requerimento_36_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/requerimento_36_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE, EM CARÁTER DE URGÊNCIA, MELHORE AS RESPOSTAS DOS REQUERIMENTOS E INDICAÇÕES DOS NOBRES VEREADORES DESTA CASA QUE SÃO ENCAMINHADOS AO EXECUTIVO MUNICIPAL, BEM COMO SEJAM CUMPRIDOS E RESPEITADOS OS PRAZOS REGIMENTAIS.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/requerimento_37_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/requerimento_37_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME E ENCAMINHE A ESTA CASA DE LEIS CONFORME SEGUE: _x000D_
 _x000D_
 A) FOI EXPEDIDO ALGUM LAUDO TÉCNICO PELO DEPARTAMENTO RESPONSÁVEL DO MUNICÍPIO REFERENTE ÀS OBRAS DA ESTRADA BFT 249? SE SIM, QUE SEJA ENCAMINHADA CÓPIA DO PRESENTE DOCUMENTO.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/requerimento_38_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/requerimento_38_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
 _x000D_
 A) TEVE ALGUM RECURSO FINANCEIRO DESTINADO AO DEPARTAMENTO DE EDUCAÇÃO QUE ACABOU SENDO PERDIDO NO PRIMEIRO SEMESTRE DESTE ANO?_x000D_
 B) HOUVE ALGUM ACIDENTE ENVOLVENDO O VEÍCULO DA EDUCAÇÃO COM A PLACA BZR8J53? SE SIM, ENCAMINHAR CÓPIA DA PORTARIA QUE AUTORIZA O SERVIDOR(A) A DIRIGIR O REFERIDO VEÍCULO._x000D_
 C) NO DIA 28/07/23 TEVE ALGUMA AUTORIZAÇÃO POR PARTE DO EXECUTIVO MUNICIPAL COM RELAÇÃO À PERMISSÃO DE SERVIDOR PÚBLICO MUNICIPAL TRABALHAR DURANTE O EXPEDIENTE COM A PRESENÇA DE SEU FILHO(A)?_x000D_
 D) TENDO EM VISTA O QUANTO ESTABELECIDO NA PORTARIA Nº 4.076/2023, HÁ COMPATIBILIDADE DE HORÁRIOS NA JORNADA DE TRABALHO DESEMPENHADA PELO REFERIDO SERVIDOR?</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/requerimento_39_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/requerimento_39_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE: _x000D_
 _x000D_
 A) O VEÍCULO VOLKSWAGEM, MODELO VOYAGE, ANO/MODELO 2011, PLACA DKY 6729, RENAVAM N° 380140420, CHASSI N° 9BWDA05UXCT120892, ESTÁ VINCULADO A QUAL DEPARTAMENTO DO EXECUTIVO MUNICIPAL?_x000D_
 B) VOSSA EXCELÊNCIA TINHA CONHECIMENTO OU AUTORIZOU A VICE-PREFEITA PARA UTILIZAÇÃO DO REFERIDO VEÍCULO?</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_40_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_40_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA EGRÉGIA CASA DE LEIS SOBRE O CUMPRIMENTO DA LEI COMPLEMENTAR Nº 138/2023 (REF. AO PROJETO DE LEI COMPLEMENTAR Nº 03/2023, APROVADO NESTA CASA LEIS), PRINCIPALMENTE NO QUE DIZ RESPEITO AO QUANTO PREVISTO EM SEUS ARTIGOS 1º E 2º.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/requerimento_41_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/requerimento_41_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA EGRÉGIA CASA DE LEIS CONFORME SEGUE:_x000D_
 _x000D_
 A) O FURTO RECENTE DOS OITO (8) PNEUS DA OFICINA MUNICIPAL TEVE ALGUMA SOLUÇÃO NOS ÚLTIMOS DIAS?_x000D_
 B) O REFERIDO FURTO ACONTECEU NO DIA 23/05/2023, QUAL A JUSTIFICATIVA PARA ABERTURA DO BOLETIM DE OCORRÊNCIA SOMENTE NO DIA 06/06/2023? 	 _x000D_
 C) COMO É FEITO O CONTROLE E QUEM SÃO OS RESPONSÁVEIS PELAS IMAGENS DAS CÂMERAS DE SEGURANÇA NO LOCAL?</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/requerimento_42_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/requerimento_42_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA EGRÉGIA CASA DE LEIS CONFORME SEGUE:_x000D_
 _x000D_
 A) O SERVIDOR MUNICIPAL ANTÔNIO CUNHA DA SILVA PREENCHE OS REQUISITOS TÉCNICOS DE HABILITAÇÃO PARA EXERCER A FUNÇÃO DE MOTORISTA DE AMBULÂNCIA?_x000D_
 B) SEGUNDO INFORMAÇÕES, É O QUINTO ACIDENTE QUE O REFERIDO SERVIDOR MUNICIPAL ESTÁ ENVOLVIDO, O CHEFE DO EXECUTIVO MUNICIPAL TEM CONHECIMENTO DA GRAVIDADE E DO RISCO QUE OS NOSSOS PACIENTES ESTÃO SENDO SUBMETIDOS?_x000D_
 C) QUAL A PROVIDÊNCIA TOMADA PELA GESTÃO PARA SOLUCIONAR ESTE PROBLEMA?</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/requerimento_43_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/requerimento_43_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA EGRÉGIA CASA DE LEIS CONFORME SEGUE:_x000D_
 _x000D_
 A) O MUNICÍPIO DE BOFETE RECEBEU RECURSOS FINANCEIROS NO VALOR DE RS 333.419,64 PARA COMPLEMENTO DO PISO SALARIAL DE NOSSOS ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM?</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/requerimento_44_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/requerimento_44_2023_israel.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DAS OBRAS DE TUBULAÇÕES DA RUA VICENTE FERREIRA.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_45_2023_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_45_2023_luis.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DO PROJETO DE REVITALIZAÇÃO DA NOSSA REPRESA MUNICIPAL.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/requerimento_46_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/requerimento_46_2023_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO  PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO CONSÓRCIO SP-147, PARA QUE DISPONIBILIZE CAMINHÕES PIPAS VISANDO A LIMPEZA DAS RUAS 9 DE JULHO, BARÃO DO RIO BRANCO, HUMBERTO CASSETARI E EUCLIDES FRANCO.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_47_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_47_2023_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO À CPFL, PARA QUE SEJAM NOTIFICADAS AS EMPRESAS DE TELEFONIA E AS PROVEDORAS DE INTERNET QUE UTILIZAM OS POSTES DE ILUMINAÇÃO PÚBLICA DE NOSSA CIDADE, A FIM DE PROCEDER A ORGANIZAÇÃO E AS ADEQUAÇÕES NECESSÁRIAS DE SUAS FIAÇÕES DE ACORDO COM O PADRÃO REGULAMENTADO.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/requerimento_48_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/requerimento_48_2023_israel.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
 A) QUAL O PLANEJAMENTO DA GESTÃO PARA A COLETA SELETIVA DE LIXO NO NOSSO MUNICÍPIO, PRINCIPALMENTE NOS BAIRROS E LOTEAMENTOS?_x000D_
 B) QUAL A PREVISÃO PARA MANUTENÇÃO DAS LIXEIRAS DE FERRO QUE ESTÃO DANIFICADAS?_x000D_
 C) QUAIS AS PROVIDÊNCIAS TOMADAS PELA GESTÃO SOBRE O DESCARTE IRREGULAR DE LIXO QUE VEM ACONTECENDO NO MUNICÍPIO, PRINCIPALMENTE NA ESTRADA VICINAL EMÍLIO PERES, MAIS CONHECIDAS COMO LIXEIRAS DO TRONCO?</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/requerimento_49_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/requerimento_49_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS QUAL É O DEPARTAMENTO DA ATUAL GESTÃO RESPONSÁVEL PELO CONTROLE DAS IMAGENS DE TODAS AS CÂMERAS DE SEGURANÇA INSTALADAS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/requerimento_50_jandli_-_prefeito_-_solicitacao_de_documentos_e_informacoes.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/requerimento_50_jandli_-_prefeito_-_solicitacao_de_documentos_e_informacoes.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DE TODAS AS NOTAS FISCAIS QUE COMPROVEM AS AQUISIÇÕES DE MATERIAIS HOSPITALARES E MEDICAMENTOS DURANTE TODO O PERÍODO DA ATUAL GESTÃO.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_51_jandli_-_prefeito_-_solicitacao_de_informacoes.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_51_jandli_-_prefeito_-_solicitacao_de_informacoes.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
 A) FORAM REALIZADAS AS REVISÕES NECESSÁRIAS NOS VEÍCULOS DA SAÚDE E DA EDUCAÇÃO?</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_52_joao_-_prefeito_-_informacoes_brigada_de_incencio.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_52_joao_-_prefeito_-_informacoes_brigada_de_incencio.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE COMO É REALIZADO O PAGAMENTO DOS SERVIDORES RESPONSÁVEIS PELA BRIGADA DE INCÊNDIO NOS PLANTÕES AOS SÁBADOS, DOMINGOS E FERIADOS.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/requerimento_53_renato_-_prefeito_-_informacoes.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/requerimento_53_renato_-_prefeito_-_informacoes.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS A RELAÇÃO COMPLETA DOS SERVIDORES MUNICIPAIS APURADA PELA ATUAL GESTÃO COMO DESVIO DE FUNÇÃO, BEM COMO O LOCAL E/OU DEPARTAMENTO QUE CADA SERVIDOR FOI REMANEJADO.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/requerimento_54_renato_-_prefeito_-_informacoes_raio-x.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/requerimento_54_renato_-_prefeito_-_informacoes_raio-x.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, COM URGÊNCIA, QUAL É A PREVISÃO DE ENTREGA DOS PROJETOS EXECUTIVOS DE ENGENHARIA ELÉTRICA DA SALA DE RAIO-X DA NOSSA UBS.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/requerimento_55_renato_-_prefeito_-_informacoes_ref._veiculos_do_municipio.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/requerimento_55_renato_-_prefeito_-_informacoes_ref._veiculos_do_municipio.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SE TODOS OS VEÍCULOS PERTENCENTES ÀS DIRETORIAS E DEPARTAMENTOS DO MUNICÍPIO ESTÃO SENDO UTILIZADOS DENTRO DOS RESPECTIVOS SETORES.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/requerimento_56_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/requerimento_56_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
 A) FOI REALIZADA AQUISIÇÕES DE MANGUEIRAS E CANOS DE PVC PARA A REALIZAÇÃO DE REDE DE DISTRIBUIÇÃO HIDRÁULICA DO BAIRRO SARACAÍ?_x000D_
 B) SE SIM, ESSA COMPRA FOI POR DISPENSA DE LICITAÇÃO? ENCAMINHAR DOCUMENTAÇÃO COMPROBATÓRIA.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/requerimento_57_2023_dalton_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/requerimento_57_2023_dalton_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DE TODAS AS PLANILHAS REFERENTES AOS HORÁRIOS E PLANTÕES DA ENFERMAGEM (RPA) DOS ÚLTIMOS TRÊS MESES, BEM COMO OS ESCLARECIMENTOS NECESSÁRIOS SOBRE POSSÍVEIS FRAUDES NO LIVRO PONTO, INFORMANDO AS PROVIDÊNCIAS ADMINISTRATIVAS TOMADAS PELA GESTÃO, EM CASO DE COMPROVAÇÃO.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/requerimento_58_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/requerimento_58_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS A COMPOSIÇÃO COMPLETA DE TODAS AS COMISSÕES E CONSELHOS MUNICIPAIS ATIVOS E NECESSÁRIOS PARA OS DIVERSOS SETORES DA ATUAL GESTÃO, INFORMANDO INDIVIDUALMENTE OS NOMES E FUNÇÕES, BEM COMO OS DEVERES E OBRIGAÇÕES DE CADA UM.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_59_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_59_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O HORÁRIO DE FUNCIONAMENTO ESTABELECIDO NO PROJETO “EJA” EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/requerimento_60_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/requerimento_60_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O NÚMERO DE ALUNOS QUE ESTÃO SENDO ATENDIDOS EM MÉDIA, POR SALA DE AULA, NAS CRECHES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/requerimento_61_2023_dalton_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/requerimento_61_2023_dalton_joao.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SE O PAGAMENTO DO ADICIONAL DE INSALUBRIDADE AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) ESTÁ DE ACORDO COM A LEI Nº 13.342, DE 3 DE OUTUBRO DE 2016.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_62_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_62_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
 _x000D_
  A) QUAL O NOME DA EMPRESA CONTRATADA PARA ELABORAÇÃO DO ÚLTIMO CONCURSO PÚBLICO?</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/requerimento_63_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/requerimento_63_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SE A ATUAL GESTÃO ESTÁ PAGANDO CORRETAMENTE OS SERVIDORES MUNICIPAIS QUE TEM DIREITO AO ADICIONAL DE INSALUBRIDADE.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/requerimento_64_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/requerimento_64_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME A ESTA CASA DE LEIS A RELAÇÃO COMPLETA DOS PROCESSOS ADMINISTRATIVOS DISCIPLINARES EM ANDAMENTO, CONCLUÍDOS E ARQUIVADOS NA ATUAL GESTÃO.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_65_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_65_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR DE AGRICULTURA QUE INFORME ESTA CASA DE LEIS SOBRE A METODOLOGIA UTILIZADA NOS AGENDAMENTOS DOS MAQUINÁRIOS DESTINADOS PARA USO DOS PRODUTORES RURAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/requerimento_66_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/requerimento_66_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS A RELAÇÃO COMPLETA DOS 43 BENEFICIÁRIOS DAS CASAS POPULARES DO PROGRAMA MINHA CASA MINHA VIDA, ENTREGUES RECENTEMENTE PELA ATUAL GESTÃO.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/requerimento_67_2023_dalton_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/requerimento_67_2023_dalton_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DA PARCERIA ENTRE A EMPRESA DOS CORREIOS E A PREFEITURA REFERENTE À INSTALAÇÃO DE UMA AGC NO BAIRRO ALPES DA CASTELO, SOLICITADO ANTERIORMENTE PELO VEREADOR JOÃO ALIBERTI (PROCESSO Nº 53187.049476/2021-15).</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>Carlinhos do Carmo, João Aliberti, Renato Ferreira, Tula</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_68_2023_eugenio_jandli_joao_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_68_2023_eugenio_jandli_joao_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
 A) QUAL O GASTO MÉDIO MENSAL DA DIRETORIA DE CULTURA DESDE 1/1/2023 ATÉ A PRESENTE DATA?</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/requerimento_69_2023_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/requerimento_69_2023_israel.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE A PREVISÃO PARA INÍCIO DAS OBRAS DA PONTE DO BAIRRO DO ÓLEO (DOS CALDARDOS).</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/requerimento_70_2023_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/requerimento_70_2023_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 A) QUAL É O PISO SALARIAL UTILIZADO PELO DEPARTAMENTO PESSOAL PARA DEFINIR OS PAGAMENTOS DOS SALÁRIOS E VENCIMENTOS DOS PROFESSORES MUNICIPAIS?_x000D_
  B) É UTILIZADO O MESMO CRITÉRIO PARA TODOS OS PROFESSORES?</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2339/requerimento_71_2023_carlinhos_jandli_renato_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2339/requerimento_71_2023_carlinhos_jandli_renato_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
 A) QUAL O GASTO MÉDIO MENSAL DA DIRETORIA DE TURISMO DESDE 1/1/2023 ATÉ A PRESENTE DATA?</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/requerimento_72_2023_carlinhos_renato_jandli_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/requerimento_72_2023_carlinhos_renato_jandli_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
 A) DE ACORDO COM O PROJETO DE LEI Nº 23/2023, QUAIS SERÃO OS EQUIPAMENTOS E MATERIAIS PERMANENTES A SEREM ADQUIRIDOS POR MEIO DESTA OPERAÇÃO DE CRÉDITO? _x000D_
 B) ESSA OPERAÇÃO DE CRÉDITO JUNTO AO BANCO DO BRASIL OCORRERÁ COM OU SEM GARANTIA? EM CASO AFIRMATIVO, RELACIONAR SEQUENCIALMENTE E DE FORMA ESPECIFICADA. _x000D_
 C) A PRESENTE OPERAÇÃO DE CRÉDITO JÁ ERA UMA AÇÃO PLANEJADA DA GESTÃO? _x000D_
 D) QUAL O CRITÉRIO PARA ESCOLHA DO BANCO DO BRASIL S.A.?</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2341/requerimento_73_2023_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2341/requerimento_73_2023_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DO PROJETO DE PLANO DE CARREIRA DOS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2342/requerimento_74_2023_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2342/requerimento_74_2023_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS QUANTAS CASAS FORAM REGULARIZADAS, QUANTAS ESCRITURAS FORAM ENTREGUES E QUANTAS AINDA FALTAM DAS 43 UNIDADES HABITACIONAIS DESTINADAS ÀS FAMÍLIAS DE BAIXA RENDA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2369/requerimento_75_eugenio_-_prefeito_-_informacoes_departamento_de_licitacoes.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2369/requerimento_75_eugenio_-_prefeito_-_informacoes_departamento_de_licitacoes.doc</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE LICITAÇÕES DA PREFEITURA MUNICIPAL DE BOFETE, CONFORME SEGUE:_x000D_
 _x000D_
 1.	COM BASE NO ART. 63 DA LEI 8.666/93, QUE DITA: “É PERMITIDO A QUALQUER LICITANTE O CONHECIMENTO DOS TERMOS DO CONTRATO E DO RESPECTIVO PROCESSO LICITATÓRIO E, A QUALQUER INTERESSADO, PEDIDO DE VISTAS NA ÍNTEGRA DO PROCESSO E A OBTENÇÃO DE CÓPIA AUTENTICADA, MEDIANTE O PAGAMENTO DOS EMOLUMENTOS DEVIDOS E TAMBÉM NO ART. 11 DO DECRETO 7.724/12 QUE REGULAMENTA A LEI 12.527/11, QUE DISPÕE SOBRE O ACESSO DE INFORMAÇÕES PREVISTO NO INCISO XXXIII DO CAPUT DO ART. 5º, NO INCISO II DO § 3º DO ART. 37 E NO § 2º DO ART. 216 DA CONSTITUIÇÃO FEDERAL, QUE REGRA: _x000D_
 _x000D_
 “ART. 11.  QUALQUER PESSOA, NATURAL OU JURÍDICA, PODERÁ FORMULAR PEDIDO DE ACESSO À INFORMAÇÃO.” É QUE VEM O SOLICITANTE REQUERER CÓPIA NA ÍNTEGRA DO PROCESSO LICITATÓRIO PROCESSO N° 520/2021_x000D_
 DISPENSA DE LICITAÇÃO N° 473/2021_x000D_
 COM O OBJETO : ELABORAÇÃO DE  PLANO DIRETOR PARTICIPATIVO TENDO A EMPRESA CONTRATADA : LEANDRO DIONÍSIO DE BARROS ENGENHARIA E CONSTRUÇÃO, SOB O CONTRATO ASSINADO SOB N° 75/2021, MEDIANTE O QUE SE SEGUE:_x000D_
 _x000D_
 	A) O REQUERENTE SOLICITA A INFORMAÇÃO POR ENDEREÇO ELETRÔNICO FORNECIDO AO FINAL, COM BASE NO INCISO I DO § 1º DO ART. 15 DO DECRETO 7.724/12._x000D_
 _x000D_
 	B) CASO NÃO SEJA POSSÍVEL, DE MANEIRA NENHUMA, O ENVIO POR ENDEREÇO ELETRÔNICO, QUE SEJA FEITO ENTÃO POR ENTREGA PESSOAL, SEM ÔNUS, POIS AO CONTRÁRIO DO QUE DIZ O ART. 63 DA LEI 8.666/93, O REQUERENTE NÃO REQUER CÓPIA AUTENTICADA, O QUE NECESSITARIA DE PAGAMENTO DE EMOLUMENTOS._x000D_
 _x000D_
 	C) OU, ACESSO CONFORME O § 2º DO ART. 15 DO MESMO DECRETO 7.724/12: “§ 2º NAS HIPÓTESES EM QUE O PEDIDO DE ACESSO DEMANDAR MANUSEIO DE GRANDE VOLUME DE DOCUMENTOS, OU A MOVIMENTAÇÃO DO DOCUMENTO PUDER COMPROMETER SUA REGULAR TRAMITAÇÃO, SERÁ ADOTADA A MEDIDA PREVISTA NO INCISO II DO § 1O.”_x000D_
 _x000D_
 	D) QUE SE CUMPRA O PRAZO DO ART. 15 § 1º DO DECRETO 7.724/12, OU, QUE SEJA CUMPRIDO O DISPOSTO NOS INCISOS DO § 1º DO ART. 15:_x000D_
 _x000D_
 “ART. 15.  RECEBIDO O PEDIDO E ESTANDO A INFORMAÇÃO DISPONÍVEL, O ACESSO SERÁ IMEDIATO._x000D_
 	_x000D_
 § 1º CASO NÃO SEJA POSSÍVEL O ACESSO IMEDIATO, O ÓRGÃO OU ENTIDADE DEVERÁ, NO PRAZO DE ATÉ VINTE DIAS:_x000D_
 _x000D_
 I - ENVIAR A INFORMAÇÃO AO ENDEREÇO FÍSICO OU ELETRÔNICO INFORMADO;_x000D_
 _x000D_
 II - COMUNICAR DATA, LOCAL E MODO PARA REALIZAR CONSULTA À INFORMAÇÃO, EFETUAR REPRODUÇÃO OU OBTER CERTIDÃO RELATIVA À INFORMAÇÃO;_x000D_
@@ -4902,83 +4902,83 @@
 _x000D_
 	D) QUE SE CUMPRA O PRAZO DO ART. 15 § 1º DO DECRETO 7.724/12, OU, QUE SEJA CUMPRIDO O DISPOSTO NOS INCISOS DO § 1º DO ART. 15:_x000D_
 _x000D_
 “ART. 15.  RECEBIDO O PEDIDO E ESTANDO A INFORMAÇÃO DISPONÍVEL, O ACESSO SERÁ IMEDIATO._x000D_
 	_x000D_
 § 1º CASO NÃO SEJA POSSÍVEL O ACESSO IMEDIATO, O ÓRGÃO OU ENTIDADE DEVERÁ, NO PRAZO DE ATÉ VINTE DIAS:_x000D_
 _x000D_
 I - ENVIAR A INFORMAÇÃO AO ENDEREÇO FÍSICO OU ELETRÔNICO INFORMADO;_x000D_
 _x000D_
 II - COMUNICAR DATA, LOCAL E MODO PARA REALIZAR CONSULTA À INFORMAÇÃO, EFETUAR REPRODUÇÃO OU OBTER CERTIDÃO RELATIVA À INFORMAÇÃO;_x000D_
 _x000D_
 III - COMUNICAR QUE NÃO POSSUI A INFORMAÇÃO OU QUE NÃO TEM CONHECIMENTO DE SUA EXISTÊNCIA;_x000D_
 _x000D_
 IV - INDICAR, CASO TENHA CONHECIMENTO, O ÓRGÃO OU ENTIDADE RESPONSÁVEL PELA INFORMAÇÃO OU QUE A DETENHA; OU_x000D_
 _x000D_
 V - INDICAR AS RAZÕES DA NEGATIVA, TOTAL OU PARCIAL, DO ACESSO.”_x000D_
 _x000D_
 	2. RECUSA-SE APRESENTAR JUSTIFICATIVA DE PEDIDO DE ACESSO, COM BASE NO ART. 14 DO DECRETO 7.724/12:_x000D_
 _x000D_
 “ART. 14.  SÃO VEDADAS EXIGÊNCIAS RELATIVAS AOS MOTIVOS DO PEDIDO DE ACESSO À INFORMAÇÃO.”</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2370/requerimento_76_joao_-_prefeito_-_informacoes.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2370/requerimento_76_joao_-_prefeito_-_informacoes.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
 _x000D_
 	A) A ATUAL GESTÃO CONTINUA ALUGANDO O ANTIGO PRÉDIO DA ASSISTÊNCIA SOCIAL? EM CASO NEGATIVO, QUAL O MOTIVO DO IMÓVEL AINDA NÃO TER SIDO DEVOLVIDO PARA O PROPRIETÁRIO, E QUAL A PREVISÃO DE ENTREGA?_x000D_
 	B) QUAL O VALOR PAGO MENSALMENTE PELO ANTIGO IMÓVEL?_x000D_
 	C) QUAL O MOTIVO DA NÃO UTILIZAÇÃO E CONTINUIDADE DO PAGAMENTO?	_x000D_
 	D) ENCAMINHAR CÓPIA DO CONTRATO DE LOCAÇÃO.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2371/requerimento_77_joao_-_prefeito_-_educacao.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2371/requerimento_77_joao_-_prefeito_-_educacao.doc</t>
   </si>
   <si>
     <t>REQUER AO RESPONSÁVEL PELO DEPARTAMENTO DE EDUCAÇÃO QUE PROCEDA UMA AVERIGUAÇÃO SOBRE A DENÚNCIA DE QUE TEMOS UM MOTORISTA DA EDUCAÇÃO TRANSPORTANDO MATERIAIS DE CONSTRUÇÃO E ESTERCO DENTRO DO VEÍCULO QUE TRANSPORTA OS ALUNOS DA BARONESA.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2372/requerimento_78_renato_-_prefeito_-_informacoes.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2372/requerimento_78_renato_-_prefeito_-_informacoes.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS TODAS AS COMPRAS REALIZADAS ATRAVÉS DE DISPENSA DE LICITAÇÃO NO EXERCÍCIO DE 2023, DETALHANDO TODAS AS INFORMAÇÕES DE VALORES E SUAS ESPECIFICAÇÕES.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2394/requerimento_79_2023_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2394/requerimento_79_2023_eugenio.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, OUVIDO O DOUTO PLENÁRIO, REQUEIRO AO SENHOR PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DOS COMPROVANTES DE PAGAMENTOS DA VICE-PREFEITA MUNICIPAL REFERENTES AO RESSARCIMENTO DOS PREJUÍZOS CAUSADOS AOS COFRES PÚBLICOS NO ACIDENTE OCASIONADO PELA MESMA COM O VEÍCULO OFICIAL DO MUNICÍPIO RECENTEMENTE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5285,67 +5285,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/pelom_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_01_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_02_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_03_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_04_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_05_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/indicacao_06_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_07_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_08_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_09_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_10_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/indicacao_11_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/indicacao_12_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/indicacao_13_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_14_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_15_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_16_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_17_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_18_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_19_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_20_2023_dalton_henrique_israel_joao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_21_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_22_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_23_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/indicacao_24_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_25_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_26_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_27_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_28_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_29_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_30_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/indicacao_31_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/indicacao_32_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/indicacao_33_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_34_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/indicacao_35_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/indicacao_36_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/indicacao_37_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_38_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_39_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_40_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_41_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_42_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_43_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_44_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_45_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_46_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_47_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_48_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_49_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_50_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_51_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_52_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_53_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_54_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_55_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_56_2023_glaucia_israel.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_57_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_58_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_59_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_60_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_61_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_62_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_63_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_64_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_65_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_66_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/indicacao_67_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_68_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_69_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_70_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_71_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/indicacao_72_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/indicacao_73_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/indicacao_74_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_75_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_76_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_77_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/indicacao_78_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/indicacao_79_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/indicacao_80_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/indicacao_81_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/indicacao_82_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/indicacao_83_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_84_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_85_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_86_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_87_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_88_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_89_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_90_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_91_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_92_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_93_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_94_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_95_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_96_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_97_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_98_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_99_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_100_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_101_2023_glaucia_israel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_102_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao_103_2023__luis.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao_104_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_105_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_106_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/indicacao_107_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao_108_dalton_-_prefeito_-_diretoria_de_esportes_e_lazer.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao_109_dalton_-_prefeito_-_conselho_municipal_da_familia.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao_110_dalton_-_prefeito_-_calcamento_em_lajota_portal_das_colinas.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao_111_eugenio_-_prefeito_-_vale_compra_alimentos.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/indicacao_112_eugenio_-_prefeito_-_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao_113_eugenio_-_prefeito_-_instalacao_de_creches.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_114_eugenio_-_prefeito_-_aumento_salarial.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao_115_glaucia_-_prefeito_-_academias_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao_116_glaucia_-_prefeito_-_patrulha_maria_da_penha.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao_117_henrique_-_prefeito_-_uniformes_banda_e_orquestra......docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/indicacao_118_henrique_-_prefeito_-_uniformes_esportivos.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/indicacao_119_jandli_-_prefeito_-_manutencao_bueiros_e_lampadas_da_cidade.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/indicacao_120.23_joao_-_prefeito_-_remocao_de_arvores.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/indicacao_121.23_joao_-_diretor_de_seguranca_-_camera_de_seguranca_cemiterio_municipal.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/indicacao_122_renato_-_prefeito_-_epis.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/indicacao_123_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/indicacao_124_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao_125_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao_126_2023_glaucia_israel.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_127_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao_128_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/indicacao_129_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao_130_renato.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao_131_renato.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/indicacao_132_luis.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao_133_luis.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_134_luis.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_135_glaucia.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_136_israel.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_137_israel.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_138_jandli.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/indicacao_139_jandli.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao_140_eugenio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_141_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao_142_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/indicacao_143_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/indicacao_144_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/indicacao_145_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/indicacao_146_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/indicacao_147_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/indicacao_148_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/indicacao_149_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao_150_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/indicacao_151_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2312/indicacao_152_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_153_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao_154_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_155_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_156_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_157_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/indicacao_158_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/indicacao_159_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_160_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2346/indicacao_161_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_162_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2348/indicacao_163_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao_164_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2350/indicacao_165_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2351/indicacao_166_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2352/indicacao_167_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao_168_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_169_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_170_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_171_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_172_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao_173_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao_174_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_175_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao_176_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao_185_2023_retirado_israel.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/mocao_01_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/mocao_02_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/mocao_03_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/mocao_04_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/mocao_05_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/mocao_06_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/mocao_07_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/mocao_08_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/mocao_09_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/mocao_10_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_11_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_12_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_13_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_14_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/mocao_15_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/mocao_16_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/mocao_17_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/mocao_18_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/mocao_19_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/mocao_20_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/mocao_21_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2036/mocao_22_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_23_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_24_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/mocao_25_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/mocao_26_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/mocao_27_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/mocao_28_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_29_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/mocao_30_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/mocao_31_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/mocao_32_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/mocao_33_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/mocao_34_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/mocao_35_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/mocao_36_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/mocao_37_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/mocao_38_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/mocao_39_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/mocao_40_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/mocao_41_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/mocao_42_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/mocao_43_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/mocao_44_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/mocao_45_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/mocao_46_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/mocao_47_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/mocao_48_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/mocao_49_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/mocao_50_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/mocao_51_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/mocao_52_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/mocao_53_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/mocao_54_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/mocao_55_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/mocao_56_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/mocao_57_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/mocao_58_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/mocao_59_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/mocao_60_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/mocao_61_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/mocao_62_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/mocao_63_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/mocao_64_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/mocao_65_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/mocao_66_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/mocao_67_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/mocao_68_dalton_-_aplausos_-_amaral_junior.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/mocao_69_joao_-_pesames_-_anna_elvira_fiori.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/mocao_70_joao_-_pesames_-_joao_carlos_pereira.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/mocao_71_glaucia_-_pesames_-_maria_ieda_biagioni_de_campos.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/mocao_72_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/mocao_73_glaucia_-_aplausos_-_murilo_liberal.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/mocao_74_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/mocao_75_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/mocao_76_2023_dalton_henrique.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/mocao_77_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/mocao_78_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao_79_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/mocao_80_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_81_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/mocao_82_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2287/mocao_83_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/mocao_84_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/mocao_85_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/mocao_86_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/mocao_87_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/mocao_88_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/mocao_89_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/mocao_90_2023_luis_joao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2353/mocao_106_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2354/mocao_107_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2355/mocao_108_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2356/mocao_109_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2357/mocao_110_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2358/mocao_111_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2359/mocao_112_2023_zebra.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2360/mocao_113_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2361/mocao_114_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2362/mocao_115_2023_zebra.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2363/mocao_116_2023_zebra.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2364/mocao_117_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2382/mocao_118_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2383/mocao_119_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao_120_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2385/mocao_121_2023_glaucia_henrique.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2386/mocao_122_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2387/mocao_123_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2388/mocao_124_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/pdl_01_2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/pdl_02_2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/pdl_03_2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/pdl_04_2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/pdl_05_2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/plc_01_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/plc_02_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/plc_03_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/plc_05_2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/plc_06_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/plc_07_2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/plc_08_2023_completo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/plc_09_2023_corrigido.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/plc_10_2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/plc_11_2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/plc_12_2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2390/plc_13_2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/plcm_01_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2038/plcm_02_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plcm_03_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/plcm_04_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/plcm_05_2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/plcm_07_2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2393/plcm_10_2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/pl_01_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/pl_02_2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/pl_03_2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/pl_04_2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/pl_05_2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/pl_06_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/pl_07_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/pl_08_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/pl_09_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/pl_10_2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/pl_11_2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/pl_12_2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/pl_13_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/pl_14_2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/pl_15_2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/pl_16_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/pl_17_2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_18_2023_completo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/pl_19_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_20_2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/pl_21_2023_alterado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/pl_22_2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/pl_23_2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2365/pl_24_2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2366/pl_25_2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2367/pl_26_2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2389/pl_27_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2368/pl_28_2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2392/pl_29_2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2391/pl_30_2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/pr_01_2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/plcm_01_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/pr_04_2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/pr_05_2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_01_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_02_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_03_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/requerimento_04_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/requerimento_05_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/requerimento_06_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/requerimento_07_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/requerimento_08_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/requerimento_09_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/requerimento_10_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/requerimento_11_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_12_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/requerimento_13_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/requerimento_14_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/requerimento_15_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_16_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_17_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_18_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_19_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_20_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_21_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_22_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_23_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/requerimento_24_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_25_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/requerimento_26_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_27_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_28_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_29_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_30_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_31_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_32_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_33_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/requerimnento_34_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/requerimento_35_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/requerimento_36_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/requerimento_37_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/requerimento_38_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/requerimento_39_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_40_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/requerimento_41_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/requerimento_42_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/requerimento_43_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/requerimento_44_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_45_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/requerimento_46_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_47_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/requerimento_48_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/requerimento_49_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/requerimento_50_jandli_-_prefeito_-_solicitacao_de_documentos_e_informacoes.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_51_jandli_-_prefeito_-_solicitacao_de_informacoes.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_52_joao_-_prefeito_-_informacoes_brigada_de_incencio.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/requerimento_53_renato_-_prefeito_-_informacoes.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/requerimento_54_renato_-_prefeito_-_informacoes_raio-x.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/requerimento_55_renato_-_prefeito_-_informacoes_ref._veiculos_do_municipio.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/requerimento_56_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/requerimento_57_2023_dalton_joao.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/requerimento_58_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_59_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/requerimento_60_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/requerimento_61_2023_dalton_joao.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_62_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/requerimento_63_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/requerimento_64_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_65_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/requerimento_66_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/requerimento_67_2023_dalton_joao.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_68_2023_eugenio_jandli_joao_renato.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/requerimento_69_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/requerimento_70_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2339/requerimento_71_2023_carlinhos_jandli_renato_joao.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/requerimento_72_2023_carlinhos_renato_jandli_joao.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2341/requerimento_73_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2342/requerimento_74_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2369/requerimento_75_eugenio_-_prefeito_-_informacoes_departamento_de_licitacoes.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2370/requerimento_76_joao_-_prefeito_-_informacoes.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2371/requerimento_77_joao_-_prefeito_-_educacao.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2372/requerimento_78_renato_-_prefeito_-_informacoes.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2394/requerimento_79_2023_eugenio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/pelom_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_01_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_02_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/indicacao_03_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/indicacao_04_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/indicacao_05_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/indicacao_06_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_07_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_08_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_09_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_10_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/indicacao_11_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/indicacao_12_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/indicacao_13_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_14_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_15_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_16_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_17_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_18_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_19_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_20_2023_dalton_henrique_israel_joao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/indicacao_21_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/indicacao_22_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/indicacao_23_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/indicacao_24_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_25_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_26_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_27_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/indicacao_28_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/indicacao_29_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_30_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/indicacao_31_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/indicacao_32_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/indicacao_33_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/indicacao_34_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/indicacao_35_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/indicacao_36_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/indicacao_37_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/indicacao_38_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_39_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_40_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_41_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_42_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_43_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_44_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_45_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_46_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_47_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_48_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_49_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_50_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_51_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_52_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_53_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_54_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_55_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_56_2023_glaucia_israel.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_57_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_58_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_59_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_60_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_61_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_62_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_63_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_64_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_65_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_66_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/indicacao_67_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_68_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_69_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_70_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_71_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/indicacao_72_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/indicacao_73_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/indicacao_74_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_75_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_76_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_77_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/indicacao_78_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/indicacao_79_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/indicacao_80_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/indicacao_81_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/indicacao_82_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/indicacao_83_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_84_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_85_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_86_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/indicacao_87_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/indicacao_88_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_89_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_90_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_91_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_92_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_93_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_94_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_95_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_96_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_97_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_98_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_99_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_100_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_101_2023_glaucia_israel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_102_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao_103_2023__luis.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao_104_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_105_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_106_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/indicacao_107_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao_108_dalton_-_prefeito_-_diretoria_de_esportes_e_lazer.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao_109_dalton_-_prefeito_-_conselho_municipal_da_familia.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao_110_dalton_-_prefeito_-_calcamento_em_lajota_portal_das_colinas.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao_111_eugenio_-_prefeito_-_vale_compra_alimentos.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/indicacao_112_eugenio_-_prefeito_-_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao_113_eugenio_-_prefeito_-_instalacao_de_creches.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_114_eugenio_-_prefeito_-_aumento_salarial.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao_115_glaucia_-_prefeito_-_academias_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao_116_glaucia_-_prefeito_-_patrulha_maria_da_penha.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao_117_henrique_-_prefeito_-_uniformes_banda_e_orquestra......docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/indicacao_118_henrique_-_prefeito_-_uniformes_esportivos.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/indicacao_119_jandli_-_prefeito_-_manutencao_bueiros_e_lampadas_da_cidade.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/indicacao_120.23_joao_-_prefeito_-_remocao_de_arvores.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/indicacao_121.23_joao_-_diretor_de_seguranca_-_camera_de_seguranca_cemiterio_municipal.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/indicacao_122_renato_-_prefeito_-_epis.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/indicacao_123_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/indicacao_124_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao_125_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao_126_2023_glaucia_israel.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_127_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao_128_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/indicacao_129_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao_130_renato.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao_131_renato.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/indicacao_132_luis.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao_133_luis.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao_134_luis.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/indicacao_135_glaucia.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_136_israel.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/indicacao_137_israel.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/indicacao_138_jandli.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/indicacao_139_jandli.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao_140_eugenio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_141_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao_142_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/indicacao_143_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/indicacao_144_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/indicacao_145_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/indicacao_146_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/indicacao_147_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/indicacao_148_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/indicacao_149_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao_150_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/indicacao_151_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2312/indicacao_152_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_153_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao_154_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao_155_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_156_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao_157_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/indicacao_158_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/indicacao_159_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2345/indicacao_160_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2346/indicacao_161_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_162_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2348/indicacao_163_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao_164_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2350/indicacao_165_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2351/indicacao_166_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2352/indicacao_167_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao_168_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_169_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_170_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_171_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_172_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao_173_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao_174_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao_175_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao_176_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao_185_2023_retirado_israel.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/mocao_01_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/mocao_02_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/mocao_03_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/mocao_04_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/mocao_05_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/mocao_06_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/mocao_07_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/mocao_08_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/mocao_09_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/mocao_10_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2016/mocao_11_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2017/mocao_12_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/mocao_13_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/mocao_14_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/mocao_15_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/mocao_16_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/mocao_17_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/mocao_18_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/mocao_19_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/mocao_20_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/mocao_21_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2036/mocao_22_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2037/mocao_23_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/mocao_24_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/mocao_25_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/mocao_26_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/mocao_27_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/mocao_28_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_29_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/mocao_30_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/mocao_31_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/mocao_32_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/mocao_33_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/mocao_34_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/mocao_35_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/mocao_36_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/mocao_37_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/mocao_38_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/mocao_39_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/mocao_40_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/mocao_41_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/mocao_42_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/mocao_43_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/mocao_44_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/mocao_45_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/mocao_46_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/mocao_47_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/mocao_48_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/mocao_49_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/mocao_50_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/mocao_51_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/mocao_52_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/mocao_53_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/mocao_54_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/mocao_55_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/mocao_56_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/mocao_57_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/mocao_58_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/mocao_59_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/mocao_60_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/mocao_61_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/mocao_62_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/mocao_63_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/mocao_64_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/mocao_65_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/mocao_66_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/mocao_67_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/mocao_68_dalton_-_aplausos_-_amaral_junior.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/mocao_69_joao_-_pesames_-_anna_elvira_fiori.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/mocao_70_joao_-_pesames_-_joao_carlos_pereira.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/mocao_71_glaucia_-_pesames_-_maria_ieda_biagioni_de_campos.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/mocao_72_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/mocao_73_glaucia_-_aplausos_-_murilo_liberal.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/mocao_74_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/mocao_75_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/mocao_76_2023_dalton_henrique.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/mocao_77_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/mocao_78_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao_79_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/mocao_80_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_81_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/mocao_82_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2287/mocao_83_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/mocao_84_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/mocao_85_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/mocao_86_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/mocao_87_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/mocao_88_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/mocao_89_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/mocao_90_2023_luis_joao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2353/mocao_106_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2354/mocao_107_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2355/mocao_108_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2356/mocao_109_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2357/mocao_110_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2358/mocao_111_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2359/mocao_112_2023_zebra.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2360/mocao_113_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2361/mocao_114_2023_jandli.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2362/mocao_115_2023_zebra.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2363/mocao_116_2023_zebra.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2364/mocao_117_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2382/mocao_118_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2383/mocao_119_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao_120_2023_glaucia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2385/mocao_121_2023_glaucia_henrique.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2386/mocao_122_2023_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2387/mocao_123_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2388/mocao_124_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/pdl_01_2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/pdl_02_2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/pdl_03_2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/pdl_04_2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/pdl_05_2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/plc_01_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/plc_02_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/plc_03_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/plc_05_2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/plc_06_2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/plc_07_2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/plc_08_2023_completo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/plc_09_2023_corrigido.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/plc_10_2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/plc_11_2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/plc_12_2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2390/plc_13_2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/plcm_01_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2038/plcm_02_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plcm_03_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/plcm_04_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/plcm_05_2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/plcm_07_2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2393/plcm_10_2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/pl_01_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/pl_02_2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/pl_03_2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/pl_04_2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/pl_05_2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/pl_06_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/pl_07_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/pl_08_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/pl_09_2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/pl_10_2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/pl_11_2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/pl_12_2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/pl_13_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/pl_14_2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/pl_15_2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/pl_16_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/pl_17_2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_18_2023_completo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/pl_19_2023_alt.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_20_2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/pl_21_2023_alterado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/pl_22_2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/pl_23_2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2365/pl_24_2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2366/pl_25_2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2367/pl_26_2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2389/pl_27_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2368/pl_28_2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2392/pl_29_2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2391/pl_30_2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/pr_01_2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/plcm_01_2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/pr_04_2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/pr_05_2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_01_2023_henrique.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_02_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_03_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/requerimento_04_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/requerimento_05_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/requerimento_06_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/requerimento_07_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/requerimento_08_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/requerimento_09_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/requerimento_10_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/requerimento_11_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_12_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/requerimento_13_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/requerimento_14_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/requerimento_15_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_16_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_17_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_18_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_19_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_20_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_21_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_22_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_23_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/requerimento_24_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_25_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/requerimento_26_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_27_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_28_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/requerimento_29_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_30_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_31_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_32_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_33_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/requerimnento_34_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/requerimento_35_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/requerimento_36_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/requerimento_37_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/requerimento_38_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/requerimento_39_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_40_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/requerimento_41_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/requerimento_42_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/requerimento_43_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/requerimento_44_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/requerimento_45_2023_luis.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/requerimento_46_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_47_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/requerimento_48_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/requerimento_49_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/requerimento_50_jandli_-_prefeito_-_solicitacao_de_documentos_e_informacoes.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_51_jandli_-_prefeito_-_solicitacao_de_informacoes.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/requerimento_52_joao_-_prefeito_-_informacoes_brigada_de_incencio.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/requerimento_53_renato_-_prefeito_-_informacoes.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/requerimento_54_renato_-_prefeito_-_informacoes_raio-x.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/requerimento_55_renato_-_prefeito_-_informacoes_ref._veiculos_do_municipio.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/requerimento_56_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/requerimento_57_2023_dalton_joao.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/requerimento_58_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_59_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/requerimento_60_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/requerimento_61_2023_dalton_joao.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/requerimento_62_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/requerimento_63_2023_eugenio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/requerimento_64_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/requerimento_65_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/requerimento_66_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/requerimento_67_2023_dalton_joao.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_68_2023_eugenio_jandli_joao_renato.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/requerimento_69_2023_israel.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/requerimento_70_2023_dalton.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2339/requerimento_71_2023_carlinhos_jandli_renato_joao.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2340/requerimento_72_2023_carlinhos_renato_jandli_joao.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2341/requerimento_73_2023_joao.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2342/requerimento_74_2023_renato.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2369/requerimento_75_eugenio_-_prefeito_-_informacoes_departamento_de_licitacoes.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2370/requerimento_76_joao_-_prefeito_-_informacoes.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2371/requerimento_77_joao_-_prefeito_-_educacao.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2372/requerimento_78_renato_-_prefeito_-_informacoes.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2023/2394/requerimento_79_2023_eugenio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H452"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>