--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,111 +54,111 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Carlinhos do Carmo, João Aliberti, Renato Ferreira, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/emenda_aditiva_01_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/emenda_aditiva_01_2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO ANEXO VI DA LEI COMPLEMENTAR Nº 138/2023 A GRADUAÇÃO DE SERVIÇO SOCIAL PARA O CARGO DE DIRETOR DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2591/emenda_aditiva_02_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2591/emenda_aditiva_02_2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AOS ANEXOS II, IV E VI DA LEI COMPLEMENTAR Nº 138/2023 PARA PREVER QUE EM TODOS OS CARGOS QUE EXIJAM FORMAÇÃO EM NÍVEL SUPERIOR, EM QUALQUER ÁREA, QUE SEUS OCUPANTES TENHAM REGISTRO NO RESPECTIVO CONSELHO DE CLASSE.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>ESUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Poder Legislativo, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/emenda_supressiva_01_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/emenda_supressiva_01_2024.pdf</t>
   </si>
   <si>
     <t>SUPRIME INTEGRALMENTE O ARTIGO 2º DO PROJETO DE LEI COMPLEMENTAR Nº 1/2024, QUE "DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dalton Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_01_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_01_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE MELHORAR OS VALORES PAGOS PARA OS PROFESSORES QUE PRESTAM SERVIÇOS DIRECIONADOS AO DESENVOLVIMENTO DO ESPORTE DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/</t>
+    <t>http://sapl.bofete.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE AUTORIZAR ATRAVÉS DE TERMO DE COLABORAÇÃO O REPASSE DE RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DE MÃES E PAIS DE AUTISTAS E NEURODIVERSIDADES (AMO), INSCRITA NO CNPJ Nº 52.229.660/0001-42.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Henrique Galvão</t>
   </si>
   <si>
     <t>INDICA  AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ENCAMINHAR UM PROJETO DE LEI PARA ESTA CASA PREVENDO À ADOÇÃO DE MEDIDAS QUE REGULAMENTAM À APREENSÃO E O RECOLHIMENTO DE EQUINOS, BOVINOS E DEMAIS ANIMAIS DE MÉDIO E GRANDE PORTE QUE SÃO ENCONTRADOS SOLTOS NAS RODOVIAS, ESTRADAS VICINAIS E DEMAIS VIAS PÚBLICAS DO MUNICÍPIO DE BOFETE, COM APLICAÇÃO DE MULTAS E OUTRAS AÇÕES NECESSÁRIAS PARA SANAR ESSE RECORRENTE PROBLEMA QUE ESTÁ TIRANDO MUITAS VIDAS.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Zecão</t>
   </si>
@@ -201,486 +201,486 @@
   <si>
     <t>8</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONSTRUIR QUADRAS DE “BEACH TENNIS” NO NOSSO MUNICÍPIO, BEM COMO DE UMA “PISTA DE ATLETISMO” EM VOLTA DO ESTÁDIO MUNICIPAL “AMADEU CASSETARI”.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Zebra Ramos</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA INSTALAÇÃO DE REDUTORES DE VELOCIDADE OU LOMBADAS NA RUA VICENTE FERREIRA, FRENTE PARA A ANTIGA REPRESA ATÉ O ANTIGO BAR DO PEDRO FORRÓ</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_10_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_10_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ORGANIZAR UM CURSO VISANDO A CAPACITAÇÃO DOS NOSSOS PEQUENOS, MÉDIOS E GRANDES EMPRESÁRIOS SOBRE A NOVA LEI DE LICITAÇÕES (14.133/2021).</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Carlinhos do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_11_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_11_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE PONTOS DE HIDRATAÇÃO EM NOSSAS PRAÇAS PÚBLICAS E TAMBÉM NAS DIVERSAS PRAÇAS ESPORTIVAS ESPALHADAS E QUE SÃO MUITO FREQUENTADAS NO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_12_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_12_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DE TODAS AS ESTRADAS RURAIS DO NOSSO MUNICÍPIO, PRINCIPALMENTE DO MORRO DE BOFETE E BELA VISTA.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_13_2024_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_13_2024_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ENCAMINHAR O PROJETO DE LEI SUGESTIVO QUE SEGUE ACOSTADO NA PRESENTE INDICAÇÃO, VISANDO À ADOÇÃO DE MEDIDAS QUE REGULAMENTAM À APREENSÃO E O RECOLHIMENTO DE ANIMAIS DE MÉDIO E GRANDE PORTE QUE SÃO ENCONTRADOS SOLTOS NAS VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_14_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_14_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A LIMPEZA PÚBLICA DE TODOS OS ESPAÇOS ESPORTIVOS DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_15_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_15_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA SALEMA, LOCALIZADA NA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_16_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_16_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO ESTUDE A POSSIBILIDADE DE REFORMAR O PRÉDIO DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_17_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_17_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO REALIZE OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA RUA JOSÉ SILVEIRA, LOCALIZADA NA VILA DO TREVO, PRINCIPALMENTE A SITUAÇÃO DO BUEIRO, ASSIM COMO PROCEDA A LIMPEZA PÚBLICA DO LOCAL.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/indicacao_18_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/indicacao_18_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, REITERANDO O TEOR DA INDICAÇÃO Nº 20/2022, DE MINHA AUTORIA, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROVIDENCIAR UM VEÍCULO COLETIVO PELO MENOS DUAS VEZES POR SEMANA PARA TRANSPORTAR OS MORADORES DO BAIRRO SÃO ROQUE NOVO E SÃO ROQUE VELHO ATÉ A NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_19_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_19_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, REITERANDO O TEOR DA INDICAÇÃO Nº 175/2022, QUE A ATUAL GESTÃO PROCEDA A COLOCAÇÃO DAS PLACAS E LETREIROS COM OS NOMES DOS CIDADÃOS BOFETENSES JÁ FALECIDOS E QUE FORAM HOMENAGEADOS ATRAVÉS DE PROJETOS DE LEI APROVADOS POR UNANIMIDADE NESTA CASA DE LEIS, DENOMINANDO DIVERSOS ESPAÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_20_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_20_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, REITERANDO O TEOR DA INDICAÇÃO Nº 198/2021, QUE ESTUDE A POSSIBILIDADE DE FAZER O CALÇAMENTO EM CONCRETO PARA PEDESTRES NA ENTRADA DO BAIRRO SANTA CATARINA.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_21_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_21_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA ILUMINAÇÃO PÚBLICA DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_22_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_22_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO ESTUDE A POSSIBILIDADE DE MELHORAR AS CONDIÇÕES DA ACADEMIA COMUNITÁRIA DO BAIRRO ALPES DA CASTELO, PRINCIPALMENTE COM A COLOCAÇÃO DE APARELHOS PARA EXERCÍCIO DE ABDOMINAL.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Gláucia Bertoncini</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE MUDAR O HORÁRIO DE COLETA DE LIXO NA NOSSA CIDADE, INICIANDO-SE MAIS CEDO COM UMA PAUSA MAIOR DURANTE O DIA OU INICIANDO-SE NA PARTE DA TARDE, SE PROLONGANDO ATÉ PERÍODO NOTURNO, ONDE AS CONDIÇÕES CLIMÁTICAS JÁ SÃO MELHORES PARA O DESENVOLVIMENTO DESTE IMPORTANTE TRABALHO.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_24_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_24_2024_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO E TAMBÉM ESTUDE A VIABILIDADE DE ATIVAÇÃO DE UMA RUA DO CDHU I, LOCALIZADA ATRÁS DA UNIDADE DE SAÚDE DA FAMÍLIA “BELARMINA CÂNDIDA DE PONTES”.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_25_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_25_2024_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A COLOCAÇÃO DE UMA PLACA DE SINALIZAÇÃO DE PARE NAS RUAS LUZINETE CABREIRA DA SILVA E OLINDA RODER NOGUEIRA.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORARIA DA RUA ADAUTO STROMBECK, BAIRRO SÃO ROQUE NOVO, ALTURA DO Nº 146, ESPECIALMENTE A COLOCAÇÃO DE UMA VALETA NO LOCAL.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_27_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_27_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA OS REPAROS NECESSÁRIOS DAS RUAS DO DISTRITO SANTO INÁCIO (BARONESA).</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A AQUISIÇÃO DE UM VEÍCULO DESTINADO AO ATENDIMENTO DOS AUTISTAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_29_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_29_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A AQUISIÇÃO DE UM VEÍCULO DESTINADO AO ATENDIMENTO DAS NECESSIDADES DA ESCOLA DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Renato Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_30_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_30_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A LIMPEZA DE TERRENOS, CAPINA E FUMACÊ EM TODA EXTENSÃO DE NOSSA CIDADE, BEM COMO PROMOVA CAMPANHAS COM INICIATIVAS QUE POSSAM AJUDAR NA CONSCIENTIZAÇÃO E NO COMBATE AOS FOCOS DO MOSQUITO DA DENGUE E OUTRAS ESPÉCIES.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/indicacao_31_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/indicacao_31_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A REFORMA DO PRÉDIO DA CASA DA AGRICULTURA.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_32_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_32_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA RUA VICENTE FERREIRA.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_33_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_33_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR UM ESTAGIÁRIO PARA O DEPARTAMENTO DE TRANSPORTE (SETOR DA EDUCAÇÃO) E OUTRO PARA O PROJETO CRESCER.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/indicacao_34_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/indicacao_34_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO  PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR TRANSPORTE PARA AS CRIANÇAS DO PROJETO CRESCER.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_35_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_35_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS E A LIMPEZA DA ESCADA DE ACESSO DO CDHU I PARA O CDHU III, NA ALTURA DO Nº 143 DA RUA DIRCEU LEME DE MELLO, SE POSSÍVEL, COM A COLOCAÇÃO DE UM CORRIMÃO.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_36_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_36_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A RETIRADA DAS CAÇAMBAS DE LIXO DO BAIRRO RECANTO VALENÇA, BEM COMO SEJA REALIZADA PERIODICAMENTE A COLETA DE LIXO.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/indicacao_37_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/indicacao_37_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DE TODAS AS ESTRADAS RURAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_38_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_38_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS VISANDO CORRIGIR O INÍCIO DE EROSÃO DA ESTRADA DA JACUTINGA.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/indicacao_39_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/indicacao_39_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE AR CONDICIONADO EM TODOS OS PRÉDIOS DA SAÚDE DO NOSSO MUNICÍPIO, PRINCIPALMENTE NO SETOR DE PEDIATRIA E MEDICAÇÃO.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/indicacao_40_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/indicacao_40_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, AÇÕES E CAMPANHAS COM INICIATIVAS QUE POSSAM AJUDAR NO COMBATE AOS FOCOS DO MOSQUITO DA DENGUE.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/indicacao_41_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/indicacao_41_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL,  QUE GESTÃO ESTUDE A POSSIBILIDADE DE MUDAR O HORÁRIO DE COLETA DE LIXO NA NOSSA CIDADE, INICIANDO-SE MAIS CEDO COM UMA PAUSA MAIOR DURANTE O DIA OU INICIANDO-SE NA PARTE DA TARDE, SE PROLONGANDO ATÉ PERÍODO NOTURNO, ONDE AS CONDIÇÕES CLIMÁTICAS JÁ SÃO MELHORES PARA O DESENVOLVIMENTO DESTE IMPORTANTE TRABALHO, ASSIM COMO OS DEMAIS SERVIÇOS PÚBLICOS ONDE OS SERVIDORES MUNICIPAIS ACABAM FICANDO EXPOSTOS NESTE CALOR ESCALDANTE.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/indicacao_42_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/indicacao_42_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE GESTÃO ESTUDE A POSSIBILIDADE DE DISTRIBUIR OVOS DE CHOCOLATES AOS ALUNOS MATRICULADOS NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/indicacao_43_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/indicacao_43_2024_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DA PORTA AUTOMÁTICA DA NOSSA UBS “BRUNO NOVAES”.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_44_20224_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_44_20224_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DOS BEBEDOUROS DE ÁGUA LOCALIZADOS NA GARAGEM MUNICIPAL, SETOR DE OBRAS E MANUTENÇÃO.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Tula</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_45_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_45_2024_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO DIVULGUE SEMANALMENTE UM BOLETIM INFORMANDO O NÚMEROS DE CASOS DE DENGUE E COVID NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_46_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_46_2024_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONTRATAR MAIS PROFISSIONAIS NA ÁREA HIDRÁULICA, ELÉTRICA E PINTURA.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONTRATAR MAIS PROFISSIONAIS PARA TRABALHAR NO SETOR DE OBRAS, BEM COMO MELHORAR AS CONDIÇÕES DE TRABALHO NESTA IMPORTANTE DIRETORIA.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DAS VIAS PÚBLICAS DE ACESSO DO BAIRRO CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
@@ -738,1023 +738,1023 @@
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>SUGERE QUE A GESTÃO PROCEDA A MANUTENÇÃO E OS REPAROS NECESSÁRIOS NOS VESTIÁRIOS E BANHEIROS DO GINÁSIO MUNICIPAL DE ESPORTES, BEM COMO SEJA REALIZADA A SUA PINTURA.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MELHORE A SINALIZAÇÃO DE TRÂNSITO DE NOSSA CIDADE, BEM COMO PROCEDA A MANUTENÇÃO E PINTURA DAS GUIAS E SARJETAS.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/indicacao_57_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/indicacao_57_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA A DIRETORA MUNICIPAL DE EDUCAÇÃO QUE, EM REGIME DE URGÊNCIA, A GESTÃO PROCEDA A MANUTENÇÃO DO TELHADO DA ESCOLA LUCY CORDEIRO DE CAMPOS.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_58_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_58_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO MELHORE A SINALIZAÇÃO DE TRÂNSITO NAS IMEDIAÇÕES ESCOLAS E CRECHES MUNICIPAIS DO NOSSO MUNICÍPIO, PRINCIPALMENTE NAS ESCOLAS LUCY CORDEIRO DE CAMPOS E NAERSON MIRANDA, COM A COLOCAÇÃO DE REDUTORES DE VELOCIDADE OU LOMBADAS NOS LOCAIS NECESSÁRIOS, ALÉM DA PINTURA DE FAIXAS DE PEDESTRES, GUIAS E SARJETAS.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2550/indicacao_59_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2550/indicacao_59_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO  PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DOS PRÉDIOS PÚBLICOS MUNICIPAIS, COM ADEQUAÇÕES DA REDE ELÉTRICA E HIDRÁULICA.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_60_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_60_2024_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONTRATAR MAIS PROFISSIONAIS NA ÁREA DE LIMPEZA PARA O DEPARTAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_61_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_61_2024_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE IMPLANTAR UMA UNIDADE DE SAÚDE NO BAIRRO DA MINA.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_62_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_62_2024_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ESTENDER A TODOS OS BAIRROS RURAIS AS MESMAS MODALIDADES ESPORTIVAS OFERECIDAS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_63_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_63_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A ORGANIZAÇÃO DAS NOVAS LIXEIRAS RECICLÁVEIS QUE FORAM ESPALHADAS EM DIVERSOS PONTOS DAS CIDADE.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_64_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_64_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AOS REPRESENTANTES DA COMUTRAN, QUE ESTUDE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE REDUTORES DE VELOCIDADE OU LOMBADAS EM DIVERSOS PONTOS DA RUA CAMPOS SALLES.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/indicacao_65_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/indicacao_65_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA PERIODICAMENTE A COLETA DE LIXO DO BAIRRO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_66_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_66_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA EM DIVERSOS PONTOS ESTRATÉGICOS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/indicacao_67_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/indicacao_67_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A LIGAÇÃO DA REDE DE ESGOTO DO BAIRRO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_68_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_68_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER O PROJETO DE RECICLAGEM NA ESCOLA DO CASTELÃO QUE ESTÁ DESATIVADA.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_69_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_69_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE FORNECER O ATENDIMENTO DA EQUOTERAPIA PARA TODAS AS CRIANÇAS AUTISTAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/indicacao_70_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/indicacao_70_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DE SÃO PAULO, QUE ESTUDE A POSSIBILIDADE DE AUMENTAR O EFETIVO DA POLÍCIA CIVIL NO MUNICÍPIO, NOMEANDO, NO MÍNIMO, UM DELEGADO E UM ESCRIVÃO.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2581/indicacao_71_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2581/indicacao_71_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA,  A MANUTENÇÃO DA ESTRADA DAS TRÊS PEDRAS.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_72_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_72_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO PROCEDA A MANUTENÇÃO DOS LAVATÓRIOS, VASOS E DEMAIS SERVIÇOS NECESSÁRIOS PARA MELHORIA DOS BANHEIROS DA ESCOLA LUCY CORDEIRO DE CAMPOS.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_73_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_73_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA DIARIAMENTE A COLETA DO LIXO ARMAZENADO NA LIXEIRA DO BAIRRO JACUTINGA.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_74_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_74_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA,  A MANUTENÇÃO DAS ESTRADAS DO CAMPO ALEGRE E DEMAIS BAIRROS ADJACENTES.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_75_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_75_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A REFORMA DO CAMPO DE FUTEBOL DA BARONESA.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_76_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_76_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ENCAMINHE PARA ANÁLISE DAS COMISSÕES O PROJETO DE PLANO DE CARREIRA DA EDUCAÇÃO JUNTAMENTE COM A EQUIPARAÇÃO DO PISO SALARIAL DA CLASSE.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2593/indicacao_77_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2593/indicacao_77_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTABELEÇA UM PROTOCOLO PARA SOLICITAÇÃO E DISPENSAÇÃO DE FÓRMULAS INFANTIS, SUPLEMENTOS ALIMENTARES, ESPESSANTES E DIETAS ENTERAIS DISPONIBILIZADAS PELA DIRETORIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_78_2024_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_78_2024_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO DESTINE OS APARELHOS DA ACADEMIA AO AR LIVRE QUE ESTÃO SEM NENHUMA UTILIDADE ATRÁS DO CAMPO DE FUTEBOL, PARA O ESPAÇO DA VILA BOA ESPERANÇA “ELIANE OLIVEIRA ARAÚJO”, BEM COMO UM PLAYGROUND DESTINADO AS CRIANÇAS.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2595/indicacao_79_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2595/indicacao_79_2024_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A CONTRATAÇÃO DE UM SERVIDOR PÚBLICO MUNICIPAL PARA REALIZAR OS ATENDIMENTOS TELEFÔNICOS NA NOSSA UNIDADE BÁSICA DE SAÚDE, PODENDO SER UM AUXILIAR ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2596/indicacao_80_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2596/indicacao_80_2024_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A CONTRATAÇÃO DE UM MÉDICO OFTALMOLOGISTA PARA REALIZAR OS ATENDIMENTOS EM NOSSAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2597/indicacao_81_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2597/indicacao_81_2024_israel.pdf</t>
   </si>
   <si>
     <t>INDICA  AO PREFEITO MUNICIPAL, QUE A GESTÃO VIABILIZE COM URGÊNCIA AS MELHORIAS NECESSÁRIAS DA ÁREA DE LAZER DA VILA DO TREVO, PRINCIPALMENTE COM A INSTALAÇÃO DE UM BEBEDOURO DE ÁGUA POTÁVEL.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_82_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_82_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE FORNECER UMA AJUDA FINANCEIRA OU DE SE CRIAR UM VALE LANCHES PARA AS PESSOAS QUE UTILIZAM O SISTEMA DE SAÚDE E PASSAM O DIA TODO NAS UNIDADES FORA DO NOSSO MUNICÍPIO, AVALIADA A NECESSIDADE PELO DEPARTAMENTO DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_83_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_83_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO NECESSÁRIA DA PISCINA UTILIZADA PELO GRUPO DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_84_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_84_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA ILUMINAÇÃO PÚBLICA DE NOSSA CIDADE, PRINCIPALMENTE DA RUA ANTÔNIO ANTUNES SOBRINHO, NA ALTURA DO Nº 148.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_85_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_85_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, AÇÕES E CAMPANHAS COM INICIATIVAS QUE POSSAM AJUDAR NO COMBATE AOS FOCOS DO MOSQUITO DA DENGUE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_86_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_86_2024_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, A INSTALAÇÃO DE UM MATA-BURRO NA ESTRADA DIONÍZIO PAULETTI, QUE DÁ ACESSO AO BAIRRO MOCOCA.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2614/indicacao_87_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2614/indicacao_87_2024_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A COLOCAÇÃO DE BRAÇOS DE LUZ NOS 8 POSTES LOCALIZADOS NA ESTRADA MUNICIPAL BFT-040 “ANTÔNIO CARLOS DE OLIVEIRA”, ENTRE O MERCADO DO FIO ATÉ A VILA BOA ESPERANÇA “ELIANE OLIVEIRA ARAÚJO”.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2615/indicacao_88_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2615/indicacao_88_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA O RETORNO DA SERVIDORA MUNICIPAL EVÂNIA NO BANCO DO POVO OU QUE SEJA COLOCADO UM SERVIDOR TREINADO PARA DAR CONTINUIDADE NOS TRABALHOS.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2616/indicacao_89_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2616/indicacao_89_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM FRENTE À RODOVIÁRIA MUNICIPAL, NO TRECHO QUE SE DÁ PELA RODOVIA LÁZARO CORDEIRO DE CAMPOS (SP 147), ATÉ O TÉRMINO DAS OBRAS.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_90_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_90_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, A REFORMA DA NOSSA UNIDADE BÁSICA DE SAÚDE, BEM COMO SEJAM INSTALADOS APARELHOS DE AR CONDICIONADO.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2633/indicacao_91_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2633/indicacao_91_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE QUANDO FOR CRIADO UM ESPAÇO PRÓPRIO VOLTADO PARA O AUXÍLIO DAS PESSOAS ESPECIAIS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA)”, SEJA DENOMINADO E PRESTADA A JUSTA HOMENAGEM EM MEMÓRIA DA EX-VEREADORA E FUNCIONÁRIA DO PODER LEGISLATIVO MUNICIPAL, SRA. DÉBORA REGINA FORMIGONI FERRANTE.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2634/indicacao_92_2024_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2634/indicacao_92_2024_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DA TELA DE PROTEÇÃO DO CAMPO SOCIETY LOCALIZADO NO JARDIM SIRIEMAS.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2635/indicacao_93_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2635/indicacao_93_2024_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO A CCR VIA OESTE PARA QUE PROCEDA A ADEQUAÇÃO DE ACESSIBILIDADE PARA OS PONTOS DE ÔNIBUS LOCALIZADOS NA RODOVIA CASTELO BRANCO (KM 183), CONFORME DOCUMENTO ANEXO QUE EVIDENCIA CLARAMENTE A SITUAÇÃO ATUAL.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2636/indicacao_94_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2636/indicacao_94_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS VISANDO A MELHORIA DA RUA VICENTE FERREIRA, PRINCIPALMENTE DA EROSÃO PRÓXIMA AO NÚMERO 405 B, FUNDOS DA CASA DO SR. ANDRÉ.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2637/indicacao_95_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2637/indicacao_95_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A COBERTURA DA QUADRA POLIESPORTIVA DO BAIRRO SÃO ROQUE NOVO, BEM COMO SEJA COLOCADA GRAMA SINTÉTICA NO PISO DA MESMA.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2643/indicacao_96_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2643/indicacao_96_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE SEJAM DENOMINADAS AS RUAS 1, 3 E 4 DO “RESIDENCIAL BELA VISTA” EM HOMENAGEM AS PESSOAS BENEMÉRITAS QUE COLABORARAM EFETIVAMENTE PARA O DESENVOLVIMENTO DESTE MUNICÍPIO. ENTRE TANTOS NOMES, DESTACO: JOÃO PARENTE, VEREADOR JOSÉ BASSO E ANTÔNIO LUIZ DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2644/indicacao_97_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2644/indicacao_97_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DAS ESTRADAS DO BAIRRO DA MINA, BEM COMO SEJA REFORMADA A PONTE QUE FICA PRÓXIMA A PROPRIEDADE DO SENHOR FERNANDO FELIPE.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, Renato Ferreira, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2645/indicacao_98_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2645/indicacao_98_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ELABORAR UM PROJETO DE VIABILIDADE PARA IMPLANTAÇÃO DE ESTACIONAMENTO À 45 GRAUS NA RUA ANTÔNIO FELIPE, PRÓXIMA À PIZZARIA TARANTELLA E TAMBÉM DA IGREJA O BRASIL PARA CRISTO.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2646/indicacao_99_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2646/indicacao_99_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO PROCEDA A TROCA DAS LÂMPADAS QUEIMADAS DA RUA BENEDITO CORDEIRO DE CAMPOS, ESPECIALMENTE NA ALTURA DO Nº 439.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_100_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_100_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº 7/2024, QUE INSTITUI O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_101_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_101_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CRIAR UMA SALA DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO – AEE NA ESCOLA FLORINDO JULIANI, ASSIM COMO VERIFICAR A POSSIBILIDADE DE CONTRATAR PESSOAS OU ESTAGIÁRIOS PARA ACOMPANHAR OS ALUNOS NÃO LAUDADOS, MAS COM ACOMPANHAMENTO MÉDICO EM INVESTIGAÇÃO.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_102_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_102_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE LIXEIRAS SELETIVAS EM LUGARES ESTRATÉGICOS E APROPRIADOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_103_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_103_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL,  QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DAS ESTRADAS RURAIS DO NOSSO MUNICÍPIO, PRINCIPALMENTE DOS BAIRROS CAMPO ALEGRE I, II, III E ÁGUA RASA.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2667/indicacao_104_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2667/indicacao_104_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DAS LÂMPADAS QUEIMADAS DA RUA DARCI ALENCAR, ESPECIALMENTE NA ALTURA DO Nº 3421, LOCALIZADA NA BARONESA.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_105_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_105_2024_luis.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO AUMENTE O NÚMERO DE INSPETORES DE ALUNOS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, PRINCIPALMENTE NA HORA DOS INTERVALOS.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_106_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_106_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A LIMPEZA E/OU HIGIENIZAÇÃO DA CAIXA D'ÁGUA DA SEDE DO CONSELHO TUTELAR, E DOS DEMAIS PRÉDIOS PÚBLICOS, POR PRESTADORES DE SERVIÇOS QUALIFICADOS, ASSIM COMO SEJA FEITA LIMPEZA DO FORRO DA REFERIDA SEDE.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_107_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_107_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DAS LÂMPADAS QUEIMADAS DA RUA ARMINDA MARIA DA CONCEIÇÃO, LOCALIZADA NO CDHU I.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2671/indicacao_108_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2671/indicacao_108_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO DISPONIBILIZE SINAL DE INTERNET WI-FI NA SALA DE ESPERA DO PRONTO SOCORRO DA UBS “BRUNO NOVAES”, BEM COMO NO POSTO DE SAÚDE DO CDHU I.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2672/indicacao_109_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2672/indicacao_109_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, QUANDO POSSÍVEL, CRIE MAIS VAGAS DO CARGO DE FISCAL DE OBRAS.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO TRANSFIRA OS BRINQUEDOS INFANTIS QUE ATUALMENTE SE ENCONTRAM NA ESCOLA DO CASTELÃO PARA O INSTITUTO ANGLICANO.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2679/indicacao_111_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2679/indicacao_111_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DA PONTE LOCALIZADA NO BAIRRO RINCÃO, DIVISA COM O MUNICÍPIO DE ITATINGA.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2684/indicacao_112_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2684/indicacao_112_2024_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO ÀS EMPRESAS DE TELEFONIA CELULAR DAS OPERADORAS TIM, VIVO E CLARO, PARA QUE SEJAM INSTALADAS TORRES DE TRANSMISSÃO DE TELEFONIA CELULAR EM PONTOS ESTRATÉGICOS QUE POSSAM SOLUCIONAR DE VEZ A FALTA DE SINAL E DE COMUNICAÇÃO NAS RODOVIAS LÁZARO CORDEIRO DE CAMPOS E CAMILO PRÍNCIPE DE MORAIS, NOS TRECHOS DE ACESSO AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2685/indicacao_113_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2685/indicacao_113_2024_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MELHORE A LIMPEZA PÚBLICA DE NOSSA CIDADE, PRINCIPALMENTE COM RELAÇÃO A ROÇADA DE DIVERSOS TERRENOS BALDIOS ESPALHADOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2686/indicacao_114_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2686/indicacao_114_2024_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AOS REPRESENTANTES DA COMUTRAN, PARA QUE PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NO INÍCIO DA RUA APOLINÁRIO ALVES.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2687/indicacao_115_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2687/indicacao_115_2024_jandli.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO DIVULGUE PERIODICAMENTE UM BOLETIM INFORMANDO OS NÚMEROS DE CASOS DE DENGUE E COVID NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2688/indicacao_116_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2688/indicacao_116_2024_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA,   A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS PROXIMIDADES DO POÇO DO SARACAÍ.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2689/indicacao_117_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2689/indicacao_117_2024_israel.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO DEFINA UMA DATA FIXA PARA PAGAMENTO DOS PROFISSIONAIS DA ÁREA DA SAÚDE QUE TRABALHAM ATRAVÉS DE RPA.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2690/indicacao_118_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2690/indicacao_118_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA O TÉRMINO DA CONSTRUÇÃO DO MURO DA IGREJA SÃO PEDRO, LOCALIZADA NO BAIRRO SÃO ROQUE VELHO.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_119_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_119_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO SÃO ROQUE VELHO.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2692/indicacao_120_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2692/indicacao_120_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NAS DIVERSAS RUAS DA BARONESA .</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/indicacao_121_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/indicacao_121_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CRIAR UMA COMISSÃO OU ASSOCIAÇÃO DOS PEÕES DE BOIADEIROS DE BOFETE.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/indicacao_122_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/indicacao_122_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE ESTUDE A POSSIBILIDADE DE CONCEDER PORTE DE ARMA DE FOGO AOS SERVIDORES MUNICIPAIS CEDIDOS PARA A DELEGACIA DE POLÍCIA CIVIL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_123_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_123_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO REALIZE A OBRA DE CALÇAMENTO DA ENTRADA DO BAIRRO SANTA CATARINA.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2699/indicacao_124_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2699/indicacao_124_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INCLUA NO TRANSPORTE ESCOLAR, NA ROTA DA MANHÃ, TAMBÉM PASSAR EM FRENTE DA FAZENDA CAPÃO RICO, TENDO EM VISTA QUE TEMOS UMA ALUNA MATRICULADA NO CURSO TÉCNICO DA ESCOLA ANSELMO BERTONCINI.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2700/indicacao_125_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2700/indicacao_125_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR UM LOCAL ADEQUADO PARA QUE OS CAMINHONEIROS DE NOSSA CIDADE POSSAM UTILIZAR.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_126_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_126_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, A CRIAÇÃO DE UM PÁTIO MUNICIPAL DESTINADO PARA ARMAZENAMENTO DOS VEÍCULOS ABANDONADOS NAS VIAS PÚBLICAS DE NOSSA CIDADE, BEM COMO AQUELES AUTUADOS OU APREENDIDOS.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2702/indicacao_127_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2702/indicacao_127_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DO BEBEDOURO DE ÁGUA POTÁVEL LOCALIZADO PARQUE URBANO TURÍSTICO “JOSÉ ANTÔNIO NICOLA”.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2703/indicacao_128_2024_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2703/indicacao_128_2024_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A ORGANIZAÇÃO DAS NOVAS LIXEIRAS RECICLÁVEIS QUE FORAM ESPALHADAS EM DUPLAS NOS DIVERSOS PONTOS DA CIDADE, SEPARANDO AS MESMAS INDIVIDUALMENTE E CONSEQUENTEMENTE AMPLIANDO PARA OUTROS PONTOS ESTRATÉGICOS QUE ATENDAM A NOSSA DEMANDA, PRINCIPALMENTE NA VILA BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2704/indicacao_129_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2704/indicacao_129_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO RESPONSÁVEL PELA SABESP DO MUNICÍPIO DE BOFETE, QUE PROCEDA A EXPANSÃO DA REDE DE ÁGUA DO BAIRRO RECANTO DO VALE VERDE VII, PRÓXIMO AO BAIRRO PORTAL DAS COLINAS.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2705/indicacao_130_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2705/indicacao_130_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, OS REPAROS NECESSÁRIOS NA ILUMINAÇÃO DO CAMPO SOCIETY DO BAIRRO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2710/indicacao_131_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2710/indicacao_131_2024_renato.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, A ATUALIZAÇÃO DE PLACAS INDICATIVAS COM OS NOMES DAS RUAS E ESTRADAS RURAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Claudinho</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2711/indicacao_132_2024_claudio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2711/indicacao_132_2024_claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AOS REPRESENTANTES DA COMUTRAN, PARA QUE PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA PEDRO MANOEL DE OLIVEIRA, NA ALTURA DO N° 193.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2712/indicacao_133_2024_claudio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2712/indicacao_133_2024_claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE VIABILIZAR A IMPLANTAÇÃO DE UM POSTO DE ATENDIMENTO DO SAMU (SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA) EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/indicacao_134_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/indicacao_134_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA ATRAVÉS DO DEPARTAMENTO DE CULTURA A INCLUSÃO NO CALENDÁRIO CULTURAL DE NOSSA CIDADE O PROJETO DE ARTES CÊNICAS, COM O OBJETIVO DE FOMENTAR A FORMAÇÃO ARTÍSTICA, PROMOVER APRESENTAÇÕES TEATRAIS E INCENTIVAR A EXPRESSÃO CULTURAL ENTRE OS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/indicacao_135_2024_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/indicacao_135_2024_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO MELHORE A SINALIZAÇÃO DE TRÂNSITO EM FRENTE À RODOVIÁRIA MUNICIPAL, INDICANDO O LOCAL ONDE É PERMITIDO OU NÃO ESTACIONAR OS VEÍCULOS, COLOCANDO UMA FAIXA AMARELA NO PERÍMETRO CORRETO.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2728/indicacao_136_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2728/indicacao_136_2024_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CRIAR UM ESPAÇO DE CAPACITAÇÃO PARA MULHERES EMPREENDEDORAS NO GANHA TEMPO DE BOFETE, EM PARCERIA COM DEPARTAMENTO DE TURISMO E O SEBRAE, DENTRO DO ESCOPO DO PROJETO MULHER EMPREENDEDORA.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2733/indicacao_137_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2733/indicacao_137_2024_joao.pdf</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2742/indicacao_138_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2742/indicacao_138_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, A MANUTENÇÃO DO CEMITÉRIO MUNICIPAL, INICIANDO COM A ROÇADA DO LOCAL.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A JOVEM THALYTA VITÓRIA DOS SANTOS BARBOSA DA SILVA, EM RECONHECIMENTO PELO EXCELENTE DESEMPENHO E TAMBÉM PELA APROVAÇÃO NO PROCESSO SELETIVO ”HARVARD MODEL UN 2024”, ONDE A MESMA PARTICIPOU DE UMA SELEÇÃO MUNDIAL DA ONU EM HARVARD, ATRAVÉS DO INSTITUTO DIPLOMUM QUE FAZ MENTORIA PARA ALUNOS INTERESSADOS NA ÁREA DE POLÍTICA E DIPLOMACIA.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO JOVEM RONAN FELIPE RAMOS, DE APENAS 11 ANOS, EM RECONHECIMENTO PELOS EXCELENTES RESULTADOS ALCANÇADOS COMO PILOTO DE MOTOCROSS (CATEGORIA 65CC), SENDO DESTAQUE E REPRESENTANDO MUITO BEM A NOSSA CIDADE PELAS DIVERSAS COMPETIÇÕES QUE PARTICIPA, SAGRANDO-SE CAMPEÃO DA CPMX E VICE-CAMPEÃO DO CAMPEONATO PAULISTA NA TEMPORADA DE 2023._x000D_
 PARA 2024 A EXPECTATIVA É AINDA MAIOR, POIS IRÁ DISPUTAR O CAMPEONATO BRASILEIRO, SENDO SELECIONADO PELA YAMAHA BRASIL PARA FAZER UMA SELETIVA.</t>
@@ -1815,1482 +1815,1482 @@
   <si>
     <t>Zecão, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zebra Ramos</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SENHORA TEREZINHA ZANATTA, EM RECONHECIMENTO POR TODOS OS SERVIÇOS PRESTADOS À NOSSA POPULAÇÃO, SENDO MUITOS ANOS DE DEDICAÇÃO, COMPROMETIMENTO E RESPEITO EM PROL DO MUNICÍPIO DE BOFETE, ESPECIALMENTE FRENTE À SECRETARIA DA CRECHE ESCOLA JOSÉ ANTÔNIO DE OLIVEIRA NOGUEIRA.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS ATLETAS BOFETENSES REINALDO CAMPOS, LUCAS FELIPE E IVANILDO PINSON, PELA BRILHANTE PARTICIPAÇÃO NA 98ª EDIÇÃO DA CORRIDA INTERNACIONAL DE SÃO SILVESTRE, REALIZADA NO DIA 31/12/2023 NA CIDADE DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>Zebra Ramos, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA AOS CONSELHEIROS TUTELARES ELEITOS PARA A GESTÃO 2024-2027, RECONHECENDO A IMPORTÂNCIA DO TRABALHO DESEMPENHADO PELO CONSELHO TUTELAR, VISANDO SEMPRE GARANTIR OS DIREITOS DAS CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/mocao_12_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/mocao_12_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS PARTICIPANTES DO PROJETO DO VOLEIBOL DE BOFETE, EM NOME DOS PROFESSORES ALAN MIRANDA, DIEGO SARTORI E LUIS HENRIQUE, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO E PELAS INÚMERAS CONQUISTAS QUE O VOLEIBOL JÁ PROPORCIONOU PARA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/mocao_13_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/mocao_13_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SERVIDORA MUNICIPAL CÁTIA MARIA PAULETTI, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO COM OS PACIENTES QUE REALIZAM TRATAMENTO ODONTOLÓGICO NO DEPARTAMENTO DE SAÚDE, SEMPRE COM MUITA DEDICAÇÃO, CARINHO E RESPEITO COM A NOSSA POPULAÇÃO .</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/mocao_14_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/mocao_14_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A TODOS OS COLABORADORES DA 15ª FESTA DO MILHO DA PARÓQUIA NOSSA SENHORA DA PIEDADE DE BOFETE, EM NOME DO PE. ANTÔNIO DONISETE MUSACHIO, EM RECONHECIMENTO PELA ORGANIZAÇÃO DESSA BRILHANTE FESTA.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>Tula, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/mocao_15_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/mocao_15_2024_jandli.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO JOVEM MARCELO VIEIRA FELIPE, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 5/1/2024.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/mocao_16_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/mocao_16_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR GERALDO FERREIRA DE ANDRADE, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 4/2/2024.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>Renato Ferreira, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/mocao_17_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/mocao_17_2024_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A LANCHONETE “BIG LANCHES”, EM NOME DO PROPRIETÁRIO EMERSON, VALDIRENE E TODOS OS SEUS COLABORADORES, PELO EXCELENTE TRABALHO DESENVOLVIDO EM NOSSA CIDADE, SEMPRE COM MUITO CARINHO E DEDICAÇÃO COM OS SEUS CLIENTES.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, Zecão, Carlinhos do Carmo, Dalton Carteiro, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zebra Ramos</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/mocao_18_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/mocao_18_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO DIRETOR DE ESTRADAS E RODAGEM E TODA A SUA EQUIPE, EM NOME DO SERVIDOR MUNICIPAL VALDIR MARIANO, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO EM PROL DA POPULAÇÃO BOFETENSE, ESPECIALMENTE PELA PRONTIDÃO NO SOCORRO PRESTADO NO BURACO ABERTO NA ESTRADA DE ACESSO À EMPRESA QUARTZOLIT, SENDO O SERVIÇO EXECUTADO  COM MAESTRIA EM PLENO DOMINGO À NOITE.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/mocao_19_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/mocao_19_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO RESPONSÁVEL PELA DEFESA CIVIL MUNICIPAL, SENHOR JEFERSON CARDOSO, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO EM PROL DA POPULAÇÃO BOFETENSE, ESPECIALMENTE PELA PRONTIDÃO NO ISOLAMENTO DA ÁREA AFETADA NO BURACO ABERTO NA ESTRADA DE ACESSO À EMPRESA QUARTZOLIT, GARANTINDO A EXECUÇÃO DO SERVIÇO COM SEGURANÇA.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>Henrique Galvão, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, João Aliberti, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/mocao_20_2024_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/mocao_20_2024_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO JOVEM FELIPE GOULART GOMES, EM RECONHECIMENTO PELA CONQUISTA DA COBIÇADA PREMIAÇÃO NO HACK FOR CHANGE - DESAFIO CITY SOLUTIONS.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/mocao_21_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/mocao_21_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR DIRCEU PEREIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 27/2/2024.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>João Aliberti, Zebra Ramos, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/mocao_22_2024_joao_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/mocao_22_2024_joao_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS EX-SERVIDORES MUNICIPAIS MAURÍCIO SANTE MARACAJÁ E ROSMEIRE BOTELHO, EM RECONHECIMENTO POR TODOS OS SERVIÇOS PRESTADOS À NOSSA POPULAÇÃO, SEMPRE COM MUITA DEDICAÇÃO, COMPROMETIMENTO E RESPEITO.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/mocao_23_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/mocao_23_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A IDEALIZADORA DO EVENTO “MULHERES EMPREENDEDORAS” DE BOFETE, SENHORA ELIANA BELIZÁRIO SILVA, EM RECONHECIMENTO PELA EXCELENTE INICIATIVA.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/mocao_24_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/mocao_24_2024_israel.pdf</t>
   </si>
   <si>
     <t>PRESENTE MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A DIRETORA DA VIGILÂNCIA SANITÁRIA RAQUELLE CRISTINE GOMES, EM RECONHECIMENTO PELO EXCELENTE SERVIÇO PRESTADO À NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/mocao_25_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/mocao_25_2024_israel.pdf</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/mocao_26_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/mocao_26_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR MAURICIO ANTUNES DA SILVA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 5/3/2024. _x000D_
 AOS SEUS FAMILIARES E AMIGOS, NOSSAS SINCERAS CONDOLÊNCIAS, REITERANDO QUE ESTA CÂMARA DE VEREADORES NÃO PODERIA DEIXAR DE SE EXPRESSAR AO SEU PESAR. MANIFESTAMOS NOSSO PROFUNDO RESPEITO ROGANDO A DEUS QUE TRAGA CONFORTO AOS CORAÇÕES ENLUTADOS. DESEJAMOS QUE A PAZ, O CONSOLO E A FORÇA DA FÉ REINEM NO MEIO DE TODOS, DESTACANDO O AMOR A DEUS SOBRE TODAS AS COISAS.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/mocao_27_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/mocao_27_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ANTÔNIO NOGUEIRA DA SILVA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 11/3/2024. _x000D_
 AOS SEUS FAMILIARES E AMIGOS, NOSSAS SINCERAS CONDOLÊNCIAS, REITERANDO QUE ESTA CÂMARA DE VEREADORES NÃO PODERIA DEIXAR DE SE EXPRESSAR AO SEU PESAR. MANIFESTAMOS NOSSO PROFUNDO RESPEITO ROGANDO A DEUS QUE TRAGA CONFORTO AOS CORAÇÕES ENLUTADOS. DESEJAMOS QUE A PAZ, O CONSOLO E A FORÇA DA FÉ REINEM NO MEIO DE TODOS, DESTACANDO O AMOR A DEUS SOBRE TODAS AS COISAS.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_28_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_28_2024_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA AO ILUSTRÍSSIMO SENHOR CLAUDECI TELES PORTO, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO ÚLTIMO DIA 12/03.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA AO NOBRE VEREADOR JOÃO ALIBERTI, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO DIA DE HOJE E TAMBÉM POR ESTAR COMPLETANDO 20 ANOS DE SERVIÇOS PRESTADOS JUNTO AO INSTITUTO NACIONAL DO SEGURO SOCIAL (INSS).</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/mocao_30_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/mocao_30_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A EQUIPE DE VOLEIBOL DE BOFETE, EM NOME DO PROFESSOR ALAN, EM RECONHECIMENTO PELA CONQUISTA DO TORNEIO INÍCIO DA LIGA DE SOROCABA, SAGRANDO-SE CAMPEÃ INVICTA.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/mocao_31_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/mocao_31_2024_jandli.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR OSWALDO MATHEUS STOKNA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 11/3/2024.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/mocao_32_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/mocao_32_2024_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR JOAQUIM FRANCISCO NETO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 25/3/2024.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>Poder Legislativo, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/mocao_33_2024_legislativo_municipal.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/mocao_33_2024_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA LIOMAR JACINTO BATISTA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 28/03/2024.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/mocao_34_2024_legislativo_municipal.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/mocao_34_2024_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARIA JOSÉ DE OLIVEIRA E SILVA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 29/03/2024.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2522/mocao_35_2024_legislativo_municipal.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2522/mocao_35_2024_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR LAURO FELIPE, EM VIRTUDE DE SEU FALECIMENTO OCORRIDO NO DIA 31/03/2024.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>Dalton Carteiro, Carlinhos do Carmo, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/mocao_36_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/mocao_36_2024_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS EXMO.S. DR.S. EMÍLIO MIGLIANO NETO, DR. RICARDO DIP, DR. JOSÉ RENATO NALINI, RESPONSÁVEIS PELA COORDENAÇÃO, PREFÁCIO E APRESENTAÇÃO RESPECTIVAMENTE E, AINDA AOS AUTORES, AQUI REPRESENTADOS PELA DRA. SILVIA A. RICCI, PROCURADORA DESSA CASA LEIS, PELO LANÇAMENTO DA OBRA DE DIREITO PÚBLICO INTITULADA "TEMAS ATUAIS DE DIREITO PÚBLICO" E PELA INCANSÁVEL DEDICAÇÃO AO SERVIÇO PÚBLICO.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>PRESENTE MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A DOUTORA SILVIA APARECIDA RICCI, PROCURADORA JURÍDICA, EM RECONHECIMENTO PELA IMPORTANTE CONTRIBUIÇÃO DA OBRA “TEMAS ATUAIS DE DIREITO PÚBLICO”.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ROQUE ALENCAR DA SILVA FILHO, EM VIRTUDE DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/mocao_39_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/mocao_39_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SENHORA RADMILA REBECA FÁTIMA RODRIGUES DE LIMA, REPRESENTANDO TODOS OS COLABORADORES DA ASSOCIAÇÃO DE MÃES E PAIS DE AUTISTAS E NEURODIVERSIDADES (AMO), EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO, PRINCIPALMENTE NAS AÇÕES E EVENTOS PROMOVIDOS EM PROL DESSA CAUSA TÃO NOBRE.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/mocao_40_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/mocao_40_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS REPRESENTANTES DA LANCHONETE E SORVETERIA SKINÃO, MÁRCIO E SILVIA, EM RECONHECIMENTO PELO GESTO DE CARINHO E ATENÇÃO QUE PROPORCIONARAM AOS ALUNOS DA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE BOFETE (APAE).</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/mocao_41_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/mocao_41_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO JOVEM ATLETA MIGUEL DIAS NETO, EM RECONHECIMENTO PELO SEU DESTAQUE EM NÍVEL MUNDIAL DOS TRÊS TAMBORES E PELAS INÚMERAS CONQUISTAS NOS ÚLTIMOS ANOS, LEVANDO O NOME DO MUNICÍPIO DE BOFETE NAS DIVERSAS COMPETIÇÕES QUE PARTICIPA.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, Carlinhos do Carmo, Dalton Carteiro, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/mocao_42_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/mocao_42_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO DEPARTAMENTO DE CULTURA, EM NOME DO DIRETOR CRISTIANO MOURA DA SILVA, PELA ORGANIZAÇÃO DA FESTA EM COMEMORAÇÃO AOS 144 ANOS DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO, ESTENDENDO OS NOSSOS AGRADECIMENTOS A TODOS QUE PARTICIPARAM E ABRILHANTARAM O EVENTO.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/mocao_43_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/mocao_43_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS INTEGRANTES DO CONSELHO MUNICIPAL DE TURISMO, EM NOME DO PRESIDENTE ROBSON FRACARO, POR ABRILHANTAR A FESTA EM COMEMORAÇÃO AOS 144 ANOS DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO COM O PRIMEIRO ENCONTRO DE CARROS ANTIGOS, COM APOIO DA FEDERAÇÃO PAULISTA DE ANTIGOMOBILISMO, DEPARTAMENTO DE TURISMO E PREFEITURA MUNICIPAL DE BOFETE.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/mocao_44_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/mocao_44_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO INSTITUTO ITAQUAREIA, ATRAVÉS DA MINERADORA AREIA NOVA LTDA, EM RECONHECIMENTO PELA DOAÇÃO DE RECURSOS FINANCEIROS PARA AQUISIÇÃO DE EQUIPAMENTOS DESTINADOS À NOSSA CASA TRANSITÓRIA.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/mocao_45_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/mocao_45_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A EMPRESA EUCATEX, EM RECONHECIMENTO PELA DOAÇÃO DE RECURSOS FINANCEIROS PARA AQUISIÇÃO DE TINTAS DESTINADAS À NOSSA CASA TRANSITÓRIA.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>Zecão, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/mocao_46_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/mocao_46_2024_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A CANTORA DIANDRA COSTA, POR ABRILHANTAR A 1ª CAVALGADA BENEFICENTE REALIZADA PELA ASSOCIAÇÃO DE MÃES E PAIS DE AUTISTAS E NEURODIVERSIDADES (AMO).</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/mocao_47_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/mocao_47_2024_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO CANTOR GABRIEL CORDEIRO, POR ABRILHANTAR A 1ª CAVALGADA BENEFICENTE REALIZADA PELA ASSOCIAÇÃO DE MÃES E PAIS DE AUTISTAS E NEURODIVERSIDADES (AMO).</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/mocao_48_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/mocao_48_2024_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO CANTOR ZÉ FRANÇA, POR ABRILHANTAR A 1ª CAVALGADA BENEFICENTE REALIZADA PELA ASSOCIAÇÃO DE MÃES E PAIS DE AUTISTAS E NEURODIVERSIDADES (AMO).</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>Tula, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2570/mocao_49_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2570/mocao_49_2024_jandli.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS COLABORADORES DO INSTITUTO ANGLICANO - BOFETE, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO COM AS CRIANÇAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>João Aliberti, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/mocao_50_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/mocao_50_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL, EM RECONHECIMENTO PELA EXCELÊNCIA DOS SERVIÇOS PRESTADOS À NOSSA POPULAÇÃO E AOS VEREADORES DESTA CASA.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/mocao_51_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/mocao_51_2024_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO PROPRIETÁRIO DA EMPRESA INTER ELÉTRICA, SENHOR TIAGO, POR ACREDITAR NO POTENCIAL DO NOSSO MUNICÍPIO, GERANDO EMPREGO E RENDA PARA O DESENVOLVIMENTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/mocao_52_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/mocao_52_2024_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO PROPRIETÁRIO DO SUPERMERCADO DO FIO, JOVEM ANDERSON, POR ACREDITAR NO POTENCIAL DO NOSSO MUNICÍPIO, GERANDO EMPREGO E RENDA PARA O DESENVOLVIMENTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>Renato Ferreira, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/mocao_53_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/mocao_53_2024_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ANTÔNIO GONÇALVES VIANA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 20/4/2024.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/mocao_54_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/mocao_54_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A JOVEM JÚLIA RINALDI DE MACEDO CORTEZ, EM RECONHECIMENTO PELA FORMAÇÃO DO CURSO DE ENGENHARIA AMBIENTAL PELA UFSCAR DA UNIDADE DE BURI, BEM COMO PELA APRESENTAÇÃO DO TCC PIONEIRO SOBRE A SUB-BACIA RIBEIRÃO PONTE ALTA DE BOFETE, DESTACANDO TODAS AS CARACTERÍSTICAS AMBIENTAIS E OS RECURSOS NATURAIS, VALORIZANDO O MUNICÍPIO DE BOFETE NO ESPAÇO ACADÊMICO.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/mocao_55_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/mocao_55_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À PASTORA PRISCILA LUCENA DE ARAÚJO, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO FRENTE À IGREJA ASSEMBLÉIA DE DEUS MANANCIAL BOFETE.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/mocao_56_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/mocao_56_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA JUCINEIA RIBEIRO DE SOUZA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 4/5/2024.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>Dalton Carteiro, Carlinhos do Carmo, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2598/mocao_57_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2598/mocao_57_2024_dalton.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SER ENCAMINHADA AO SENHOR PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO VIABILIZE COM URGÊNCIA AS MELHORIAS NECESSÁRIAS DA ÁREA DE LAZER DA VILA DO TREVO, PRINCIPALMENTE COM A INSTALAÇÃO DE UM BEBEDOURO DE ÁGUA POTÁVEL.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2599/mocao_58_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2599/mocao_58_2024_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO MÉDICO VETERINÁRIO GUSTAVO ONOFRIO DE MORAIS, EM RECONHECIMENTO PELOS TRABALHOS VOLUNTÁRIOS REALIZADOS EM PROL DOS ANIMAIS DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_59_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_59_2024_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, A SER ENCAMINHADA AO CONSELHO FEDERAL DE MEDICINA, QUE EMITIU A RESOLUÇÃO CFM Nº 2378, DE 21 MARÇO DE 2024, PUBLICADA NO DIÁRIO OFICIAL DA UNIÃO DO DIA 3 DE ABRIL DE 2024, NA QUAL REGULAMENTA O ATO MÉDICO DE ASSISTOLIA FETAL, PARA INTERRUPÇÃO DA GRAVIDEZ, NOS CASOS DE ABORTO PREVISTO EM LEI ORIUNDOS DE ESTUPRO, VEDANDO O PROCEDIMENTO A PARTIR DE 22 SEMANA DE GESTAÇÃO.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2601/mocao_60_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2601/mocao_60_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>PRESENTE MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR FRANCISCO DE ASSIS PEREIRA, EM RECONHECIMENTO PELA COLABORAÇÃO NA FESTA DA PADROEIRA DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2602/mocao_61_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2602/mocao_61_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR JOSÉ ITAMAR DE ARAÚJO, EM RECONHECIMENTO PELA COLABORAÇÃO NA FESTA DA PADROEIRA DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2603/mocao_62_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2603/mocao_62_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS ATLETAS LUCAS FELIPE E REINALDO FRANCISCO, EM RECONHECIMENTO PELO EXCELENTE RESULTADO CONQUISTADO NA CORRIDA DE TRILHA TRAIL RUN, REALIZADA NA CIDADE DE BOTUCATU.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2604/mocao_63_2024_eugenio_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2604/mocao_63_2024_eugenio_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR PAULO FRANCISCO KREME, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 24/5/2024.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR BENEDITO PONTES FILHO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 25/5/2024.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2606/mocao_65_2024_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2606/mocao_65_2024_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO DIRETOR DE MANUTENÇÃO JOSÉ GILBERTO MOREIRA DA SILVA, EM RECONHECIMENTO PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DA NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_66_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_66_2024_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR RENATO DA SILVA NETO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 16/5/2024.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2619/mocao_67_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2619/mocao_67_2024_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO NOSSO JOVEM ATLETA KAUÊ BORGES MORENO, PELAS CONQUISTAS E PELO SUCESSO OBTIDO NAS COMPETIÇÕES DE KICKBOXING, SENDO TRICAMPEÃO PAULISTA, BICAMPEÃO BRASILEIRO E AGORA RECENTEMENTE BICAMPEÃO PAN-AMERICANO,  REPRESENTANDO MUITO BEM O NOSSO MUNICÍPIO E SENDO UM EXEMPLO DE DESTAQUE NO ESPORTE PARA OS NOSSOS JOVENS.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2620/mocao_68_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2620/mocao_68_2024_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS PROPRIETÁRIOS DO RECREIO TAMBAÚ, EM NOME DOS SENHORES LAURINDO E SANDRA, EM RECONHECIMENTO PELO BELO EVENTO REALIZADO NO “DIA DOS NAMORADOS”.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2621/mocao_69_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2621/mocao_69_2024_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO CANTOR E VIOLEIRO ROBERTO LIMA, EM RECONHECIMENTO PELA CONQUISTA DO PRIMEIRO LUGAR NO FESTIVAL DE MÚSICA RAIZ REALIZADO NA CIDADE DE CONCHAS.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2622/mocao_70_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2622/mocao_70_2024_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A EQUIPE DO CURSO 206º MINI TLC DE BOFETE, EM NOME DA LÍDER FLÁVIA BELIZARIO, HOMENAGEAMOS A TODOS QUE COM AMOR E TESTEMUNHO PREGARAM O EVANGELHO DE JESUS CRISTO A MUITOS JOVENS DE BOFETE E REGIÃO.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2623/mocao_71_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2623/mocao_71_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, a ser encaminhada ao EXMO. SR. PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE SÃO PAULO, em favor do PLC nº 07/2024 que está em tramitação na Assembleia Legislativa do Estado de São Paulo – ALESP, o qual “Altera o artigo 5º da Lei Complementar nº 1.151, de 25 de outubro de 2011”, considerando as razões a seguir:_x000D_
 _x000D_
 	Considerando que decorrente a tramitação do Projeto de Lei Complementar nº 07/2024, na ALESP, referente a proposta de alteração do artigo 5º da Lei Complementar nº 1.151, de 25 de outubro de 2011, que “DISPÕE SOBRE A REESTRUTURAÇÃO DAS CARREIRAS DE POLICIAIS CIVIS, DO QUADRO DA SECRETARIA DA SEGURANÇA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS”, que tem por objetivo excluir a prova oral das etapas do concurso público para ingresso na Polícia Civil do Estado de São Paulo, ressalvando-se a carreira de Delegado de Polícia Civil, em razão de suas especificidades;_x000D_
 _x000D_
 Considerando que a prova oral no concurso da Policia Civil de São Paulo é um método de avaliação que tem sido objeto de críticas frequentes. A realização dessa etapa gera constrangimento e insegurança nos candidatos, além de demandar recursos e tempo desnecessários;_x000D_
 _x000D_
 Considerando que as provas dissertativa e escrita já avaliam de forma satisfatória o conhecimento dos candidatos, sendo um mecanismo mais objetivo e imparcial. Ademais, a fase de Investigação Social já é uma etapa fundamental para verificar a conduta e o histórico de cada candidato, garantindo a seleção de profissionais aptos e de conduta ilibada;_x000D_
 _x000D_
 Considerando que é de suma importância a situação de defasagem na Policia Civil, com um nível alarmante de cerca de 35% de falta de efetivo, especialmente nos cargos de Escrivão e Investigador;_x000D_
 Considerando que é imperioso observar que a falta de efetivo sobrecarrega os profissionais existentes e prejudica as investigações criminais; além de dificultar o policiamento preventivo e ostensivo da Policia Civil, sobrecarregando-a nos registros de ocorrências, entre outros;_x000D_
 _x000D_
 Considerando que os novos concursos do ano de 2023, em andamento, se encontram na fase de divulgação do resultado da prova escrita, já não habilitaram candidatos suficientes ao número de vagas ofertado;_x000D_
 _x000D_
 Diante ao exposto, venho por meio desta moção apoiar e prestigiar o empenho e a dedicação dos nobres Deputados Estaduais em APROVAR O PLC Nº 07/2024 EM TRÂMITE NA ALESP, por todas as questões apresentadas, uma vez que a exclusão da obrigatoriedade da prova oral tornará o processo seletivo mais eficiente, justo e menos dispendioso, mantendo a qualidade na seleção dos futuros profissionais da Policia Civil do Estado de São Paulo</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2624/mocao_72_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2624/mocao_72_2024_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SERVIDORA ANA CECÍLIA MANDRUZZATI, EM RECONHECIMENTO POR TODOS OS SERVIÇOS PRESTADOS À NOSSA POPULAÇÃO, SENDO MUITOS ANOS DE DEDICAÇÃO, COMPROMETIMENTO E RESPEITO EM PROL DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS COLABORADORES DO INSTITUTO ANGLICANO - BOFETE, EM NOME DO SEU RESPONSÁVEL, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO COM AS CRIANÇAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>Henrique Galvão, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2639/mocao_74_2024_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2639/mocao_74_2024_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR JORGE CORDEIRO, EM RECONHECIMENTO PELO LANÇAMENTO DO LIVRO “DO FUNDO DO BAÚ”.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2640/mocao_75_2024_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2640/mocao_75_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA EX-VEREADORA E SERVIDORA DESTA EGRÉGIA CASA DE LEIS, SENHORA DÉBORA REGINA FORMIGONI FERRANTE, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 26/7/2024.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_76_2024_herique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_76_2024_herique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À DIRETORIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, EM NOME DE TODOS OS SEUS COLABORADORES, PELA REALIZAÇÃO DO EVENTO EM COMEMORAÇÃO AO “DIA DOS PAIS”.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2650/mocao_77_2024_herique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2650/mocao_77_2024_herique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, EM NOME DA PRIMEIRA DAMA DO MUNICÍPIO DE BOFETE, SENHORA GRAZIELA MARIA BERTONCINI EBÚRNEO, PELA REALIZAÇÃO DO EVENTO EM COMEMORAÇÃO AO “DIA DOS PAIS”.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2651/mocao_78_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2651/mocao_78_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR OSVALINDO GUEDES DA SILVA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 23/7/2024.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2652/mocao_79_2024_joao_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2652/mocao_79_2024_joao_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR OSVALDO JOSÉ RAMOS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 3/8/2024.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2653/mocao_80_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2653/mocao_80_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ADITE CORDEIRO DE CAMPOS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 4/8/2024.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_81_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_81_2024_israel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR ELIAS ANTUNES DA SILVA, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO À FRENTE DA DIRETORIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2675/mocao_82_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2675/mocao_82_2024_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR EDMILSON GOMES DE OLIVEIRA, RESPONSÁVEL GERAL DAS OBRAS DA SP-147, EM NOME DE TODA A SUA EQUIPE DE COLABORADORES, EM RECONHECIMENTO PELO EXCELENTE TRABALHO QUE VEM SENDO REALIZADO NA REFERIDA RODOVIA, SENDO UMA GRANDE CONQUISTA PARA A NOSSA QUERIDA BOFETE.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2676/mocao_83_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2676/mocao_83_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ANTÔNIO DO CARMO MORAES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 22/8/2024.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, João Aliberti, Carlinhos do Carmo, Dalton Carteiro, Henrique Galvão, Renato Ferreira, Tula, Zebra Ramos, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2677/mocao_84_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2677/mocao_84_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR GRINALDO BISPO MARQUES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 21/7/2024</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2678/mocao_85_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2678/mocao_85_2024_jandli.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO JOVEM EX-VEREADOR LUCAS FERNANDO PEPE MACHADO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 23/8/2024.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2696/mocao_86_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2696/mocao_86_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR ELIAS ROSA DA SILVA, MORADOR DO BAIRRO SÃO ROQUE VELHO, EM RECONHECIMENTO PELA DOAÇÃO DE UM TERRENO DE 120M² PARA A IGREJA SÃO PEDRO.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2697/mocao_87_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2697/mocao_87_2024_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR JOÃO FRANCISCO CORRÊA, ILUSTRE BOFETENSE ENCARREGADO DAS OBRAS DA SP-147, EM NOME DE TODA A SUA EQUIPE DE COLABORADORES, EM RECONHECIMENTO PELO EXCELENTE TRABALHO QUE VEM SENDO REALIZADO, SENDO UMA GRANDE CONQUISTA PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2698/mocao_88_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2698/mocao_88_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO APIÁRIO BENEDETTI, EM RECONHECIMENTO PELO PRÊMIO DE MELHOR MEL DE ABELHA APIS MELIFERA DA BRASIL HONEY SHOW 2024 .</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2706/indicacao_89_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2706/indicacao_89_2024_luis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR SANÇÃO PEREIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 3/9/2024.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2707/mocao_90_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2707/mocao_90_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA SHIRLEY SIMÕES BERTONCINI, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 25/9/2024.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>João Aliberti, Carlinhos do Carmo, Claudinho, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2713/mocao_91_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2713/mocao_91_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS SERVIDORES MUNICIPAIS E VOLUNTÁRIOS, EM NOME DA PRIMEIRA DAMA GRAZIELA BERTONCINI E DA DIRETORA DE ASSISTÊNCIA SOCIAL MARIA EMÍLIA CAMPOS LEITE, EM RECONHECIMENTO PELA ORGANIZAÇÃO DA LINDA FESTA EM HOMENAGEM AO “DIA DAS CRIANÇAS”.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>Renato Ferreira, Carlinhos do Carmo, Claudinho, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/mocao_92_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/mocao_92_2024_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS INTEGRANTES DA COMISSÃO ORGANIZADORA DO 33° RODEIO DE BOFETE, EM NOME DA DIRETORA DE TURISMO CAMILLA SOARES DE ALMEIDA DA SILVEIRA E DO DIRETOR DE CULTURA CRISTIANO MOURA DA SILVA, EM RECONHECIMENTO PELA EXCELENTE ORGANIZAÇÃO DESTE IMPORTANTE EVENTO QUE É TRADIÇÃO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/mocao_93_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/mocao_93_2024_renato.pdf</t>
   </si>
   <si>
     <t>PRESENTE MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO NOSSO JOVEM PEÃO GUILHERME HENRIQUE (TIZÃO), PELA CONQUISTA DO 3º LUGAR NA MONTARIA EM TOUROS DO 33° RODEIO DE BOFETE.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/mocao_94_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/mocao_94_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA AO SENHOR JOVINO CAMARGO DA SILVA, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO ÚLTIMO DIA 29/10.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>Claudinho, Carlinhos do Carmo, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2729/mocao_95_2024_claudio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2729/mocao_95_2024_claudio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À EQUIPE DE BRIGADA DE INCÊNDIO DA NOSSA QUERIDA BOFETE, PELO EXCELENTE TRABALHO DESENVOLVIDO EM PROL DA NOSSA POPULAÇÃO, MOSTRANDO MUITA DEDICAÇÃO NOS ATENDIMENTOS DE CASOS DE INCÊNDIO NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>Carlinhos do Carmo, Claudinho, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2730/mocao_96_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2730/mocao_96_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS VEREADORES ELEITOS DO MUNICÍPIO NAS ELEIÇÕES DE 6 DE OUTUBRO DE 2024 E QUE IRÃO COMPOR A PRÓXIMA LEGISLATURA (2025/2028), ASSUMINDO A MISSÃO E O COMPROMISSO DE REPRESENTAR OS INTERESSES DE NOSSA QUERIDA CIDADE.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>Dalton Carteiro, Carlinhos do Carmo, Claudinho, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2734/mocao_97_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2734/mocao_97_2024_dalton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A JOVEM CAMILA DE PAULA EBURNEO, ALUNA DA ESCOLA ANSELMO BERTONCINI, PELAS ÓTIMAS NOTAS NO PROGRAMA DO GOVERNO ESTADUAL DE INTERCÂMBIO “PRONTOS PRO MUNDO”, CONQUISTANDO UMA BOLSA DE ESTUDOS NO CANADÁ.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2735/mocao_98_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2735/mocao_98_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA PARA AS CONSELHEIRAS TUTELARES DO MUNICÍPIO DE BOFETE, EM NOME DE FLÁVIA FERREIRA DA SILVA BELIZÁRIO, MARIA JOSINA CORTEZ, NEUZA JÚLIA DA SILVA, NILZA APARECIDA MARIANO DA SILVEIRA E PAULA DIVINA SCHAUFFLER VEIGA, QUE DESEMPENHAM COM DEDICAÇÃO, RESPONSABILIDADE E EXCELÊNCIA A MISSÃO DE ASSEGURAR OS DIREITOS DAS CRIANÇAS E ADOLESCENTES, CONFORME PRECONIZADO PELO ESTATUTO DA CRIANÇA E DO ADOLESCENTE (ECA).</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>Tula, Carlinhos do Carmo, Claudinho, Dalton Carteiro, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Renato Ferreira, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2736/mocao_99_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2736/mocao_99_2024_jandli.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À ARQUITETA DÉBORA BATISTA DUARTE, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO NA SUA ÁREA DE ATUAÇÃO, CONTRIBUINDO DIRETAMENTE PARA O DESENVOLVIMENTO DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2737/mocao_100_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2737/mocao_100_2024_renato.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À JOVEM LARYSSA GABRIELLE VISNOVESKI DOS SANTOS, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO NESTA EGRÉGIA CASA DE LEIS, SEMPRE COM MUITA DEDICAÇÃO, COMPROMETIMENTO E RESPEITO EM PROL DA POPULAÇÃO, VEREADORES E COLEGAS DE TRABALHO.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2738/mocao_101_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2738/mocao_101_2024_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA LÚCIA DA CONCEIÇÃO MARIANO GOMES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 13/11/2024.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, Carlinhos do Carmo, Claudinho, Dalton Carteiro, Henrique Galvão, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2743/mocao_102_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2743/mocao_102_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARIA IVANY BERTONCINI MOREIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 8/12/2024.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2744/mocao_103_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2744/mocao_103_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO JOVEM MURILO OLIVEIRA PONCIANO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 8/12/2024.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2745/mocao_104_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2745/mocao_104_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR VALMIR REZENDE SIMÕES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 11/12/2024.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2746/mocao_105_2024_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2746/mocao_105_2024_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ALTINO VIEIRA DE PONTES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 13/12/2024.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>Henrique Galvão, Carlinhos do Carmo, Claudinho, Dalton Carteiro, Gláucia Bertoncini, João Aliberti, Renato Ferreira, Tula, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2747/mocao_106_2024_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2747/mocao_106_2024_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO JOVEM ATLETA HIAGO RIBEIRO LIMA, EM RECONHECIMENTO POR TER SIDO ELEITO O MELHOR JOGADOR DA LIGA SOROCABA DE VOLEIBOL, LEVANDO O NOME DO MUNICÍPIO DE BOFETE NAS DIVERSAS COMPETIÇÕES QUE PARTICIPA.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/pdl_01_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/pdl_01_2024.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR CLAUDECI TELES PORTO.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/pdl_02_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/pdl_02_2024.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR CLAUDEMIR LEITE FERRI.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/pdl_03_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/pdl_03_2024.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR MARCOS GASPARINI.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/pdl_04_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/pdl_04_2024.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO DOUTOR IVAN LOPES TEIXEIRA.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2607/decreto_05_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2607/decreto_05_2024.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ BOFETENSE A PROFESSORA EDLEIA REGINA BARCAÇA MARIANO</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2608/pdl_06_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2608/pdl_06_2024.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO JOVEM VICTOR ANTONIO PALY.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>COFC - Comissão de Orçamento, Finanças e Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2628/pdl_07_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2628/pdl_07_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS MUNICIPAIS DO EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2629/pdl_08_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2629/pdl_08_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS MUNICIPAIS DO EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/pdl_09_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/pdl_09_2024.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR RENATO FERREIRA.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/pdl_10_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/pdl_10_2024.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ BOFETENSE A SENHORA RENATA CLERI.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2718/pdl_11_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2718/pdl_11_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE “HONRA AO MÉRITO” A SENHORA MARIA NILZA DE MORAIS OLIVEIRA.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2720/pdl_12_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2720/pdl_12_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE “HONRA AO MÉRITO” AO SENHOR CHRISTINO ROSA.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2740/pdl_13_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2740/pdl_13_2024.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO DEPUTADO FEDERAL ANTONIO CARLOS RODRIGUES.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2741/pdl_14_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2741/pdl_14_2024.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR RODRIGO SANTOS DA SILVA, ATUALMENTE CONHECIDO COMO FREI PEDRO MARIA.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/plc_01_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/plc_01_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/plc_02_2024_alterado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/plc_02_2024_alterado.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO DIRETOR DE TURISMO DO MUNICÍPIO DE BOFETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/plc_03_2024_alt.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/plc_03_2024_alt.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I, V, VI DA LEI COMPLEMENTAR Nº 138/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2625/plc_06_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2625/plc_06_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 01 (UMA) VAGA DE PEDREIRO, REFERÊNCIA D, NO QUADRO DE PESSOAL DE PROVIMENTO PERMANENTE E TEMPORÁRIO REGIDOS PELA CONSOLIDAÇÃO DAS LEIS DO TRABALHO – CLT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2627/plc_07_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2627/plc_07_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARREIRA PARA O SERVIDORES DO MAGISTÉRIO PÚBLICO MUNICIPAL DE BOFETE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/plc_08_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/plc_08_2024.pdf</t>
   </si>
   <si>
     <t>PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2659/plc_09_2024_alterado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2659/plc_09_2024_alterado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 106 DE 22 DE NOVEMBRO DE 2021 – LEI DO PLANO PLURIANUAL DO GOVERNO DO MUNICÍPIO DE BOFETE, PARA O PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/plcm_01_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/plcm_01_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA GUARDA CIVIL MUNICIPAL DE BOFETE (GCMB).</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/plcm_02_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/plcm_02_2024.pdf</t>
   </si>
   <si>
     <t>REVISA OS SALÁRIOS E VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/plcm_03_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/plcm_03_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO SOCIETY LOCALIZADO NA RUA GUARÁ COM RUA 83, BAIRRO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/plcm_04_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/plcm_04_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO MUNICIPAL DE BOFETE PARA A LEGISLATURA DE 2025 A 2028.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/plcm_05_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/plcm_05_2024.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DO MUNÍCIPIO O MÊS DE AGOSTO, COMO 'AGOSTO LILÁS', COM O OBJETIVO DE CONSCIENTIZAR A POPULAÇÃO SOBRE A VIOLÊNCIA DOMÉSTICA E SUAS ESPÉCIES.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/plcm_06_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/plcm_06_2024.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/plcm_07_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/plcm_07_2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS SERVIÇOS DE TÁXI NO ÂMBITO DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, Zecão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2590/plcm_08_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2590/plcm_08_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO PARQUE URBANO TURÍSTICO DE BOFETE.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2709/projeto_de_lei_9.24_-_israel_-_denominacao_da_mini_usina_de_leite_municipal.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2709/projeto_de_lei_9.24_-_israel_-_denominacao_da_mini_usina_de_leite_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO PRÉDIO DA MINI USINA DE LEITE MUNICIPAL.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2719/projeto_de_lei_10.24_-_glaucia_-_denominacao_da_unidade_da_esf.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2719/projeto_de_lei_10.24_-_glaucia_-_denominacao_da_unidade_da_esf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF DO CENTRO.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/plcm_11_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/plcm_11_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO 1 (CANCHA DE MALHA), LOCALIZADO NA AVENIDA MANOEL SATURNINO DA SILVA, ESQUINA COM A_x000D_
 RUA ERNESTINA EBURNEO, BAIRRO CDHU.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/plcm_12_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/plcm_12_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO 2 (CANCHA DE BOCHA), LOCALIZADO NA AVENIDA MANOEL SATURNINO DA SILVA, ESQUINA COM A_x000D_
 RUA ERNESTINA EBURNEO, BAIRRO CDHU.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2739/plcm_13_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2739/plcm_13_2024.pdf</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/pl_01_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/pl_01_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS DO FUNDEB ATRAVÉS DE TERMO DE COLABORAÇÃO À ENTIDADE ORGANIZAÇÃO DA SOCIEDADE CIVIL – OSC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/pl_02_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/pl_02_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS PRÓPRIOS ATRAVÉS DE TERMO DE COLABORAÇÃO À ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/pl_03_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/pl_03_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS ATRAVÉS DE TERMO DE COLABORAÇÃO, ORIUNDOS DO PROGRAMA ESPECIAL DE MÉDIA COMPLEXIDADE, DA SECRETARIA ESTADUAL DE ASSISTÊNCIA SOCIAL, À ENTIDADE QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_04_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_04_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2626/plo_05_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2626/plo_05_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2654/pl_06_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2654/pl_06_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR IMÓVEL, POR DOAÇÃO À FAZENDA DO ESTADO DE SÃO PAULO - DEPARTAMENTO DE ESTRADAS E RODAGEM DER, DESTINADO AS ÁREAS NECESSÁRIAS À RECUPERAÇÃO DA PISTA, PAVIMENTAÇÃO DE ACOSTAMENTOS, BEM COMO A OBRAS DE MELHORIA, NO TRECHO ENTRE OS KM 238,47M E 268,69M DA RODOVIA LÁZARO CORDEIRO DE CAMPOS, SP-147, NO MUNICÍPIO DE BOFETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2655/pl_07_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2655/pl_07_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GABINETE DO CHEFE DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2656/pl_08_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2656/pl_08_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESTRADA BFT 345.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2657/pl_09_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2657/pl_09_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA MUNICIPAL DE TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2658/pl_10_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2658/pl_10_2024.pdf</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2660/pl_11_2024_alterado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2660/pl_11_2024_alterado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE BOFETE, PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2708/pl_13_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2708/pl_13_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BOFETE PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2726/pl_14_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2726/pl_14_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2727/pl_15_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2727/pl_15_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA NOVA SALA ODONTOLÓGICA DA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2731/pl_16_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2731/pl_16_2024.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE SANEAMENTO AMBIENTAL E INFRAESTRUTURA - FMSAI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2732/pl_17_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2732/pl_17_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pr_01_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pr_01_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADESÃO AOS DECRETOS MUNICIPAIS Nº 3.273, Nº 3.274 E Nº 3.375 DO PODER EXECUTIVO, PARA FINS DE REGULAMENTAR TEMPORARIAMENTE A LEI Nº 14.133 DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, NO ÂMBITO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/pr_02_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/pr_02_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPALDE BOFETE PARA A LEGISLATURA DE 2025 A 2028.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/pr_03_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/pr_03_2024.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO AUXÍLIO FARMÁCIA AOS SERVIDORES DO PODER LEGISLATIVO INSTITUÍDO PELA RESOLUÇÃO Nº 3/2023.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA O CUMPRIMENTO DA LEI Nº 14.434, DE 4 DE AGOSTO DE 2022, PAGANDO CORRETAMENTE O PISO SALARIAL NACIONAL DOS NOSSOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS A DATA PREVISTA PARA O REAL FUNCIONAMENTO DO RAIO-X NA UBS, TENDO EM VISTA O ATRASO DESSA IMPORTANTE QUESTÃO PARA A NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
@@ -3303,368 +3303,368 @@
   <si>
     <t>REQUER AO  PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS O MOTIVO PELO QUAL NÃO ESTÁ SENDO ACEITO O RECEBIMENTO DE ATESTADOS E DECLARAÇÕES MÉDICAS APRESENTADOS PELOS SERVIDORES MUNICIPAIS QUANDO HÁ NECESSIDADE DO ACOMPANHAMENTO DE ALGUM DE SEUS MEMBROS FAMILIARES EM CONSULTAS MÉDICAS.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DO CANIL MUNICIPAL, BEM COMO SERÁ O SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SE FOI REPASSADO OS RECURSOS FINANCEIROS AOS SERVIDORES MUNICIPAIS DA ÁREA DA SAÚDE, CONFORME DOCUMENTO ACOSTADO NO PRESENTE REQUERIMENTO, LEVANDO-SE EM CONSIDERAÇÃO O PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS QUAL O ÍNDICE UTILIZADO PARA CORREÇÃO DOS VALORES COBRADOS DE IPTU.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/requerimento_08_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/requerimento_08_2024_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DA PLANTA E DO LAUDO DE VISTORIA DAS 43 CASAS POPULARES DO PROGRAMA “MINHA CASA MINHA VIDA”, ENTREGUES RECENTEMENTE PELA ATUAL GESTÃO.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_09_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_09_2024_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS O MOTIVO PELO QUAL NÃO FOI INSTALADO O AR CONDICIONADO NA SALA DE PEDIATRIA DA UBS.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimento_10_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimento_10_2024_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME A ESTA CASA DE LEIS A RELAÇÃO COMPLETA DOS PROCESSOS ADMINISTRATIVOS DISCIPLINARES EM ANDAMENTO, CONCLUÍDOS E ARQUIVADOS NA ATUAL GESTÃO.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_11_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_11_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME E ENCAMINHE A ESTA CASA DE LEIS, CONFORME SEGUE: _x000D_
 A) FORNECER A LISTA DOS SERVIDORES MUNICIPAIS QUE SE ENCONTRAM AFASTADOS EM DECORRÊNCIA DE AUXÍLIO PROVIDENCIÁRIO (DOENÇA OU INVALIDEZ); _x000D_
 B) INFORMAR O MOTIVO PELO QUAL NÃO ESTÁ SENDO RESPEITADO O QUANTO PREVISTO NO § 1º DO ARTIGO 3º DA LEI MUNICIPAL Nº 2.288, DE 31 DE JANEIRO DE 2022, MEDIANTE APRESENTAÇÃO DE ATESTADO MÉDICO?</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/requerimento_12_2024_eugenio.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/requerimento_12_2024_eugenio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME E ENCAMINHE A ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 a)	A LISTA DE SERVIDORES MUNICIPAIS BENEFICIADOS COM GRATIFICAÇÃO E ABONO ESPECIAL DURANTE OS ANOS DE 2023 E 2024;_x000D_
 b)	A RELAÇÃO COMPLETA DOS SERVIDORES MUNICIPAIS APURADA PELA ATUAL GESTÃO COMO DESVIO DE FUNÇÃO, BEM COMO O LOCAL E/OU DEPARTAMENTO QUE CADA SERVIDOR FOI REMANEJADO.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/requerimento_13_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/requerimento_13_2024_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 a)	QUAL O HORÁRIO DE ATENDIMENTO DO PROCON?_x000D_
 b)	QUEM SÃO OS RESPONSÁVEIS PELO ATENDIMENTO E QUAIS OS SERVIÇOS PRESTADOS?</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_14_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_14_2024_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME E ENCAMINHE A ESTA CASA DE LEIS A RELAÇÃO COMPLETA DOS ALUNOS MATRICULADOS NA NOVA CRECHE MUNICIPAL “BENEDITO MARIANO FILHO”.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>João Aliberti, Tula</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_15_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_15_2024_jandli.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA EGRÉGIA CASA DE LEIS A RELAÇÃO COMPLETA E ATUALIZADA DOS DIRETORES DOS DEPARTAMENTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_16_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_16_2024_jandli.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL QUE INFORME E ENCAMINHE A ESTA CASA DE LEIS A DOCUMENTAÇÃO COMPROBATÓRIA DA CONCLUSÃO DO CASO ENVOLVENDO O FURTO DOS OITO (8) PNEUS DA OFICINA MUNICIPAL.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_17_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_17_2024_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS A DOCUMENTAÇÃO COMPROBATÓRIAS ONDE CONSTE QUE TODOS OS VEÍCULOS DA MUNICIPALIDADE ESTÃO COM OS SEUS DOCUMENTOS E LICENÇAS REGULARES PARA TRAFEGAR.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_18_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_18_2024_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS A JUSTIFICATIVA DA ATUAL GESTÃO DEIXAR OITO (8) AMBULÂNCIAS PARADAS NA GARAGEM MUNICIPAL POR FALTA DE MANUTENÇÃO.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_19_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_19_2024_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SE PROCEDE A INFORMAÇÃO DE QUE O MUNICÍPIO ADQUIRIU UM IMÓVEL LOCALIZADO NA RUA APOLINÁRIO ALVES, EM CASO AFIRMATIVO, INFORMAR O VALOR.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_20_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_20_2024_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO ESTADUAL DE ESTRADAS DE RODAGEM (DER) PARA QUE PROCEDA A INSTALAÇÃO DE SEMÁFOROS, LOMBADAS E FAIXAS DE PEDESTRES NA RODOVIA LÁZARO CORDEIRO DE CAMPOS (SP 147), PRINCIPALMENTE NAS ENTRADAS DO CDHU E AUTO POSTO PEÃO LTDA.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_21_2024_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_21_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, QUE CONSIDERANDO O TEOR DO OFÍCIO CCA Nº 2515/2023, REFERENTE AO PROCESSO E-TC-00007105.989.23-0 E OFÍCIO C.CCM Nº 127/2024, REFERENTE AO TC-007819.989.20-3, ANEXO 1 E 2 – RESPECTIVAMENTE, INFORME A ESTA CASA DE LEIS:_x000D_
 1.	QUANTO AO OFÍCIO CCA Nº 2515/2023:_x000D_
 1.1.	QUAL A RAZÃO DO EXECUTIVO NÃO TER APRESENTADO DEFESA NOS AUTOS, UMA VEZ QUE FORAM OPORTUNIZADAS POR DUAS VEZES (EVENTOS 11.10 E 29.1)?_x000D_
 1.2.	QUAIS FORAM AS PROVIDÊNCIAS ADOTADAS EM RELAÇÃO À ADMISSÃO DO MOTORISTA CITADO NOS AUTOS, QUE TEVE O ATO JULGADO ILEGAL E SEM CONDIÇÕES DE REGISTRO, POR IMPOSSIBILIDADE DE ACÚMULO DE PROVENTOS DE APOSENTADORIA COM A ATIVA DO SERVIÇO PÚBLICO MUNICIPAL?_x000D_
 1.3.	QUE AS JUSTIFICATIVAS VENHAM ACOMPANHADAS DOS DOCUMENTOS QUE COMPROVAM AS MEDIDAS ADOTADAS, SOB PENA DE DESATENDIMENTO À LOMB E AO REGIMENTO INTERNO DESSA CASA DE LEIS._x000D_
 _x000D_
 2.	QUANTO AO OFÍCIO C.CCM Nº 127/2024:_x000D_
 2.1.	CONSIDERANDO O JULGAMENTO IRREGULAR PELO E. TRIBUNAL DE CONTAS DE SÃO PAULO DA EXECUÇÃO CONTRATUAL DO CONTRATO Nº 53/2016, FIRMADO PELO MUNICÍPIO DE BOFETE EM 19/04/16 COM A EMPRESA PLAW CONSTRUÇÕES E LOCAÇÃO DE EQUIPAMENTOS LTDA EPP, QUE TEVE POR OBJETO A CONSTRUÇÃO DO CENTRO OLÍMPICO, ESCLAREÇA QUAIS FORAM AS SOLUÇÕES DADAS ÀS FALHAS APONTADAS NA VISTORIA DA FISCALIZAÇÃO DO TCE, REALIZADA EM 28/02/2020?_x000D_
 2.2.	FOI INFORMADO NOS AUTOS DO TCE QUE A OBRA FOI CONCLUÍDA E PAGA, ENTRETANTO HOUVE DETERMINAÇÃO JUDICIAL QUE DECRETOU A RESCISÃO DO AJUSTE (TJ 17/12/19), A OBRA FOI TOTALMENTE CONCLUÍDA E PAGA ANTES DA RESCISÃO JUDICIAL? SE NÃO, QUAIS FORAM AS PROVIDÊNCIAS ADOTADAS PARA A CONCLUSÃO DA OBRA?_x000D_
 2.3.	QUE ENCAMINHE CÓPIA À CASA LEGISLATIVA DO OFÍCIO ENCAMINHADO AO TCE/SP INFORMANDO AS MEDIDAS ADOTADAS EM FACE DA DECISÃO DA CORTE DE CONTAS E, EM CASO DE DESATENDIMENTO À ESSA DETERMINAÇÃO DO JULGADO, ENCAMINHE CERTIDÃO NEGATIVA DE ENVIO À ESSA CASA DE LEIS._x000D_
 2.4.	QUE AS JUSTIFICATIVAS VENHAM ACOMPANHADAS DOS DOCUMENTOS QUE COMPROVAM AS MEDIDAS ADOTADAS, SOB PENA DE DESATENDIMENTO À LOMB E AO REGIMENTO INTERNO DESSA CASA DE LEIS.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/requerimento_22_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/requerimento_22_2024_jandli.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME A ESTA CASA DE LEIS, DE FORMA INDIVIDUALIZADA, A QUANTIDADE DE VEÍCULOS À DISPOSIÇÃO DOS DEPARTAMENTOS DE SAÚDE, EDUCAÇÃO, OBRAS, ESTRADAS E RODAGEM.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_23_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_23_2024_joao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE, COM URGÊNCIA, A ESTA EGRÉGIA CASA DE LEIS CÓPIA DA PLANTA, MEMORIAL DESCRITIVO E PLANILHA DETALHADA DOS SERVIÇOS QUE SERÃO EXECUTADOS NAS OBRAS DO CENTRO CULTURAL, TOTALIZANDO O VALOR DE RS 466.000,00.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_24_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_24_2024_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O CUMPRIMENTO DA LEI Nº 2.333, DE 9 DE MAIO DE 2023, QUE “INSTITUI O SERVIÇO VOLUNTÁRIO NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS”, CONFORME SEGUE:_x000D_
 A) QUANTOS VOLUNTÁRIOS ESTÃO PRESTANDO SERVIÇOS NA ATUAL GESTÃO E QUAIS SÃO OS SETORES?</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_25_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_25_2024_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O CUMPRIMENTO DA LEI COMPLEMENTAR Nº 130, DE 13 DE OUTUBRO DE 2022, QUE “DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS”, CONFORME SEGUE:_x000D_
 A) QUANTAS CONTRATAÇÕES FORAM REALIZADAS PELA ATUAL GESTÃO NESTE FORMATO? EM CASO AFIRMATIVO, QUAIS OS SETORES?</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/requerimento_26_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/requerimento_26_2024_joao.pdf</t>
   </si>
   <si>
     <t>REQUER A DIRETORA MUNICIPAL DE EDUCAÇÃO QUE INFORME ESTA CASA DE LEIS SOBRE AS REAIS CONDIÇÕES DE TRANSPORTE QUE ESTÃO SENDO SUBMETIDAS AS DUAS SERVIDORAS MUNICIPAIS QUE PRESTAM SERVIÇOS NA BARONESA.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/requerimento_27_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/requerimento_27_2024_joao.pdf</t>
   </si>
   <si>
     <t>REQUER A DIRETORA MUNICIPAL DE EDUCAÇÃO QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
 A) QUAL O OBJETIVO DA REUNIÃO DE PAIS E MESTRES?_x000D_
 B) É OBRIGATÓRIA A PRESENÇA DOS RESPONSÁVEIS PELA DIREÇÃO DAS ESCOLAS E DOS PROFESSORES?_x000D_
 C) QUAL O MOTIVO DA FALTA DE MANUTENÇÃO DAS TORNEIRAS DOS LAVATÓRIOS E POR QUE ESTÃO AMARRADAS COM PANOS?_x000D_
 D) POR QUE OS PAPÉIS HIGIÊNICOS FICAM DISPONÍVEIS EM LOCAIS QUE MUITAS CRIANÇAS NÃO ALCANÇAM?_x000D_
 E) AS CRIANÇAS PRECISAM PERMANECER SENTADAS NO RECREIO POR FALTA DE MONITORAS?</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_28_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_28_2024_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME E ENCAMINHE A ESTA CASA DE LEIS, ATRAVÉS DE UMA RELAÇÃO DETALHADA, AS NOTIFICAÇÕES EXPEDIDAS NOS ÚLTIMOS 90 DIAS PELA MUNICIPALIDADE REFERENTES ÀS OBRAS QUE ESTÃO SENDO EXECUTADAS PELOS CONTRIBUINTES, BEM COMO AQUELAS EXPEDIDAS ATRAVÉS DA VIGILÂNCIA SANITÁRIA PARA O COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2631/requerimento_29_2024_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2631/requerimento_29_2024_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DOS TRÂMITES DA ILUMINAÇÃO PÚBLICA DA RODOVIA LÁZARO CORDEIRO DE CAMPOS (SP 147).</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2632/requerimento_30_2024_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2632/requerimento_30_2024_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DA REFORMA DA PRAÇA DA MATRIZ E DA PRAÇA DO BAIRRO SÃO ROQUE.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2641/requerimento_31_2024_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2641/requerimento_31_2024_joao.pdf</t>
   </si>
   <si>
     <t>REQUER QUE À ILUSTRÍSSIMA SENHORA DELEGADA DA POLÍCIA CIVIL DE BOFETE, QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DAS INVESTIGAÇÕES DO FURTO DOS OITO (8) PNEUS DA OFICINA MUNICIPAL, OCORRIDO NO DIA 23/05/2023.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2642/requerimento_32_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2642/requerimento_32_2024_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS O VALOR PAGO AO RESPONSÁVEL PELA ELABORAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 7/2024, QUE INSTITUI O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2661/requerimento_33_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2661/requerimento_33_2024_israel.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE A PREVISÃO DE FUNCIONAMENTO DA CASA DO IDOSO.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2662/requerimento_34_2024_israel.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2662/requerimento_34_2024_israel.pdf</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2663/requerimento_35_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2663/requerimento_35_2024_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS, JUNTAMENTE COM O SISTEMA DE CONTROLE INTERNO E DIRETORIA MUNICIPAL DE TURISMO, A PRESTAÇÃO DE CONTAS COMPLETA DO PRIMEIRO FESTIVAL GASTRONÔMICO DA MANDIOCA DE BOFETE, ACOMPANHADA DE SEUS PARECERES DE REGULARIDADE.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2664/requerimento_36_2024_renato.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2664/requerimento_36_2024_renato.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME A ESTA CASA DE LEIS OS MOTIVOS QUE ENSEJARAM NA FALTA DE FORNECIMENTO DE ÁGUA MINERAL EM DIVERSOS DEPARTAMENTOS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_37_2024_jandli.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_37_2024_jandli.pdf</t>
   </si>
   <si>
     <t>REQUER A DIRETORIA MUNICIPAL DE ASSISTÊNCIA SOCIAL QUE INFORME A ESTA CASA DE LEIS, DE FORMA CRITERIOSA, O PROCEDIMENTO UTILIZADO NAS SOLICITAÇÕES DE COMPRAS REALIZADAS PELO REFERIDO DEPARTAMENTO.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2682/requerimento_38_2024_dalton.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2682/requerimento_38_2024_dalton.pdf</t>
   </si>
   <si>
     <t>REQUER A DIRETORIA MUNICIPAL DE PLANEJAMENTO E HABITAÇÃO QUE INFORME ESTA CASA DE LEIS SOBRE OS CONTRATOS DAS 43 CASAS POPULARES DO PROGRAMA “MINHA CASA MINHA VIDA”, LOCALIZADAS NA VILA BOA ESPERANÇA “ELIANE OLIVEIRA ARAÚJO”, BEM COMO A PREVISÃO PARA QUE OS MESMOS SEJAM ENTREGUES.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2683/requerimento_39_2024_luis.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2683/requerimento_39_2024_luis.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DA CÂMARA MUNICIPAL DE BOFETE, LICENÇA PARA TRATAMENTO DE SAÚDE PELO PRAZO DE 60 DIAS CONTADOS A PARTIR DA DATA DO ATESTADO MÉDICO PROTOCOLADO NA SECRETARIA LEGISLATIVA DESTA CASA, QUE SEGUE ACOSTADO NO PRESENTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2630/veto_plc_03_2024.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2630/veto_plc_03_2024.pdf</t>
   </si>
   <si>
     <t>VETA TOTALMENTE A EMENDA MODIFICATIVA, CONSTANTE NO AUTOGRAFO N° 15, DE 14 DE JUNHO DE 2024. “ALTERA OS ANEXOS I; II; IV; V; E VI DA LEI COMPLEMENTAR N° 138/2023, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3971,67 +3971,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/emenda_aditiva_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2591/emenda_aditiva_02_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/emenda_supressiva_01_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_01_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_10_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_11_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_12_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_13_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_14_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_15_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_16_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_17_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/indicacao_18_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_19_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_20_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_21_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_22_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_24_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_25_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_27_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_29_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_30_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/indicacao_31_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_32_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_33_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/indicacao_34_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_35_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_36_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/indicacao_37_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_38_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/indicacao_39_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/indicacao_40_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/indicacao_41_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/indicacao_42_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/indicacao_43_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_44_20224_israel.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_45_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_46_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/indicacao_57_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_58_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2550/indicacao_59_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_60_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_61_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_62_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_63_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_64_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/indicacao_65_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_66_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/indicacao_67_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_68_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_69_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/indicacao_70_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2581/indicacao_71_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_72_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_73_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_74_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_75_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_76_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2593/indicacao_77_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_78_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2595/indicacao_79_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2596/indicacao_80_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2597/indicacao_81_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_82_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_83_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_84_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_85_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_86_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2614/indicacao_87_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2615/indicacao_88_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2616/indicacao_89_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_90_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2633/indicacao_91_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2634/indicacao_92_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2635/indicacao_93_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2636/indicacao_94_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2637/indicacao_95_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2643/indicacao_96_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2644/indicacao_97_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2645/indicacao_98_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2646/indicacao_99_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_100_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_101_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_102_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_103_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2667/indicacao_104_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_105_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_106_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_107_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2671/indicacao_108_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2672/indicacao_109_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2679/indicacao_111_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2684/indicacao_112_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2685/indicacao_113_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2686/indicacao_114_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2687/indicacao_115_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2688/indicacao_116_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2689/indicacao_117_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2690/indicacao_118_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_119_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2692/indicacao_120_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/indicacao_121_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/indicacao_122_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_123_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2699/indicacao_124_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2700/indicacao_125_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_126_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2702/indicacao_127_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2703/indicacao_128_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2704/indicacao_129_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2705/indicacao_130_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2710/indicacao_131_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2711/indicacao_132_2024_claudio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2712/indicacao_133_2024_claudio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/indicacao_134_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/indicacao_135_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2728/indicacao_136_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2733/indicacao_137_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2742/indicacao_138_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/mocao_12_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/mocao_13_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/mocao_14_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/mocao_15_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/mocao_16_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/mocao_17_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/mocao_18_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/mocao_19_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/mocao_20_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/mocao_21_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/mocao_22_2024_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/mocao_23_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/mocao_24_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/mocao_25_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/mocao_26_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/mocao_27_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_28_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/mocao_30_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/mocao_31_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/mocao_32_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/mocao_33_2024_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/mocao_34_2024_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2522/mocao_35_2024_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/mocao_36_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/mocao_39_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/mocao_40_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/mocao_41_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/mocao_42_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/mocao_43_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/mocao_44_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/mocao_45_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/mocao_46_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/mocao_47_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/mocao_48_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2570/mocao_49_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/mocao_50_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/mocao_51_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/mocao_52_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/mocao_53_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/mocao_54_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/mocao_55_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/mocao_56_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2598/mocao_57_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2599/mocao_58_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_59_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2601/mocao_60_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2602/mocao_61_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2603/mocao_62_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2604/mocao_63_2024_eugenio_joao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2606/mocao_65_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_66_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2619/mocao_67_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2620/mocao_68_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2621/mocao_69_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2622/mocao_70_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2623/mocao_71_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2624/mocao_72_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2639/mocao_74_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2640/mocao_75_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_76_2024_herique.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2650/mocao_77_2024_herique.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2651/mocao_78_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2652/mocao_79_2024_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2653/mocao_80_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_81_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2675/mocao_82_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2676/mocao_83_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2677/mocao_84_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2678/mocao_85_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2696/mocao_86_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2697/mocao_87_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2698/mocao_88_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2706/indicacao_89_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2707/mocao_90_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2713/mocao_91_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/mocao_92_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/mocao_93_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/mocao_94_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2729/mocao_95_2024_claudio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2730/mocao_96_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2734/mocao_97_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2735/mocao_98_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2736/mocao_99_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2737/mocao_100_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2738/mocao_101_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2743/mocao_102_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2744/mocao_103_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2745/mocao_104_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2746/mocao_105_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2747/mocao_106_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/pdl_01_2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/pdl_02_2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/pdl_03_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/pdl_04_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2607/decreto_05_2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2608/pdl_06_2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2628/pdl_07_2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2629/pdl_08_2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/pdl_09_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/pdl_10_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2718/pdl_11_2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2720/pdl_12_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2740/pdl_13_2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2741/pdl_14_2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/plc_01_2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/plc_02_2024_alterado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/plc_03_2024_alt.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2625/plc_06_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2627/plc_07_2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/plc_08_2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2659/plc_09_2024_alterado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/plcm_01_2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/plcm_02_2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/plcm_03_2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/plcm_04_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/plcm_05_2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/plcm_06_2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/plcm_07_2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2590/plcm_08_2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2709/projeto_de_lei_9.24_-_israel_-_denominacao_da_mini_usina_de_leite_municipal.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2719/projeto_de_lei_10.24_-_glaucia_-_denominacao_da_unidade_da_esf.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/plcm_11_2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/plcm_12_2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2739/plcm_13_2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/pl_01_2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/pl_02_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/pl_03_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_04_2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2626/plo_05_2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2654/pl_06_2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2655/pl_07_2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2656/pl_08_2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2657/pl_09_2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2658/pl_10_2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2660/pl_11_2024_alterado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2708/pl_13_2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2726/pl_14_2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2727/pl_15_2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2731/pl_16_2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2732/pl_17_2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pr_01_2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/pr_02_2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/pr_03_2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/requerimento_08_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_09_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimento_10_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_11_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/requerimento_12_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/requerimento_13_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_14_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_15_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_16_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_17_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_18_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_19_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_20_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_21_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/requerimento_22_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_23_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_24_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_25_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/requerimento_26_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/requerimento_27_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_28_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2631/requerimento_29_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2632/requerimento_30_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2641/requerimento_31_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2642/requerimento_32_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2661/requerimento_33_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2662/requerimento_34_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2663/requerimento_35_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2664/requerimento_36_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_37_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2682/requerimento_38_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2683/requerimento_39_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2630/veto_plc_03_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/emenda_aditiva_01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2591/emenda_aditiva_02_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/emenda_supressiva_01_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/indicacao_01_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_10_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_11_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_12_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_13_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_14_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_15_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_16_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_17_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/indicacao_18_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_19_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_20_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_21_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_22_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_24_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_25_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/indicacao_27_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/indicacao_29_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/indicacao_30_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/indicacao_31_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_32_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_33_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/indicacao_34_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2494/indicacao_35_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_36_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/indicacao_37_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/indicacao_38_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/indicacao_39_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/indicacao_40_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/indicacao_41_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/indicacao_42_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/indicacao_43_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/indicacao_44_20224_israel.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/indicacao_45_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/indicacao_46_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/indicacao_57_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/indicacao_58_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2550/indicacao_59_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/indicacao_60_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/indicacao_61_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/indicacao_62_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/indicacao_63_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/indicacao_64_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/indicacao_65_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/indicacao_66_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/indicacao_67_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/indicacao_68_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/indicacao_69_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/indicacao_70_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2581/indicacao_71_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2582/indicacao_72_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_73_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/indicacao_74_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_75_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2592/indicacao_76_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2593/indicacao_77_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2594/indicacao_78_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2595/indicacao_79_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2596/indicacao_80_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2597/indicacao_81_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2609/indicacao_82_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2610/indicacao_83_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2611/indicacao_84_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2612/indicacao_85_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2613/indicacao_86_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2614/indicacao_87_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2615/indicacao_88_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2616/indicacao_89_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2617/indicacao_90_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2633/indicacao_91_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2634/indicacao_92_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2635/indicacao_93_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2636/indicacao_94_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2637/indicacao_95_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2643/indicacao_96_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2644/indicacao_97_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2645/indicacao_98_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2646/indicacao_99_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_100_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_101_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_102_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_103_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2667/indicacao_104_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_105_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_106_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_107_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2671/indicacao_108_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2672/indicacao_109_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2679/indicacao_111_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2684/indicacao_112_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2685/indicacao_113_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2686/indicacao_114_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2687/indicacao_115_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2688/indicacao_116_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2689/indicacao_117_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2690/indicacao_118_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_119_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2692/indicacao_120_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2693/indicacao_121_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2694/indicacao_122_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2695/indicacao_123_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2699/indicacao_124_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2700/indicacao_125_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_126_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2702/indicacao_127_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2703/indicacao_128_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2704/indicacao_129_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2705/indicacao_130_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2710/indicacao_131_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2711/indicacao_132_2024_claudio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2712/indicacao_133_2024_claudio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2723/indicacao_134_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2724/indicacao_135_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2728/indicacao_136_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2733/indicacao_137_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2742/indicacao_138_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/mocao_12_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/mocao_13_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/mocao_14_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/mocao_15_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/mocao_16_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/mocao_17_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/mocao_18_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/mocao_19_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/mocao_20_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/mocao_21_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/mocao_22_2024_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/mocao_23_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/mocao_24_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/mocao_25_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/mocao_26_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/mocao_27_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/mocao_28_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/mocao_30_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/mocao_31_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/mocao_32_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/mocao_33_2024_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/mocao_34_2024_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2522/mocao_35_2024_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/mocao_36_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/mocao_39_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/mocao_40_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/mocao_41_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/mocao_42_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/mocao_43_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/mocao_44_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/mocao_45_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/mocao_46_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/mocao_47_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/mocao_48_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2570/mocao_49_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/mocao_50_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/mocao_51_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/mocao_52_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/mocao_53_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/mocao_54_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/mocao_55_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/mocao_56_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2598/mocao_57_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2599/mocao_58_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2600/mocao_59_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2601/mocao_60_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2602/mocao_61_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2603/mocao_62_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2604/mocao_63_2024_eugenio_joao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2606/mocao_65_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2618/mocao_66_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2619/mocao_67_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2620/mocao_68_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2621/mocao_69_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2622/mocao_70_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2623/mocao_71_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2624/mocao_72_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2639/mocao_74_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2640/mocao_75_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2649/mocao_76_2024_herique.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2650/mocao_77_2024_herique.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2651/mocao_78_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2652/mocao_79_2024_joao_luis.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2653/mocao_80_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_81_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2675/mocao_82_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2676/mocao_83_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2677/mocao_84_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2678/mocao_85_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2696/mocao_86_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2697/mocao_87_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2698/mocao_88_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2706/indicacao_89_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2707/mocao_90_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2713/mocao_91_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2714/mocao_92_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2715/mocao_93_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2725/mocao_94_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2729/mocao_95_2024_claudio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2730/mocao_96_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2734/mocao_97_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2735/mocao_98_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2736/mocao_99_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2737/mocao_100_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2738/mocao_101_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2743/mocao_102_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2744/mocao_103_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2745/mocao_104_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2746/mocao_105_2024_glaucia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2747/mocao_106_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/pdl_01_2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/pdl_02_2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/pdl_03_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/pdl_04_2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2607/decreto_05_2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2608/pdl_06_2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2628/pdl_07_2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2629/pdl_08_2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2716/pdl_09_2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2717/pdl_10_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2718/pdl_11_2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2720/pdl_12_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2740/pdl_13_2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2741/pdl_14_2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/plc_01_2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/plc_02_2024_alterado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/plc_03_2024_alt.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2625/plc_06_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2627/plc_07_2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2680/plc_08_2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2659/plc_09_2024_alterado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/plcm_01_2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/plcm_02_2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/plcm_03_2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/plcm_04_2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/plcm_05_2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/plcm_06_2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/plcm_07_2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2590/plcm_08_2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2709/projeto_de_lei_9.24_-_israel_-_denominacao_da_mini_usina_de_leite_municipal.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2719/projeto_de_lei_10.24_-_glaucia_-_denominacao_da_unidade_da_esf.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2721/plcm_11_2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2722/plcm_12_2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2739/plcm_13_2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/pl_01_2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/pl_02_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/pl_03_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_04_2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2626/plo_05_2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2654/pl_06_2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2655/pl_07_2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2656/pl_08_2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2657/pl_09_2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2658/pl_10_2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2660/pl_11_2024_alterado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2708/pl_13_2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2726/pl_14_2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2727/pl_15_2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2731/pl_16_2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2732/pl_17_2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pr_01_2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/pr_02_2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/pr_03_2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/requerimento_08_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_09_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimento_10_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_11_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/requerimento_12_2024_eugenio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/requerimento_13_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/requerimento_14_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/requerimento_15_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/requerimento_16_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/requerimento_17_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_18_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2525/requerimento_19_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/requerimento_20_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/requerimento_21_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/requerimento_22_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_23_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_24_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/requerimento_25_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/requerimento_26_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/requerimento_27_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/requerimento_28_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2631/requerimento_29_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2632/requerimento_30_2024_henrique.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2641/requerimento_31_2024_joao.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2642/requerimento_32_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2661/requerimento_33_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2662/requerimento_34_2024_israel.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2663/requerimento_35_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2664/requerimento_36_2024_renato.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2681/requerimento_37_2024_jandli.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2682/requerimento_38_2024_dalton.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2683/requerimento_39_2024_luis.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2024/2630/veto_plc_03_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H341"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>