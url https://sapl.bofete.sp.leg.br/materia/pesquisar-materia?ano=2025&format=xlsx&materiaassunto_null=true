--- v0 (2026-02-06)
+++ v1 (2026-05-17)
@@ -10,1340 +10,1340 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3288" uniqueCount="1455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3288" uniqueCount="1467">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ESUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/emenda_supressiva_legislativo_01_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/emenda_supressiva_legislativo_01_2025.pdf</t>
   </si>
   <si>
     <t>SUPRIME INTEGRALMENTE O ARTIGO 6º DO PROJETO DE LEI Nº 12/2025, QUE "DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL PARA REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTE DE COMBATE ÀS ENDEMIAS (ACE) O INCENTIVO FINANCEIRO ADICIONAL (IFA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aldir Pedro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/indicacao_01_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/indicacao_01_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE INSTALAR A CRECHE DO IDOSO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/indicacao_02_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/indicacao_02_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CORTAR A ÁRVORE QUE SE ENCONTRA NA ESCOLA MUNICIPAL DE ENSINO INFANTIL “BENEDITO DE OLIVEIRA E SILVA”.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/indicacao_03_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/indicacao_03_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AOS REPRESENTANTES DA COMUTRAN, PARA QUE PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA HUMBERTO CASSETARI, NA ALTURA DO N° 395.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/indicacao_04_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/indicacao_04_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DO BUEIRO LOCALIZADO NA RUA EUCLIDES FRANCO, NA ALTURA DO Nº 71.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dito Motorista</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/indicacao_05_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/indicacao_05_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE OU LOMBADAS NA RUA SALEMA, LOCALIZADA NA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/indicacao_06_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/indicacao_06_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DA PONTE DE ACESSO DA ALPES DA CASTELO I E II.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_07_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_07_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DA PONTE DE ACESSO DO CAMPO ALEGRE II E III.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_08_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_08_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DAS LÂMPADAS, ASSIM COMO A COLOCAÇÃO DE BRAÇOS DE LUZ NOS LOCAIS NECESSÁRIOS DA ALPES DA CASTELO, ESPECIALMENTE NA RUA PINTADO, ALTURA DO Nº 222 E NA RUA FRANGO D’ÁGUA, ALTURA DO Nº 221.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_09_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_09_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROMOVER EM PARCERIA COM ENTIDADES COMO SEBRAE, SINDICATO DE HOTÉIS, BARES E RESTAURANTES, A CRIAÇÃO DE CURSOS DE FORMAÇÃO DE MÃO DE OBRA PARA GARÇONS E GARÇONETES, CAMAREIRAS E CAMAREIROS E ATENDENTES EM GERAL.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Gláucia Bertoncini</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_10_glaucia_-_prefeito_-_sinal_de_internet.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_10_glaucia_-_prefeito_-_sinal_de_internet.doc</t>
   </si>
   <si>
     <t>INDICA PREFEITO MUNICIPAL, QUE A GESTÃO DISPONIBILIZE SINAL DE INTERNET WI-FI NA SALA DE ESPERA DO PRONTO SOCORRO DA UBS “BRUNO NOVAES”, POSTO DE SAÚDE DO CDHU I E PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, Luiz da Igreja</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_11_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_11_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONSTRUIR UM DECK DE MADEIRA NO CRISTO REDENTOR LOCALIZADO NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/indicacao_12_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/indicacao_12_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, SEGERINDO QUE A GESTÃO ALTERE O LOCAL DO NOME DE BOFETE DA ENTRADA DA CIDADE, PRÓXIMA AO TREVO, PARA O CANTEIRO EM FRENTE.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Luiz da Igreja</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/indicacao_13_2025_luiz.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/indicacao_13_2025_luiz.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA VEREADOR ANTÔNIO EBÚRNEO, NA ALTURA DA SAÍDA DO JARDIM SANTA CATARINA E QUADRA POLIESPORTIVA DA REPRESA.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_15_2025_luiz.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_15_2025_luiz.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA AVENIDA BOFETE/PARDINHO, SENTIDO ESTRADA DO ÓLEO.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_15_2025_luiz.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_15_2025_luiz.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA JOÃO BATISTA VAZ, PRÓXIMO AO ESTÁDIO AMADEU CASSETARI.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_16_2025_luiz.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_16_2025_luiz.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DA RUA EUGÊNIO FERREIRA, PRINCIPALMENTE ONDE AS LAJOTAS CEDERAM.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Sol Batina</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_17_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_17_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA AS PROVIDÊNCIAS NECESSÁRIAS PARA SANAR O PROBLEMA DO LIXO QUE AINDA ESTÁ SENDO JOGADO PELAS PESSOAS NA SUBIDA DE ACESSO PRÓXIMA À PROPRIEDADE DO SR. REMI.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/indicacao_18_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/indicacao_18_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A PODA DOS GALHOS DAS ÁRVORES DA ESTRADA DE ACESSO AOS MARIANINHOS, PRÓXIMO AO SÍTIO DO SR. JOEL MOTA RAMOS.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/indicacao_19_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/indicacao_19_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, A MANUTENÇÃO DA PONTE E DA ESTRADA DO BAIRRO MOCOCA.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/indicacao_20_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/indicacao_20_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A CONTRATAÇÃO DE UM FONOAUDIÓLOGO E DE UMA ASSISTENTE SOCIAL PARA A NOSSA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Osvaldo do Baiano</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/indicacao_21_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/indicacao_21_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA UMA REUNIÃO COM OS REPRESENTANTES DO COMÉRCIO LOCAL QUE SE ENCONTRAM REGULARMENTE CREDENCIADOS NO VALE ALIMENTAÇÃO E CARTÃO FARMÁCIA.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_22_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_22_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO ESTUDE A POSSIBILIDADE DE ALTERAR AS LEIS MUNICIPAIS QUE CONCEDEM O VALE COMPRA ALIMENTOS E O CARTÃO FARMÁCIA AOS SERVIDORES PÚBLICOS MUNICIPAIS, VISANDO AMPARAR AQUELES QUE SE ENCONTRAM AFASTADOS POR MOTIVOS DE SAÚDE.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Danilo da Adega</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_23_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_23_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA EM DIVERSOS PONTOS ESTRATÉGICOS DO NOSSO MUNICÍPIO, ESPECIALMENTE NA BARONESA, TREVO E JARDIM SANTA CATARINA.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/indicacao_24_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/indicacao_24_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE REFORMAR O POSTO DE SAÚDE DO BAIRRO SÃO ROQUE VELHO.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_25_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_25_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE MARCAR UMA REUNIÃO COM O EMPRESÁRIO FLÁVIO MALUF, PRESIDENTE DO GRUPO EUCATEX.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_26_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_26_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA PERIODICAMENTE A COLETA DE LIXO DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/indicacao_27_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/indicacao_27_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE REALIZAR UM CADASTRO DE CELULAR DOS PACIENTES, PARA PREVIAMENTE INFORMAR AOS USUÁRIOS ACERCA DA DISPONIBILIDADE DE MEDICAMENTOS PARA A SUA RETIRADA NOS POSTOS MUNICIPAIS DE DISTRIBUIÇÃO DE MEDICAMENTOS.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_28_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_28_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS NA CRATERA QUE ESTÁ SE FORMANDO NA RUA ANTÔNIO CASSEMIRO DE OLIVEIRA, NA ALTURA DO Nº 18.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/indicacao_29_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/indicacao_29_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS NA CRATERA QUE ESTÁ SE FORMANDO NO MEIO DA ESTRADA DE ACESSO QUE LIGA O BAIRRO SÃO ROQUE NOVO AO BAIRRO SÃO JOÃO, LOCALIZADA EM FRENTE À FOSSA FILTRO DA SABESP.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_30_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_30_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DAS LÂMPADAS QUEIMADAS DA RUA OLINDA RODER NOGUEIRA, ESPECIALMENTE NA ALTURA DO Nº 11.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/indicacao_31_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/indicacao_31_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS NO BUEIRO LOCALIZADO NA ANTIGA RUA PARANÁ, NA ALTURA DO Nº 192.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_32_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_32_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A COLOCAÇÃO DE UM PONTO DE ENERGIA E MAIS UM BEBEDOURO DE ÁGUA POTÁVEL NO ESPAÇO ONDE FUNCIONA A FEIRINHA DA ALPES DA CASTELO AOS SÁBADOS.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_33_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_33_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A PODA DAS ÁRVORES LOCALIZADAS EM TODA A EXTENSÃO DA ESTRADA DE ACESSO AO BAIRRO TAMBAÚ, SARACAÍ E FAZENDA TREVIZOLI.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_34_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_34_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA 0PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ALTERAR A ENTRADA DA CRECHE E BERÇÁRIO “PROFESSORA MARLENE DE LOURDES CASINI BERTONCINI”, QUE ATUALMENTE SE DÁ PELA RUA EUCLIDES FRANCO PARA A RUA ONÉLIO VIVAN.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_35_2025_luiz.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_35_2025_luiz.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ANUNCIAR ATRAVÉS DE MOTO E/OU CARRO DE SOM  OS FALECIMENTOS OCORRIDOS NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_36_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_36_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A COLOCAÇÃO DE TUBOS DE PASSAGEM DE ÁGUA E TAMBÉM A ELEVAÇÃO DA ESTRADA DO BAIRRO DO MORRO REDONDO (MINA) EM ALGUNS PONTOS.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_37_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_37_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A REFORMA DAS PONTES LOCALIZADAS NOS BAIRROS DO ÓLEO, SÃO MARCOS, CAMPO ALEGRE E GIGANTE.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Henrique Galvão</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_38_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_38_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO JUNTAMENTE COM A CPFL ELABORE UM PROJETO DE EXTENSÃO DA ILUMINAÇÃO PÚBLICA DA PONTE ALTA (QUE SE INICIA NO FINAL DO JARDIM SIRIEMAS) ATÉ O RESIDENCIAL PORTAL DAS COLINAS, LOCAL ONDE JÁ FOI REALIZADA A INFRAESTRUTURA DE ASFALTO E CALÇAMENTO.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_39_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_39_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A ORGANIZAÇÃO DAS NOVAS LIXEIRAS RECICLÁVEIS QUE FORAM ESPALHADAS EM DUPLAS NOS DIVERSOS PONTOS DA CIDADE, SEPARANDO AS MESMAS INDIVIDUALMENTE E CONSEQUENTEMENTE AMPLIANDO PARA OUTROS PONTOS ESTRATÉGICOS QUE ATENDAM A NOSSA DEMANDA, ATÉ QUE SEJA REALIZADA A COLETA SELETIVA.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_40_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_40_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A ATUAL GESTÃO, ATRAVÉS DO DEPARTAMENTO COMPETENTE, COBRE A FISCALIZAÇÃO E AS PROVIDÊNCIAS NECESSÁRIAS DE TODAS AS EMPRESAS DE INTERNET QUE OPERAM NO NOSSO MUNICÍPIO, PROCEDENDO A RETIRADA DE FIOS, CABOS E DEMAIS MATERIAIS UTILIZADOS NA INSTALAÇÃO DOS PONTOS DE INTERNET, COMUMENTE DEIXADOS NOS LOCAIS ONDE FORAM REALIZADOS OS SERVIÇOS.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_41_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_41_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONSTRUIR A “CASA DO MEL” NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/indicacao_42_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/indicacao_42_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, A TROCA DAS LÂMPADAS QUEIMADAS DA VILA BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/indicacao_43_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/indicacao_43_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A CONTRATAÇÃO DE VIGILÂNCIA ARMADA VISANDO REALIZAR A SEGURANÇA DE TODAS AS UNIDADES DE SAÚDE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_44_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_44_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DO CALÇAMENTO EM LAJOTAS DA RUA ANTÔNIO FELIPE SOBRINHO.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_45_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_45_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AOS REPRESENTANTES DA COMUTRAN, PARA QUE PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA JOÃO MARTINELLI, NA ALTURA DO N° 150.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_46_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_46_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO PROCEDA A PODA DE ÁRVORES E A LIMPEZA DA ESTRADA MUNICIPAL DO LOTEAMENTO VALE VERDE, AO LADO DO RANCHO SANTO ANTÔNIO DO IPÊ.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_47_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_47_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE DEIXAR UMA AMBULÂNCIA FIXA NO BAIRRO SÃO ROQUE E OUTRA NA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_48_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_48_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DA LÂMPADA QUEIMADA NA RUA JAMILA MEGID DE SOUZA, ALTURA DO Nº 387.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_49_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_49_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A COLOCAÇÃO DE UM BRAÇO DE LUZ NA RUA PIRIQUITO, ALTURA DO Nº 530, ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_50_2025_banedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_50_2025_banedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DO BEBEDOURO DE ÁGUA POTÁVEL LOCALIZADO NA UBS DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_51_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_51_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS DE MELHORIA DA RUA HUMBERTO CASSETARI, EM FRENTE À IGREJA CONGREGAÇÃO CRISTÃ NO BRASIL.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_52_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_52_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO CONTINUE LEVANDO O ATENDIMENTO DA PREFEITURA ATÉ OS NOSSOS BAIRROS RURAIS, COLOCANDO OS BAIRROS DO TRONCO E SÃO ROQUE NOVO COMO PRIORIDADES.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_53_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_53_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CRIAR “O DIA DO CIDADÃO BOFETENSE”, SENDO ESSA HOMENAGEM REALIZADA NO DIA DO ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_54_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_54_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DAS ESTRADAS RURAIS DO NOSSO MUNICÍPIO, ESPECIALMENTE AS ESTRADAS DOS LOTEAMENTOS SANTA TEREZINHA E SÃO MARCOS.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_55_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_55_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE REALIZAR A “FEIRA NOTURNA” NA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_56_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_56_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO PREDIAL E ELÉTRICA NO PRÉDIO DA ESCOLA ANSELMO BERTONCINI, BEM COMO SEJA EFETUADA A TROCA DA CAIXA DE ÁGUA, PODA DE ÁRVORES, ROÇADA PERIÓDICA E LIMPEZA DE CALHAS A CADA TRÊS MESES NA EXTENSÃO DA LUCY CORDEIRO DE CAMPOS.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_57_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_57_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE REALIZAR O FORNECIMENTOS DE LANCHES PARA OS ALUNOS QUE FREQUENTAM A ESCOLA ESTADUAL DE ENSINO INTEGRAL “PROFESSOR NAERSON MIRANDA” E ESCOLA ESTADUAL “ANSELMO BERTONCINI”.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_58_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_58_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PASSAR PARA DUAS HORAS SEMANAIS O APOIO REALIZADO PELO MAESTRO DA BANDA MUNICIPAL NO PROJETO DE FORMAÇÃO DA FANFARRA ESCOLAR.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_59_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_59_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA O RETORNO DA RONDA ESCOLAR NOS PERÍODOS DE ENTRADA E SAÍDA DAS ESCOLAS ESTADUAIS E MUNICIPAIS, BEM COMO SEJA REALIZADA A VISITA PERIÓDICA AOS ALUNOS COM ORIENTAÇÕES DE ORDEM E SEGURANÇA, DISPONIBILIZANDO UMA VIATURA ESPECÍFICA PARA ESSA FINALIDADE.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_60_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_60_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A REFORMA DAS QUADRAS POLIESPORTIVAS DA ESCOLA ESTADUAL ANSELMO BERTONCINI E EXTENSÃO DA LUCY CORDEIRO DE CAMPOS.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>João Aliberti</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_61_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_61_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ADESÃO À PLATAFORMA “CONTRATA MAIS BRASIL”.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_62_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_62_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CELEBRAR UM CONVÊNIO ENTRE A PREFEITURA E AS ACADEMIAS DO NOSSO MUNICÍPIO, COM O OBJETIVO DE OFERECER ACESSO GRATUITO OU SUBSIDIADO AOS ALUNOS DA APAE E AOS IDOSOS DA TERCEIRA IDADE, VISANDO A MELHORIA DA SAÚDE E DA QUALIDADE DE VIDA DESSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_63_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_63_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE PROCEDER A INSTALAÇÃO DE HIDROMASSAGEM NA PISCINA DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_64_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_64_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA VICINAL EMILIO PERES (BFT-118) QUE LIGA A ESTRADA VICINAL HÉLIOS CORDEIRO DE CAMPOS (BFT-238) À RODOVIA MARECHAL RONDON (SP-300).</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_65_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_65_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO DÊ SEQUÊNCIA NO TÉRMINO DO CAMPO DE BOCHA E DE MALHA DO BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_66_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_66_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO JUNTAMENTE COM A DIRETORIA MUNICIPAL DE SAÚDE ESTUDE A POSSIBILIDADE DE IMPLANTAR UM APLICATIVO PARA DISPOSITIVO MÓVEL PARA AGENDAMENTO, CONFIRMAÇÃO E CANCELAMENTO DE CONSULTAS MÉDICAS E ODONTOLÓGICAS NAS UNIDADES BÁSICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_67_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_67_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UM BRAÇO DE LUZ NA RUA IGUÁ, ALTURA DO Nº 287, ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_68_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_68_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA NA RUA LAÉRCIO PAULETTI, NA ALTURA DO Nº 484.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_69_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_69_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, REITERAÇÃO DA INDICAÇÃO Nº 82/2022, SUGERINDO QUE A GESTÃO ESTUDE A POSSIBILIDADE DE IMPLANTAR UM TRANSPORTE ALTERNATIVO ENTRE OS HORÁRIOS DOS ÔNIBUS DA SAÚDE COM DESTINO À UNESP DE BOTUCATU. COMO SUGESTÃO, UM VEÍCULO A MAIS PARA O PERÍODO DA MANHÃ E OUTRO NO PERÍODO DA TARDE.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_70_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_70_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO JUNTAMENTE COM A CPFL PROCEDA OS SERVIÇOS DE MELHORIA DA ILUMINAÇÃO PÚBLICA DE TODA EXTENSÃO DA RUA CAMPOS SALLES.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_71_glaucia_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_71_glaucia_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A HIGIENIZAÇÃO DAS CAÇAMBAS COLETORAS DE LIXO NA CIDADE E NOS BAIRROS, NO MÍNIMO COM FREQUÊNCIA MENSAL, COM PRODUTOS QUE INIBAM O MAU CHEIRO E A PROLIFERAÇÃO DE INSETOS.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_72_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_72_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE REAJUSTAR O PISO SALARIAL DOS MOTORISTAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_73_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_73_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ENCAMINHE A ESTA CASA DE LEIS O PROJETO DE PLANO DE CARREIRA DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_74_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_74_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DE MELHORIA NA RUA ESMAEL JACINTO, NA ALTURA DO Nº 180.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_75_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_75_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, A MANUTENÇÃO DA ESTRADA DOS BICUDOS, NO BAIRRO SÃO ROQUE VELHO.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_76_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_76_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A LIMPEZA PÚBLICA E OS REPAROS NECESSÁRIOS DE MELHORIA DE TODA EXTENSÃO DA RUA HUMBERTO CASSETARI, PRINCIPALMENTE PRÓXIMO AO POSTO DE SAÚDE QUE TEM UMA ENORME EROSÃO NA CALÇADA.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_77_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_77_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UM BEBEDOURO DE ÁGUA POTÁVEL NA QUADRA POLIESPORTIVA DO JARDIM SIRIEMAS, PRÓXIMO À ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_78_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_78_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DAS LÂMPADAS QUEIMADAS NA RUA OCÍLIO RAMOS NOGUEIRA, NA ALTURA DO Nº 56, ASSIM COMO NA RUA RAUL ROSA, EM FRENTE À RESIDÊNCIA Nº 07.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_79_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_79_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE INSTALAR UMA ACADEMIA AO AR LIVRE NA VILA BOA ESPERANÇA "ELIANE OLIVEIRA ARAUJO", BEM COMO UM PLAYGROUND DESTINADO ÀS CRIANÇAS.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/indicacao_80_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/indicacao_80_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UM BRAÇO DE LUZ NA RUA CARACARA, ALTURA DO Nº 125, ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/</t>
+    <t>http://sapl.bofete.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO ÀS EMPRESAS DE TELEFONIA CELULAR DAS OPERADORAS TIM, VIVO E CLARO, PARA QUE SEJAM INSTALADAS TORRES DE TRANSMISSÃO DE TELEFONIA CELULAR EM PONTOS ESTRATÉGICOS QUE POSSAM SOLUCIONAR DE VEZ A FALTA DE SINAL E DE COMUNICAÇÃO NO LOTEAMENTO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_82_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_82_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UM BRAÇO DE LUZ NA RUA 17, LOTE 06, QUADRA 20, RECANTO DOS PÁSSAROS II.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_83_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_83_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DE DUAS LÂMPADAS QUEIMADAS NA RUA JOSUÉ DE ARRUDA, EM FRETE AO PRÉDIO DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/indicacao_84_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/indicacao_84_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE AR CONDICIONADO NO CENTRO DE CONVIVÊNCIA DO IDOSO - CCI.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_85_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_85_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CRIAR A SECRETARIA DO EMPREENDEDORISMO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_86_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_86_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER O FECHAMENTO DA RUA DA PRAÇA DA MATRIZ EM FERIADOS PROLONGADOS E DATAS COMEMORATIVAS.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_87_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_87_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE SEJA HOMENAGEADA A SAUDOSA EX-VEREADORA E SERVIDORA DESTA CASA DE LEIS SRA. DÉBORA REGINA FORMIGONI FERRANTE (IN MEMORIAM), COM A COLOCAÇÃO DE SEU NOME NA “CASA DE APOIO AO CIDADÃO”.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_88_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_88_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A LIMPEZA DOS MATOS NAS CALÇADAS E GUIAS AO REDOR DE NOSSOS PRÉDIOS PÚBLICOS, INICIANDO PELO IMÓVEL ONDE FUNCIONA A ESTRATÉGIA SAÚDE DA FAMÍLIA DO CENTRO.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_89_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_89_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A ILUMINAÇÃO PÚBLICA NA ESTRADA MUNICIPAL BFT-040 “ANTÔNIO CARLOS DE OLIVEIRA”, ENTRE O MERCADO DO FIO ATÉ A VILA BOA ESPERANÇA “ELIANE OLIVEIRA ARAÚJO”.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_90_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_90_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AOS REPRESENTANTES DA COMUTRAN PARA QUE PROCEDA UM ESTUDO DE VIABILIDADE DO RETORNO DA MÃO DUPLA NA RUA HUMBERTO CASSETARI.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_91_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_91_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER AS MELHORIAS DE INFRAESTRUTURA BÁSICA NA VIELA ELIZETE APARECIDA DE OLIVEIRA, COMO A INSTALAÇÃO DE BRAÇO DE LUZ, PAVIMENTAÇÃO ASFÁLTICA OU LAJOTAMENTO, ESCOAMENTO DE ÁGUAS FLUVIAIS E LIMPEZA DO LOCAL.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_92_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_92_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR UMA AGENDA PARA UTILIZAÇÃO DAS PISCINAS DO MUNICÍPIO, VOLTADA PARA PACIENTES COM FIBROMIALGIA E OUTRAS DOENÇAS REUMÁTICAS, ORTOPÉDICAS E NEUROLÓGICAS.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_93_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_93_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE TAMBÉM AUTORIZAR O USO DO VALE COMPRA ALIMENTOS E O CARTÃO FARMÁCIA DOS SERVIDORES PÚBLICOS MUNICIPAIS EM OUTROS ESTABELECIMENTOS COMERCIAIS FORA DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_94_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_94_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS DE MELHORIA NA CALÇADA EM FRENTE E ÀS MARGENS DO CEMITÉRIO MUNICIPAL, LOCALIZADA NA RUA JOSÉ RAMOS DE MELLO.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_95_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_95_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DO BUEIRO LOCALIZADO NA RUA LUIZ FRANCISCO VIEIRA, EM FRENTE À RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_96_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_96_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO SETOR COMPETENTE, PARA QUE PROCEDA A TROCA DO POSTE DE MADEIRA LOCALIZADO NA RUA JOSÉ IRINEU DE SOUZA, NA ALTURA DO Nº 30, CDHU II.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_97_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_97_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO PROCEDA A MANUTENÇÃO NECESSÁRIA DA ESTRADA MUNICIPAL LOCALIZADA NO LOTEAMENTO SÃO MARCOS V, NO TRECHO DA RUA 7 ATÉ O Nº 289.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_98_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_98_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS NAS ESTRADAS DE ACESSO AO LOTEAMENTO SANTA TEREZINHA E GIGANTE ADORMECIDO.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_99_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_99_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO A SABESP, PARA QUE PROCEDA A EXTENSÃO DA REDE DE ÁGUA DOS MORADORES DA PARTE ALTA DO SARACAÍ.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_100_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_100_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A CRIAÇÃO E IMPLEMENTAÇÃO DO PROJETO “SORRISO LEGAL”, COM O OBJETIVO DE OFERECER TRATAMENTO ODONTOLÓGICO GRATUITO E DE EXCELÊNCIA À POPULAÇÃO CARENTE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_101_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_101_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE APOIAR OS EMPRESÁRIOS, LOJISTAS E INVESTIDORES DO NOSSO MUNICÍPIO, COM AÇÕES QUE AJUDEM A DESENVOLVER A ECONOMIA LOCAL, COM ALGUMAS AÇÕES PRÁTICAS A SEGUIR:_x000D_
 _x000D_
 a)	LINHAS DE CRÉDITO E MICROFINANCIAMENTO:_x000D_
 _x000D_
 CRIAR UM FUNDO MUNICIPAL DE CRÉDITO COM JUROS SUBSIDIADOS PARA PEQUENAS E MÉDIAS EMPRESAS (PMES), PRIORIZANDO SETORES ESTRATÉGICOS;_x000D_
 _x000D_
 PARCERIAS COM BANCOS PÚBLICOS E COOPERATIVAS DE CRÉDITO PARA OFERECER MICROCRÉDITO RÁPIDO, COM ANÁLISE SIMPLIFICADA E PRAZOS FLEXÍVEIS._x000D_
 _x000D_
 b)	INCENTIVOS FISCAIS E SIMPLIFICAÇÃO TRIBUTÁRIA:_x000D_
 _x000D_
 CONCEDER REDUÇÃO TEMPORÁRIA DE ISS E/OU IPTU PARA NOVOS EMPREENDIMENTOS OU PARA QUEM AMPLIAR A CAPACIDADE DE ATENDIMENTO;_x000D_
 _x000D_
 IMPLANTAR UM “GUICHÊ ÚNICO” DIGITAL PARA EMISSÃO DE ALVARÁS, CNPJ E LICENÇAS AMBIENTAIS, REDUZINDO O TEMPO DE ABERTURA E LEGALIZAÇÃO DE EMPRESAS._x000D_
 _x000D_
 	C) PROGRAMAS DE CAPACITAÇÃO E MENTORIA:_x000D_
 _x000D_
 REALIZAR OFICINAS REGULARES SOBRE GESTÃO FINANCEIRA, MARKETING DIGITAL, VENDAS E ATENDIMENTO AO CLIENTE, EM PARCERIA COM SEBRAE E UNIVERSIDADES LOCAIS;_x000D_
 _x000D_
 CRIAR UM PROGRAMA DE MENTORIA ONDE EMPRESÁRIOS EXPERIENTES ORIENTEM NOVOS LOJISTAS E STARTUPS, COM ENCONTROS MENSAIS DE ACOMPANHAMENTO._x000D_
 _x000D_
 	D) INCUBADORA E ESPAÇO DE COWORKING:_x000D_
 _x000D_
 ESTABELECER UMA INCUBADORA MUNICIPAL, OFERECENDO ESTRUTURA FÍSICA, INTERNET DE ALTA VELOCIDADE E SERVIÇOS COMPARTILHADOS (CONTABILIDADE, JURÍDICO, MARKETING);_x000D_
@@ -1371,1176 +1371,1176 @@
 	H) INCENTIVO À INOVAÇÃO E SUSTENTABILIDADE:_x000D_
 _x000D_
 LANÇAR EDITAIS PARA PROJETOS DE INOVAÇÃO QUE TRAGAM SOLUÇÕES PARA A CADEIA PRODUTIVA LOCAL (EX.: LOGÍSTICA, RECICLAGEM, EFICIÊNCIA ENERGÉTICA);_x000D_
 _x000D_
 OFERECER BÔNUS OU DESCONTOS EM TAXAS MUNICIPAIS PARA EMPRESAS QUE ADOTEM PRÁTICAS SUSTENTÁVEIS (PAINÉIS SOLARES, GESTÃO DE RESÍDUOS, USO DE ÁGUA DE REUSO)._x000D_
 _x000D_
  	I) FORTALECIMENTO DE ASSOCIAÇÕES E CONSÓRCIOS:_x000D_
 _x000D_
 APOIAR A FORMAÇÃO DE ASSOCIAÇÕES DE LOJISTAS E DE EMPRESÁRIOS POR SETOR, PARA NEGOCIAÇÕES COLETIVAS (COMPRAS, FRETES, MARKETING) E INTERLOCUÇÃO COM O PODER PÚBLICO;_x000D_
 _x000D_
 ESTIMULAR CONSÓRCIOS PÚBLICOS‑PRIVADOS PARA AQUISIÇÃO CONJUNTA DE EQUIPAMENTOS E CONTRATAÇÃO DE SERVIÇOS (SEGURANÇA, LIMPEZA, TECNOLOGIA)._x000D_
 _x000D_
  	J) MONITORAMENTO E INDICADORES DE DESEMPENHO:_x000D_
 _x000D_
 CRIAR UM OBSERVATÓRIO MUNICIPAL DE ECONOMIA, COM INDICADORES MENSAIS DE EMPREGO, FATURAMENTO E FLUXO DE CLIENTES;_x000D_
 _x000D_
 PUBLICAR RELATÓRIOS SEMESTRAIS PARA AJUSTAR POLÍTICAS, IDENTIFICANDO SETORES QUE PRECISAM DE REFORÇO OU REALOCAÇÃO DE RECURSOS.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_102_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_102_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INCLUSÃO NO CRONOGRAMA DE OBRAS MUNICIPAIS A PAVIMENTAÇÃO ASFÁLTICA DA RUA DORÍZIA PEREIRA IERICK (MAIS CONHECIDA COMO DOCA), QUE LIGA A RUA APOLINÁRIO ALVES A ALÇA DE LIGAÇÃO DAS RODOVIAS LÁZARO CORDEIRO DE CAMPOS (SP 147) E CAMILO PRÍNCIPE DE MORAES (SP 141).</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_103_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_103_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A VISTORIA NOS VEÍCULOS QUE FAZEM O TRANSPORTE ESCOLAR MUNICIPAL E ESTADUAL (FROTA MUNICIPAL E TERCEIRIZADA).</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_104_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_104_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ADOTE AS PROVIDÊNCIAS NECESSÁRIAS NOS LOCAIS DE DESCARTE DE LIXO NOS BAIRROS DO ÓLEO, ROSEIRA, TRÊS PEDRAS, FOFURA E GIGANTE ADORMECIDO.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER A COBERTURA DA QUADRA POLIESPORTIVA DO BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_106_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_106_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE A GESTÃO INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS NA CRATERA QUE ESTÁ SE FORMANDO NO MEIO DA ESTRADA DE ACESSO QUE LIGA O BAIRRO SÃO ROQUE NOVO AO BAIRRO SÃO JOÃO, LOCALIZADA EM FRENTE À FOSSA FILTRO DA SABESP.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_107_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_107_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE DOIS PONTOS DE ÔNIBUS COM COBERTURA E ILUMINAÇÃO NA RODOVIA LÁZARO CORDEIRO DE CAMPOS, PRÓXIMO AO ANTIGO POSTO CASTELÃO, SENDO UM NO SENTIDO DA RODOVIA CASTELO BRANCO E OUTRO NO SENTIDO BOFETE.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/indicacao_108_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/indicacao_108_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A COLOCAÇÃO DE UM BRAÇO DE LUZ NA RUA PINTADO, NA ALTURA DO Nº 456, LOCALIZADA NA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_109_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_109_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE REALIZAR A COPA NACIONAL DE FUTEBOL DE BASE EM NOSSA CIDADE, TRADICIONALMENTE CONHECIDA COMO “COPINHA”.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_110_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_110_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DAS ESTRADAS RURAIS DOS BAIRROS SANTA CATARINA, BELA VISTA, RECANTO VALÊNCIA, SÃO ROQUE VELHO, SÃO ROQUE NOVO, MARIANINHOS E BENETTON.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_111_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_111_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE FAZER A REABERTURA DO TRECHO DE ACESSO QUE LIGA A ESTRADA MUNICIPAL DO MORRO DE BOFETE (BFT-020) AO MORRO REDONDO NO BAIRRO DA MINA(MINA).</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_112_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_112_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ELABORE UM PROJETO DE VIABILIDADE PARA IMPLANTAÇÃO DE ESTACIONAMENTO À 45 GRAUS NA RUA ANTÔNIO FELIPE, PRÓXIMA À PIZZARIA TARANTELLA E TAMBÉM DA IGREJA O BRASIL PARA CRISTO.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_113_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_113_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO DISPONIBILIZE UM ESPAÇO PARA CONSTRUÇÃO DE UMA QUADRA DE AREIA PARA PRÁTICAS ESPORTIVAS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_114_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_114_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE AUXILIAR COM O SUPORTE FINANCEIRO DAS INSCRIÇÕES DE TORNEIOS E CAMPEONATOS DAS DIVERSAS MODALIDADES ESPORTIVAS QUE REPRESENTAM O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_115_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_115_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO VIABILIZE O RETORNO DOS TRABALHOS DO CONSELHO MUNICIPAL DE TRÂNSITO (COMUTRAN), DANDO PRIORIDADE NO PROJETO ELABORADO PARA ALTERAÇÃO E ADEQUAÇÃO DA SINALIZAÇÃO DE TRÂNSITO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_116_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_116_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, COM FUNDAMENTO NO COMUNICADO SDG Nº 22/2025 DO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO, ADOTE, NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE BOFETE, AS SEGUINTES MEDIDAS VOLTADAS À MELHORIA DA GESTÃO DE ACESSO ÀS CRECHES:_x000D_
 _x000D_
  	1. IMPLEMENTAÇÃO DE SISTEMA ELETRÔNICO PADRONIZADO PARA A GESTÃO DA DEMANDA E DA FILA DE ESPERA POR VAGAS EM CRECHES, COM ACESSO PÚBLICO E EM TEMPO REAL, PROMOVENDO A TRANSPARÊNCIA, EQUIDADE E EFICIÊNCIA NO PROCESSO DE ALOCAÇÃO DE VAGAS;_x000D_
  	2. PUBLICAÇÃO REGULAR DAS LISTAS DE ESPERA, COM CRITÉRIOS DE PRIORIZAÇÃO CLARAMENTE DEFINIDOS E COMUNICADOS À POPULAÇÃO, GARANTINDO CONFIANÇA E JUSTIÇA NO ATENDIMENTO ÀS FAMÍLIAS;_x000D_
 	3. UTILIZAÇÃO DO CADASTRO ÚNICO (CADÚNICO) COMO INSTRUMENTO ESSENCIAL PARA A BUSCA ATIVA DE CRIANÇAS EM SITUAÇÃO DE VULNERABILIDADE SOCIOECONÔMICA, ASSEGURANDO PRIORIDADE NO ACESSO ÀS VAGAS PARA QUEM MAIS PRECISA;_x000D_
  	4. PROMOÇÃO DE AÇÕES INTERSETORIAIS, ENVOLVENDO AS SECRETARIAS MUNICIPAIS DE EDUCAÇÃO, SAÚDE, ASSISTÊNCIA SOCIAL E SEGURANÇA, PARA O PLANEJAMENTO E A EXECUÇÃO DE POLÍTICAS INTEGRADAS VOLTADAS À PRIMEIRA INFÂNCIA;_x000D_
 	5. ELABORAÇÃO DO PLANO MUNICIPAL PELA PRIMEIRA INFÂNCIA, CONFORME PREVISTO NA LEI FEDERAL Nº 13.257/2016, BEM COMO A INSTITUIÇÃO DE UM COMITÊ INTERSETORIAL DE POLÍTICAS PÚBLICAS PARA A PRIMEIRA INFÂNCIA.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/indicacao_117_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/indicacao_117_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS NECESSÁRIOS DE MELHORIA NA PONTE LOCALIZADA NA ESTRADA BOFETE/PARDINHO, NAS PROXIMIDADES DO CONFINAMENTO DO ZANCHETTA.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao_118_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao_118_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE IMPLANTAR O ATENDIMENTO DE ENFERMAGEM DE SEGUNDA A SEXTA-FEIRA NO BAIRRO DA MINA, COM ATENDIMENTO MÉDICO PELO MENOS UMA VEZ AO MÊS.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_119_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_119_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UM PLAYGROUND NA ROTATÓRIA ONDE ESTÁ LOCALIZADA A ACADEMIA AO AR LIVRE NO JARDIM SANTA CATARINA.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_120_2025_luiz.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_120_2025_luiz.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, A MANUTENÇÃO DA PONTE LOCALIZADA PRÓXIMA À PROPRIEDADE DO SENHOR PEDRO FELIPE.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_121_2025_luiz.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_121_2025_luiz.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DA ESTRADA DO BAIRRO DO ÓLEO.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_122_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_122_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DA LÂMPADA QUEIMADA NA RUA OCÍLIO RAMOS NOGUEIRA, NA ALTURA DO Nº 287, LOCALIZADA NO JARDIM SIRIEMAS.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_123_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_123_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DE OITO LÂMPADAS ENTRE AS QUADRAS C E D DO RESIDENCIAL SETE NASCENTES.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_124_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_124_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A PINTURA DA LOMBADA LOCALIZADA NA RUA BARÃO DO RIO BRANCO, NA ALTURA DO Nº 260.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_125_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_125_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE CEDER UM FREEZER PARA A ESCOLA ANSELMO BERTONCINI.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_126_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_126_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A IMPLANTAÇÃO DE PROGRAMAS CONTÍNUOS DE CAPACITAÇÃO PROFISSIONAL PARA OS SERVIDORES MUNICIPAIS, COM FOCO NO ACOLHIMENTO HUMANIZADO DE MULHERES VÍTIMAS DE ASSÉDIO E VIOLÊNCIA, INCLUINDO TAMBÉM O ATENDIMENTO SENSÍVEL A GRUPOS EM SITUAÇÃO DE VULNERABILIDADE.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_127_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_127_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A DESTINAÇÃO DA EMENDA PARLAMENTAR NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS), ENCAMINHADA PELO DEPUTADO FEDERAL JOÃO CURY, PARA AQUISIÇÃO DE UM EQUIPAMENTO DE MAMOGRAFIA.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_128_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_128_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CEDER O PRÉDIO ONDE FUNCIONAVA O POUPATEMPO, ATUALMENTE RESERVADO AO CDHU, SEJA TRANSFORMADO EM SEDE DE UMA ASSOCIAÇÃO COMUNITÁRIA DOS MORADORES DO CDHU.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_129_2025_glaucia_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_129_2025_glaucia_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ENCAMINHAR A ESTA EGRÉGIA CASA DE LEIS UM PROJETO SOBRE A IMPLANTAÇÃO DO SISTEMA ÚNICO DE ATENÇÃO À MULHER DE BOFETE (SUAMB), CONFORME MINUTA ANEXA.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_130_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_130_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE CAIXAS DE SOM FIXAS NAS PAREDES DO GINÁSIO DE ESPORTES E DO CENTRO OLÍMPICO.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_131_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_131_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE APOIAR COM O FORNECIMENTO DE UNIFORMES PERSONALIZADOS À BANDA E ORQUESTRA NOSSA SENHORA DA PIEDADE, ASSIM COMO PARA A NOSSA ORQUESTRA CARREIRINHO DE MÚSICA CAIPIRA.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2966/indicacao_132_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2966/indicacao_132_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO INTERCEDA JUNTO AO SETOR COMETENTE, PARA QUE PROCEDA A EXTENSÃO DA REDE DE ÁGUA DOS MORADORES DA PARTE ALTA DO SARACAÍ.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2967/indicacao_133_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2967/indicacao_133_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA VICINAL HELIOS CORDEIRO DE CAMPOS (BFT-238).</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2968/indicacao_134_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2968/indicacao_134_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO DEPARTAMENTO COMPETENTE PARA QUE PROCEDA OS REPAROS NECESSÁRIOS NA PAVIMENTAÇÃO ASFÁLTICA DA RUA JAMILA MEGID DE SOUZA, PRINCIPALMENTE O TRECHO NA ALTURA DO Nº 711.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2969/indicacao_135_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2969/indicacao_135_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DAS ESTRADAS RURAIS DOS BAIRROS: MORRO REDONDO, SERRA, SANTA CATARINA AO MIRANTE DO VALE, COM ALARGAMENTO E PODA DAS ÁRVORES QUE MARGEIAM ESSAS ESTRADAS.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_136_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_136_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA AS PROVIDÊNCIAS NECESSÁRIAS PARA MANTER OS SERVIÇOS DO DETRAN EM BOFETE E QUE, PROVISORIAMENTE, FORNEÇA O TRANSPORTE ESPECIALMENTE PARA OS NOVOS CANDIDATOS QUE DEPENDEM DOS SERVIÇOS PRESENCIAIS PARA OBTER A CARTEIRA NACIONAL DE HABILITAÇÃO (CNH) QUE SERÁ NA CIDADE DE BOTUCATU/SP.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_137_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_137_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE REALIZAR VISTORIA GERAL E MELHORIAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA EM TODO O PERÍMETRO URBANO, BAIRROS E LOTEAMENTOS ISOLADOS.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2983/indicacao_138_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2983/indicacao_138_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO PROCEDA A REVITALIZAÇÃO DE TODAS AS RUAS DA CIDADE QUE SE ENCONTRAM DANIFICADAS, PRINCIPALMENTE AS DE LAJOTAS, POIS ALGUMAS SE ENCONTRAM EM PÉSSIMAS CONDIÇÕES DE TRÁFEGO.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_139_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_139_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ISENTAR A COBRANÇA DE IPTU DAS FAMÍLIAS COM BAIXA RENDA E IDOSOS QUE TENHAM IMÓVEIS COM ATÉ 120 METROS QUADRADOS DE ÁREA CONSTRUÍDA.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_140_2025_luiz.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_140_2025_luiz.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE FIRMAR UMA PARCERIA COM O MUNICÍPIO DE PARDINHO, VISANDO A RECUPERAÇÃO DA ESTRADA RURAL QUE LIGA OS DOIS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_141_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_141_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE ENVIAR UM PROJETO DE LEI A ESTA EGRÉGIA CASA DE LEIS, VISANDO PROMOVER A VALORIZAÇÃO SALARIAL DOS MEMBROS DO CONSELHO TUTELAR DE BOFETE.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_142_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_142_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CEDER UM MOTORISTA DE CARREIRA PARA DAR SUPORTE AOS MEMBROS DO CONSELHO TUTELAR MUNICIPAL.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2988/indicacao_143_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2988/indicacao_143_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO OFEREÇA O SUPORTE JURÍDICO NECESSÁRIO AOS MEMBROS DO CONSELHO TUTELAR MUNICIPAL.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>João Aliberti, Dito Motorista</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_144_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_144_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UMA AGC (AGÊNCIA DE CORREIOS COMUNITÁRIA) NO BAIRRO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2990/indicacao_145_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2990/indicacao_145_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA O FORNECIMENTO DE LANCHES PARA OS ATLETAS QUE REPRESENTAM A NOSSA CIDADE EM COMPETIÇÕES REALIZADAS EM OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_146_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_146_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A REMOÇÃO DE ENTULHOS E GALHOS DAS RUAS DE NOSSA CIDADE, PRINCIPALMENTE NAS RUAS VEREADOR ANTÔNIO EBÚRNEO E ROQUE PINSON.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_147_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_147_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A COLOCAÇÃO DE UMA PORTA LATERAL NA UNIDADE DE SAÚDE DA ALPES DA CASTELO, ASSIM COMO UMA COBERTURA PARA AMBULÂNCIA, FACILITANDO O ACESSO DESTINADO AOS DEFICIENTES FÍSICOS, IDOSOS OU PESSOAS COM MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao_148_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao_148_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO NECESSÁRIA NO TRECHO ENTRE A ESQUINA DE ACESSO QUE SE DÁ PELA RUA ESMAEL JACINTO E A RUA DE ENTRADA DO LOTEAMENTO DO ADRIANO.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2994/indicacao_149_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2994/indicacao_149_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_150_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_150_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE LEVAR AO CONHECIMENTO DA NOSSA POPULAÇÃO ALGUM TIPO DE INFORMAÇÃO ATRAVÉS DOS MEIOS DE COMUNICAÇÃO DA PREFEITURA MUNICIPAL A RESPEITO DA CAUSA ANIMAL NO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_151_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_151_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A LIMPEZA DOS BUEIROS DE NOSSA CIDADE, PRINCIPALMENTE DO CDHU I.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_152_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_152_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, A POSSIBILIDADE DE INSTALAR UMA ACADEMIA AO AR LIVRE NA VILA BOA ESPERANÇA "ELIANE OLIVEIRA ARAÚJO", BEM COMO UM PLAYGROUND DESTINADO ÀS CRIANÇAS.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3013/indicacao_153_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3013/indicacao_153_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A COLOCAÇÃO DE UMA COBERTURA NO LAVADOR DE VEÍCULOS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_154_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_154_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE OU LOMBADAS NA RUA PIRARARA, LOCALIZADA NA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_155_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_155_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE INSTITUIR, NO ÂMBITO DO MUNICÍPIO, O “DIA MUNICIPAL DE CUIDADO E BEM-ESTAR PARA MÃES DE PESSOAS COM TEA”, A SER CELEBRADO ANUALMENTE NO ÚLTIMO SÁBADO DO MÊS DE ABRIL, INTEGRANDO AS AÇÕES DO MÊS DE CONSCIENTIZAÇÃO DO AUTISMO.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_156_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_156_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS DE MELHORIA DA ILUMINAÇÃO PÚBLICA DA RUA BENEDITO CASTILHO DO PRADO, ESPECIALMENTE COM RELAÇÃO A TROCA DE LÂMPADAS QUEIMADAS NA ALTURA DO Nº 115.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_157_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_157_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS DE MELHORIA NOS BRINQUEDOS, MESA E BANCOS DO PLAYGROUND INFANTIL AO LADO DA QUADRA POLIESPORTIVA ONDE OS MORADORES DA BARONESA JOGAM FUTEBOL, E TAMBÉM A INSTALAÇÃO DE UM HOLOFOTE PARA ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_158_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_158_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A VIGILÂNCIA NOTURNA NA PRAÇA EM FRENTE À ESCOLA ANSELMO BERTONCINI.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_159_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_159_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A CONSTRUÇÃO DE UMA ESCADA E RAMPA DE ACESSO PARA OS MORADORES DO JARDIM SIRIEMAS E CDHU III, NUM PEQUENO TRECHO ÀS MARGENS DA RODOVIA LÁZARO CORDEIRO DE CAMPOS (SP-147), CONFORME AS DUAS FOTOS QUE FORAM ANEXADAS PARA SIMPLIFICAR A SUA LOCALIZAÇÃO.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_159_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_159_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA UM ESTUDO MINUCIOSO DE VIABILIDADE DE CONSTRUÇÃO DE UMA CRECHE DESTINADA AOS MORADORES DA ALPES DA CASTELO E DEMAIS BAIRROS ADJACENTES.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_161_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_161_2025_henrique.pdf</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_162_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_162_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO NECESSÁRIA DA RUA FRANCISCO CLEMENCIO DO AMARAL, ESQUINA COM A RUA JAMILA MEGID DE SOUZA.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_163_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_163_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, A MANUTENÇÃO DA ESTRADA DAS TRÊS PEDRAS.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3039/indicacao_164_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3039/indicacao_164_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE LUZ SOLAR NA PISTA DE CAMINHADA NA RODOVIA SP-147.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_165_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_165_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTENDA O CONVITE PARA AS REUNIÕES, "PREFEITURA NOS BAIRROS", AOS DIRIGENTES ESCOLARES OU REPRESENTANTES, DA EDUCAÇÃO MUNICIPAL E ESTADUAL.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3041/indicacao_166_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3041/indicacao_166_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA A MELHORIA ESTRUTURAL NO CEMITÉRIO MUNICIPAL, VISANDO A LIMPEZA E MANUTENÇÃO, COMO TAMBÉM A SEGURANÇA.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3042/indicacao_167_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3042/indicacao_167_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA A MANUTENÇÃO E CONSERVAÇÃO DA ESTRADA BOFETE/PARDINHO, COM ACESSO ÀS TRÊS PEDRAS.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3043/indicacao_168_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3043/indicacao_168_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A CAMPANHA NACIONAL DE COMBATE E PREVENÇÃO AO USO DO TABACO, ”AGOSTO BRANCO”.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3044/indicacao_169_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3044/indicacao_169_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AS EMPRESAS OPERADORAS DE INTERNET DO MUNICÍPIO, PARA SOLUCIONAR O PROBLEMA RECORRENTE DE QUEDA DE TRANSMISSÃO DO SINAL NOS BAIRROS RURAIS, EM ESPECIAL O BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3045/indicacao_70_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3045/indicacao_70_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A TROCA DAS PORTAS DO BANHEIRO PÚBLICO DA ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_171_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_171_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO AVALIE A POSSIBILIDADE DE PROCEDER A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NAS ESCADAS E VIELAS DO BAIRRO JARDIM SIRIEMAS.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3047/indicacao_172_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3047/indicacao_172_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, DE FORMA REITERADA, QUE A GESTÃO AUTORIZE O USO DO VALE COMPRA ALIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS EM OUTROS ESTABELECIMENTOS COMERCIAIS SEDIADOS FORA DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3062/indicacao_173_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3062/indicacao_173_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INCLUA NO ATENDIMENTO GINECOLÓGICO DA REDE MUNICIPAL, PROTOCOLOS DE ACOMPANHAMENTO E TRATAMENTO DA MENOPAUSA, COM ÊNFASE NA TERAPIA DE REPOSIÇÃO HORMONAL, BEM COMO, DISPONIBILIZAR NA FARMÁCIA MUNICIPAL DO SUS OS MEDICAMENTOS NECESSÁRIOS À REPOSIÇÃO HORMONAL E AO ALÍVIO DOS SINTOMAS DA MENOPAUSA.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3063/indicacao_174_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3063/indicacao_174_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MUNICIPAL ESTUDE A POSSIBILIDADE DE INSTALAR UM PONTO DE ENTREGA DE LEITE QUE ATENDA ÀS REGIÕES DO JARDIM SIRIEMAS, BOA ESPERANÇA, COHAB I, II E III, BEM COMO OS MORADORES SITUADOS NA PARTE INFERIOR DA SP-147.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3064/indicacao_175_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3064/indicacao_175_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MUNICIPAL ESTUDE A POSSIBILIDADE DE CRIAÇÃO DE UMA CENTRAL DE ACHADOS E PERDIDOS, VINCULADA À PREFEITURA MUNICIPAL DE BOFETE, DESTINADA A RECEBER, CATALOGAR, GUARDAR E DEVOLVER OBJETOS, DOCUMENTOS E BENS PESSOAIS ENCONTRADOS NO TERRITÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3065/indicacao_176_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3065/indicacao_176_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MUNICIPAL PROMOVA, DESDE JÁ, OS ESTUDOS NECESSÁRIOS, EM CONJUNTO COM OS SETORES E SERVIDORES COMPETENTES, VISANDO À ADEQUAÇÃO DO MUNICÍPIO À NOVA LEGISLAÇÃO TRIBUTÁRIA APROVADA PELO CONGRESSO NACIONAL.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3075/indicacao_177_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3075/indicacao_177_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE REALIZAR TRATATIVAS COM O FUNDO SOCIAL DE SÃO PAULO, A FIM DE SOLICITAR A INCLUSÃO DO MUNICÍPIO DE BOFETE NO PROGRAMA CAMINHO DA CAPACITAÇÃO.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3076/indicacao_178_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3076/indicacao_178_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL,  QUE SEJA AVALIADA A ADESÃO DO MUNICÍPIO DE BOFETE AO PROGRAMA FEDERAL 'AGORA TEM ESPECIALISTAS', LANÇADO PELO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_179_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_179_2025_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (EPIS), A FIM DE DISPONIBILIZÁ-LOS AOS VOLUNTÁRIOS QUE ATUAM NO APOIO E COMBATE A INCÊNDIOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_180_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_180_2025_joao.pdf</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_181_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_181_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INFORME O SETOR COMPETENTE PARA QUE PROCEDA A MANUTENÇÃO E CONSERVAÇÃO NA ENTRADA DO BAIRRO DA MINA, INCLUINDO A CONSTRUÇÃO DE UM NOVO PORTAL OU A MANUTENÇÃO DO EXISTENTE.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_182_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_182_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE UMEDECIMENTO DAS RUAS DA CIDADE, POR MEIO DO CAMINHÃO-PIPA, A FIM DE AMENIZAR OS EFEITOS DA SECA, POEIRA E FULIGENS PROVENIENTES DAS QUEIMADAS.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_183_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_183_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE PARA IMPLANTAÇÃO DE UMA SALA DE GESSO NO PRONTO-SOCORRO MUNICIPAL DE BOFETE.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_184_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_184_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA COM URGÊNCIA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA PRINCIPAL E RUA DOIS DO BAIRRO BENETON.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_185_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_185_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA OS REPAROS DE MELHORIA DA ILUMINAÇÃO PÚBLICA DA RUA BEM TE VI NA ALTURA DO Nº 84 JARDIM SIRIEMA.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_186_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_186_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A INSTALAÇÃO DE UMA PLACA DE IDENTIFICAÇÃO NA ENTRADA QUE DÁ ACESSO AO RIO DA PONTE PRETA NAS PROXIMIDADES DO VIVEIRO DE MUDAS DA EUCATEX NA BEIRA DA PISTA PRÓXIMO AO BAIRRO SÃO ROQUE.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_187_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_187_2025_henrique.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE OFERECER TREINAMENTOS DE COMBATE A INCÊNDIOS AOS SERVIDORES E AOS MORADORES, COM ATENÇÃO ESPECIAL AOS RESIDENTES DA ÁREA RURAL.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3091/indicacao_188_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3091/indicacao_188_2025_danilo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NOS SEGUINTES BAIRROS RURAIS: RECANTO DOS PÁSSAROS, SARACAÍ E SANTA CATARINA, BEM COMO NA RUA 2 DO BAIRRO SANTA CATARINA, NO SENTIDO DO MORRO DE BOFETE.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_189_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_189_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE SEJA REALIZADA A SUBSTITUIÇÃO DAS LÂMPADAS DE ILUMINAÇÃO PÚBLICA NA RUA GUERINO ANSELMO PINSON, LOCALIZADA NO CENTRO DE BOFETE.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_190_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_190_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3101/indicacao_191_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3101/indicacao_191_2025_solange.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A VIABILIDADE DE INSTALAÇÃO DE UM CORRIMÃO NO ESCADÃO QUE INTERLIGA O CDHU I AO CDHU III, E JARDIM SARIEMAS.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3102/indicacao_192_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3102/indicacao_192_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA À INSTALAÇÃO DE UMA COBERTURA NOS BANHEIROS PÚBLICOS LOCALIZADOS NA PRAÇA DO BAIRRO ALPES DA CASTELO.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_193_2025_benedito.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_193_2025_benedito.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA À INSTALAÇÃO DOS CABOS DE ENERGIA DA ILUMINAÇÃO PÚBLICA DA ACADEMIA AO AR LIVRE DO BAIRRO ALPES DA CASTELO, BEM COMO À REALIZAÇÃO DA MANUTENÇÃO DO RELÓGIO DE ENTRADA DE ENERGIA.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3104/indicacao_194_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3104/indicacao_194_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MUNICIPAL ESTUDE A VIABILIDADE DE IMPLANTAÇÃO DE UM CENTRO DE COLETA DE MATERIAIS RECICLÁVEIS NO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_195_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_195_2025_aldir.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MUNICIPAL ESTUDE A VIABILIDADE DE REPARAR O AFUNDAMENTO DO ASFALTO DE GRANDE PROPORÇÃO LOCALIZADO EM FRENTE AO ELEVATÓRIO DE ESGOTO FINAL DA SABESP, NA ALÇA DE ACESSO “BENEDITO CORTEZ”.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3110/indicacao_196_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3110/indicacao_196_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO AO SETOR COMPETENTE PARA QUE SEJAM REALIZADAS AS MANUTENÇÕES NECESSÁRIAS NA VALETA LOCALIZADA ENTRE A RUA SETE DE SETEMBRO E A PRAÇA SÍLIO PELEGRINO BIAGIONI, BEM COMO OS REPAROS CABÍVEIS NA RUA VEREADOR ANTÔNIO EBÚRNEO.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO DE UM PROGRAMA DE AVALIAÇÃO FÍSICA PERIÓDICA, REALIZADA PELO MENOS A CADA TRÊS MESES, PARA OS IDOSOS QUE FREQUENTAM E PARTICIPAM DAS ATIVIDADES DO CENTRO DE CONVIVÊNCIA DO IDOSO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ATENDIMENTO PSICOLÓGICO NO CENTRO DE CONVIVÊNCIA DO IDOSO, COM A PRESENÇA DE UM(A) PSICÓLOGO(A) PELO MENOS UMA VEZ POR SEMANA, PARA PRESTAR ACOMPANHAMENTO E ATENDIMENTO AOS PARTICIPANTES DO PROGRAMA NO MUNÍCIPIO.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
@@ -2667,1856 +2667,1892 @@
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A SUBSTITUIÇÃO DA BANDEIRA INSTALADA NO MASTRO EM FRENTE AO TERMINAL RODOVIÁRIO DE BOFETE, BEM COMO A INSTALAÇÃO DE UM NOVO LETREIRO COM O NOME DA CIDADE, UMA VEZ QUE O ANTERIOR SE QUEBROU OU FOI RETIRADO COM O PASSAR DO TEMPO.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, POR MEIO DO SETOR COMPETENTE, MANUTENÇÃO DE TODAS AS BOCAS DE LOBOS E BUEIROS QUE SE FAÇAM NECESSÁRIAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Poder Legislativo, Aldir Pedro de Oliveira, Danilo da Adega, Dito Motorista, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/mocao_01_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/mocao_01_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA JÚLIA VIDAL DA SILVA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 1/1/2025.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/mocao_02_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/mocao_02_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR LUIZ EDUARDO DOS SANTOS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 7/1/2025.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/mocao_03_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/mocao_03_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR GERALDO DE OLIVEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 18/1/2025.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/mocao_04_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/mocao_04_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR SÉRGIO MACHADO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 18/1/2025.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>Henrique Galvão, Aldir Pedro de Oliveira, Danilo da Adega, Dito Motorista, Gláucia Bertoncini, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_05_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_05_2025_henrique.pdf</t>
   </si>
   <si>
     <t>PRESENTE MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SENHORA SABRINA BRASIL FREITAS, ENGENHEIRA FLORESTAL DA UNESP, EM RECONHECIMENTO PELO EXCELENTE TRABALHO FRENTE AO PROJETO “RESTAURA CUESTA”, QUE VISA REFLORESTAR UMA ÁREA DE PRESERVAÇÃO AMBIENTAL  QUE FOI DEVASTADA PELAS QUEIMADAS EM 2024, LOCALIZADA NA FAZENDA EDGÁRDIA, DE PROPRIEDADE DA UNESP DE BOTUCATU.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/mocao_6_legislativo_-_pesames_-_jurema_vieira.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/mocao_6_legislativo_-_pesames_-_jurema_vieira.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA JUREMA VIEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 8/2/2025.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>Danilo da Adega, Aldir Pedro de Oliveira, Dito Motorista, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/mocao_7_danilo_-_aplausos_-_empresario_flavio_maluf.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/mocao_7_danilo_-_aplausos_-_empresario_flavio_maluf.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO EMPRESÁRIO FLÁVIO MALUF, PRESIDENTE DO GRUPO EUCATEX, POR ACREDITAR NO POTENCIAL DO NOSSO MUNICÍPIO, GERANDO EMPREGO E RENDA PARA A POPULAÇÃO BOFETENSE, CONTRIBUINDO DIRETAMENTE PARA O DESENVOLVIMENTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/mocao_8_henrique_-_aplausos_-_civonete_e_celia.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/mocao_8_henrique_-_aplausos_-_civonete_e_celia.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA ÀS VOLUNTÁRIAS CIVONETE CRISTINA GOMES E CÉLIA MENDES, EM RECONHECIMENTO PELA EXCELENTE INICIATIVA DO PROJETO SOCIAL DESENVOLVIDO COM MAIS DE 30 CRIANÇAS NA ALPES DA CASTELO E DEMAIS BAIRROS ADJACENTES, PROPORCIONANDO E INCENTIVANDO A PRÁTICA DA MODALIDADE DE VOLEIBOL.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>Aldir Pedro de Oliveira, Danilo da Adega, Dito Motorista, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/mocao_09_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/mocao_09_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARIA DO ROSÁRIO DE VILHENA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 22/2/2025.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/mocao_10_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/mocao_10_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS ORGANIZADORES DA “FEIRA NOTURNA”, EM NOME DOS SENHORES(AS) PAULO CÉSAR SILVA (DIRETOR DE CULTURA), CAMILLA SOARES DE ALMEIDA DA SILVEIRA (DIRETORA DE TURISMO) E ALINE DE OLIVEIRA ALBUQUERQUE (DIRETORA DE AGRICULTURA), EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO COM A CRIAÇÃO DESTE GRANDE EVENTO PARA O MUNICÍPIO DE BOFETE, ESTENDENDO TAMBÉM PARA TODOS AQUELES QUE PARTICIPARAM DIRETA OU INDIRETAMENTE PARA QUE TUDO ISSO FOSSE POSSÍVEL.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/mocao_11_2025_legislativo_municipal.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/mocao_11_2025_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO JOVEM OTÁVIO COELHO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 16/3/2025.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/mocao_12_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/mocao_12_2025_danilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À DOUTORA JULIANA VALÕES, EM RECONHECIMENTO PELO EXCELENTE SERVIÇO PRESTADO À NOSSA POPULAÇÃO, SEMPRE COM MUITA DEDICAÇÃO, CARINHO E RESPEITO.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, Aldir Pedro de Oliveira, Danilo da Adega, Dito Motorista, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/mocao_13_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/mocao_13_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR JOÃO BENEDITO DE OLIVEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 20/3/2025.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/mocao_14_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/mocao_14_2025_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À EQUIPE DE PROFISSIONAIS DA APAE DE BOFETE, PELA COMEMORAÇÃO DO ANIVERSÁRIO DE 28 ANOS DA ENTIDADE EM NOSSA CIDADE E PELO EXCELENTE TRABALHO DESENVOLVIDO COM OS ALUNOS, SEMPRE COM MUITO AMOR, CARINHO E COMPROMETIMENTO NAS DIVERSAS ATIVIDADES REALIZADAS DURANTE TODOS ESSES ANOS.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>João Aliberti, Aldir Pedro de Oliveira, Danilo da Adega, Dito Motorista, Gláucia Bertoncini, Henrique Galvão, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/mocao_15_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/mocao_15_2025_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR JOSÉ CARLOS ZANCHETTA, PRESIDENTE DO GRUPO ZANCHETTA, POR ACREDITAR NO POTENCIAL DO NOSSO MUNICÍPIO, GERANDO EMPREGO E RENDA PARA A POPULAÇÃO BOFETENSE, CONTRIBUINDO DIRETAMENTE PARA O DESENVOLVIMENTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/mocao_16_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/mocao_16_2025_danilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO JOVEM BOFETENSE GUSTAVO CÉSAR DE BARROS, EM RECONHECIMENTO PELO BRILHANTE TRABALHO INTERNACIONAL COMO TREINADOR DE CAVALOS._x000D_
 GUSTAVO É GERENTE E TREINADOR DE CAVALOS ÁRABES, DESENVOLVENDO ESSE TRABALHO DESDE SEUS 11 ANOS DE IDADE, SENDO DESTAQUE EM COMPETIÇÕES E SHOWS DE CAVALOS NO EXTERIOR._x000D_
 ESSA SINGELA HOMENAGEM REPRESENTA NOSSA ALEGRIA E ADMIRAÇÃO POR MAIS UM FILHO DE BOFETE QUE GANHA O MUNDO.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/mocao_17_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/mocao_17_2025_danilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS JOVENS ISABELA OLIVEIRA FELIPE E MIGUEL OTÁVIO RODRIGUES, COORDENADORA E VICE-COORDENADOR GERAL DO GRÊMIO ESTUDANTIL DA ESCOLA ESTADUAL “NAERSON MIRANDA”, ELEITOS ATRAVÉS DA CHAPA “NOVA GERAÇÃO” NAS ELEIÇÕES REALIZADAS NO DIA 21/03/2025.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/mocao_18_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/mocao_18_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO NOSSO QUERIDO ZELÃO DA FURNA, COMO É MAIS CONHECIDO, EM RECONHECIMENTO PELO DOM DE ESCREVER POEMAS QUE FALAM DA NOSSA QUERIDA TERRA, ENALTECENDO A NOSSA VIDA CAIPIRA, SIMPLES E CHEIA DE BELEZAS.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/mocao_19_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/mocao_19_2025_aldir.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA OLGA ROSA DA SILVA NUNES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 11/4/2025.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/mocao_20_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/mocao_20_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO PROFESSOR ALAN MIRANDA, EM RECONHECIMENTO PELO EXCELENTE TRABALHO NO TREINAMENTO, ORGANIZAÇÃO, COREOGRAFIA E PERFORMANCE DAS CANDIDATAS A RAINHA DA 34ª FESTA DO PEÃO DE BOFETE.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/mocao_21_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/mocao_21_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À RAINHA DA 34ª FESTA DO PEÃO DE BOFETE, JENIFFER SILVA SANTOS, 1ª PRINCESA MARIA EDUARDA SILVA, 2ª PRINCESA TAMIRES LEITE PORTUGAL E A MADRINHA ANA BEATRIZ FAVORETO.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/mocao_22_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/mocao_22_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO QUE MANIFESTA APOIO SOBRE O PROJETO DE LEI Nº 3178/2024, PERMITINDO A ATUALIZAÇÃO DA LEGISLAÇÃO PROFISSIONAL DOS ECONOMISTAS.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/mocao_23_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/mocao_23_2025_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA ÀS DUPLAS CAMPEÃS DA COMPETIÇÃO DE INAUGURAÇÃO DAS CANCHAS DE MALHA &amp; BOCHA, PAULO GARCIA DA SILVA E ROBSON RIBEIRO DA SILVA, E EDER JOSÉ FRANCISCO DE PAULA E DALTON CRISTIAN BATISTA.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>Osvaldo do Baiano, Aldir Pedro de Oliveira, Danilo da Adega, Dito Motorista, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Sol Batina</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2945/mocao_24_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2945/mocao_24_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A TODAS AS BANDAS MUNICIPAIS E DUPLAS PARTICIPANTES DAS FESTIVIDADES EM COMEMORAÇÃO AOS 145 ANOS DE BOFETE, EM NOME DOS SECRETÁRIOS OU DIRETORES MUNICIPAIS DE CULTURA DE CADA MUNICÍPIO.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2946/mocao_25_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2946/mocao_25_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO NOSSO ILUSTRE BOFETENSE SÉRGIO VIEIRA, COORDENADOR DE PROJETOS CULTURAIS E ESPECIALISTA EM CULTURA CAIPIRA, EM RECONHECIMENTO PELA MISSÃO DE RESGATAR E MANTER A TRADIÇÃO CULTURAL CAIPIRA, TENDO COMO FIO CONDUTOR A MÚSICA RAIZ.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2959/mocao_26_2025_poder_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2959/mocao_26_2025_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA PEQUENA ISIS DIAS DA SILVA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 8/5/2025.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>Luiz da Igreja, Aldir Pedro de Oliveira, Danilo da Adega, Dito Motorista, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Osvaldo do Baiano, Sol Batina</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2960/mocao_27_2025_luiz.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2960/mocao_27_2025_luiz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SERVIDORA MUNICIPAL ALINE DE OLIVEIRA ALBUQUERQUE, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO FRENTE À DIRETORIA MUNICIPAL DE AGRICULTURA.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2961/mocao_28_2025_luiz.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2961/mocao_28_2025_luiz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SERVIDOR MUNICIPAL VANDERLEI AMARAL CAMPOS JUNIOR, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO FRENTE À DIRETORIA MUNICIPAL DE OBRAS.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2962/mocao_29_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2962/mocao_29_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A CARREIRA DE APOIO DA SECRETARIA DE AGRICULTURA DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2970/mocao_30_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2970/mocao_30_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA APARECIDA CUSTODIO GOMES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 24/5/2025.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2971/mocao_31_2025_legislativa.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2971/mocao_31_2025_legislativa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ADILSON JOSÉ GOMES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 25/5/2025.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2972/mocao_32_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2972/mocao_32_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA VILMA MÁXIMO DE CARVALHO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 1/6/2025.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2995/mocao_33_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2995/mocao_33_2025_danilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO  EX-SERVIDOR DESTA EGRÉGIA CASA DE LEIS, SENHOR THIAGO JOSÉ DOS SANTOS, EM RECONHECIMENTO POR TODOS OS SERVIÇOS PRESTADOS À NOSSA POPULAÇÃO, SENDO MUITOS ANOS DE DEDICAÇÃO, COMPROMETIMENTO E RESPEITO EM PROL DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2996/mocao_34_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2996/mocao_34_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR APARECIDO DIAS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 7/6/2025.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2997/mocao_35_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2997/mocao_35_2025_danilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR ORESTES ANTÔNIO ASPRINO, EM RECONHECIMENTO DE SUA INESTIMÁVEL CONTRIBUIÇÃO VOLUNTÁRIA À BIBLIOTECA MUNICIPAL DE BOFETE.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3024/mocao_36_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3024/mocao_36_2025_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR EDILSON FELIX DE MENEZES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 3/6/2025.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3025/mocao_37_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3025/mocao_37_2025_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR AGOSTINHO LUIZ DE ARRUDA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 5/7/2025.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3026/mocao_38_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3026/mocao_38_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR JOSÉ ANTUNES MARTINS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 13/7/2025.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3027/mocao_39_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3027/mocao_39_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO DOUTOR JOSÉ LUIZ SILVEIRA TEIXEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 10/7/2025.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3028/mocao_40_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3028/mocao_40_2025_aldir.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARIA JOSÉ RAMOS CABRAL, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 20/7/2025.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3029/mocao_41_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3029/mocao_41_2025_danilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR CELSO PERES, EM RECONHECIMENTO PELA DOAÇÃO DO CASCALHO UTILIZADO NA RECUPERAÇÃO DAS ESTRADAS RURAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3030/mocao_42_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3030/mocao_42_2025_danilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS ORGANIZADORES DA FESTA JULINA DO CDHU, EM NOME DAS SENHORAS NICE DO POSTO E LENINHA, COMO SÃO POPULARMENTE CONHECIDAS NO MUNICÍPIO DE BOFETE, EM RECONHECIMENTO PELO BELÍSSIMO EVENTO REALIZADO.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3031/mocao_43_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3031/mocao_43_2025_danilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS ORGANIZADORES DA COPINHA DE FUTEBOL VANDERLEI PAES “MUG”, EM NOME DA DIRETORA DE ESPORTES TALITA E DO VICE-DIRETOR DE ESPORTES RONI, EM RECONHECIMENTO PELO EXCELENTE EVENTO REALIZADO.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3032/mocao_44_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3032/mocao_44_2025_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO PROFESSOR ALAN MIRANDA, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO FRENTE AO VOLEIBOL DO MUNICÍPIO DE BOFETE, SE DESTACANDO CADA VEZ MAIS E LEVANDO O NOME DA CIDADE NAS DIVERSAS COMPETIÇÕES QUE PARTICIPAM.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3033/mocao_45_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3033/mocao_45_2025_solange.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA ANA MARIA ALVES PEREIRA MIRANDA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 27/7/2025.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3035/mocao_46_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3035/mocao_46_2025_solange.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR APOLINÁRIO BARBOSA NEVES (MESTRE NEVÃO) E VALDIRENE SANTOS, EM RECONHECIMENTO POR TODOS OS SERVIÇOS PRESTADOS AOS ALUNOS DA CAPOEIRA DO NOSSO MUNICÍPIO, MOSTRANDO MUITO COMPROMETIMENTO, RESPONSABILIDADE E MAESTRIA.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3048/mocao_47_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3048/mocao_47_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À DIRETORA DA MULHER, IGUALDADE, JUVENTUDE E INCLUSÃO DE BOFETE, TAÍS BATISTA DUARTE, À ASSESSORA DE GABINETE CRISLAINE VISNOVESKI DE OLIVEIRA E SECRETÁRIA DO PREFEITO, ROSENILDA APARECIDA FLAUSINO, EM RECONHECIMENTO PELA EXCELENTE ORGANIZAÇÃO DAS ATIVIDADES DO “AGOSTO LILÁS”, ATENDENDO A LEI Nº 2.363/2024, QUE PROMOVE A CONSCIENTIZAÇÃO DOS DIREITOS DA MULHER.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3049/mocao_48_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3049/mocao_48_2025_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO MOTOCLUBE INSANOS/DIVISÃO BOFETE, EM RECONHECIMENTO PELO TRABALHO SOCIAL QUE VEM DESENVOLVENDO NA CIDADE DE BOFETE, FAZENDO A ARRECADAÇÃO DE ALIMENTOS NAS PORTAS DOS SUPERMERCADOS E DOANDO PARA AS FAMÍLIAS VULNERÁVEIS.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, A SER ENCAMINHADA A SENHORA LUZIA GONÇALVES DE MORAIS, PELO ENSEJO DE SEU ANIVERSÁRIO COMEMORADO NO ÚLTIMO DIA 20/08, COMPLETANDO 98 ANOS.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3067/mocao_50_2025_luiz.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3067/mocao_50_2025_luiz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SRA. MARCELA TENÓRIO ALBUQUERQUE, PROMOTORA DE JUSTIÇA DA COMARCA DE PORANGABA-SP, EM RECONHECIMENTO À BRILHANTE CONDUÇÃO DA 1ª TURMA DO CURSO DE EXTENSÃO EM JUSTIÇA RESTAURATIVA – INFÂNCIA E JUVENTUDE.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3085/mocao_51_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3085/mocao_51_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SETOR DE DEFESA CIVIL/BRIGADA MUNICIPAL, NA PESSOA DE SEU RESPONSÁVEL JEFFERSON CASSIO CARDOSO, BEM COMO, AOS VOLUNTÁRIOS DIRETOS E INDIRETOS, QUE SE UNIRAM EM UM VERDADEIRO ESFORÇO COLETIVO NO COMBATE AO INCÊNDIO OCORRIDO NO MORRO DE BOFETE.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3086/mocao_52_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3086/mocao_52_2025_aldir.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SR. MARCELO DOMINGUES DE OLIVEIRA, PROFISSIONAL DE MONTARIA EM TOUROS, EM RECONHECIMENTO AO TÍTULO DE 1º LUGAR NO RIBEIRÃO RODEIO FEST 2025 NA CIDADE DE RIBEIRÃO BRANCO-SP, NO DIA 07/9/2025.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3087/mocao_53_2025_aldir.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3087/mocao_53_2025_aldir.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR FERNANDO MARRONE FONSECA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 09/09/2025.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3094/mocao_54_henrique_-_aplausos_-_pedro_intercambio.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3094/mocao_54_henrique_-_aplausos_-_pedro_intercambio.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO JOVEM PEDRO HENRIQUE DE OLIVEIRA GOMES, 16 ANOS, ESTUDANTE DA ESCOLA ESTADUAL ANSELMO BERTONCINI, EM RECONHECIMENTO PELA CONQUISTA DE UMA BOLSA DE INTERCÂMBIO DE SEIS MESES PARA A AUSTRÁLIA, OBTIDA POR MEIO DO “PROGRAMA PRONTOS PARA O MUNDO”.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3095/mocao_55_solange_-_aplausos_-_denia.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3095/mocao_55_solange_-_aplausos_-_denia.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À SENHORA DÊNIA OLIVEIRA DO ESPÍRITO SANTO, EM RECONHECIMENTO PELOS 37 ANOS DEDICADOS COM EXCELÊNCIA À SAÚDE PÚBLICA DA CIDADE DE BOFETE.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3106/mocao_56_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3106/mocao_56_2025_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR HERNON JOSÉ FERREIRA, DIRETOR FLORESTAL DA EMPRESA EUCATEX, EM RECONHECIMENTO À RELEVANTE COLABORAÇÃO PRESTADA NO COMBATE AO INCÊNDIO OCORRIDO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3107/mocao_57_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3107/mocao_57_2025_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A  SER ENCAMINHADA AO SENHOR JOSÉ CARLOS CORREA, DIRETOR, À SENHORA ANGELA MARIA FABRI RAMOS, VICE-DIRETORA, E À SENHORA NOEMI BATISTA MACHADO, TODOS  REPRESENTANTES DA ESCOLA ESTADUAL DE ENSINO INTEGRAL "PROFESSOR NAERSON MIRANDA", EM RECONHECIMENTO À REALIZAÇÃO DA RELEVANTE FEIRA DE CIÊNCIAS E TECNOLOGIA PROMOVIDA PELA REFERIDA INSTITUIÇÃO DE ENSINO.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3108/mocao_58_2025_joao.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3108/mocao_58_2025_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR JOSÉ CARLOS ZANCHETTA, QUE, POR INTERMÉDIO DO GRUPO ZANCHETTA, REALIZOU A DOAÇÃO DE 8.000 (OITO MIL) LITROS DE ÓLEO DIESEL À PREFEITURA MUNICIPAL DE BOFETE, DESTINADOS À MANUTENÇÃO DAS ESTRADAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3111/mocao_59_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3111/mocao_59_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO PRESIDENTE JOSÉ DOS REIS ZANARDO E AO VICE-PRESIDENTE BRUNO DOS SANTOS ELIAS, EM RECONHECIMENTO PELA EXPRESSIVA CONQUISTA NO PLEITO DA ASSOCIAÇÃO DO BAIRRO DA BARONESA.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3112/mocao_60_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3112/mocao_60_2025_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS ATLETAS DA SAV BOFETE VOLEIBOL, EM RECONHECIMENTO PELOS EXPRESSIVOS RESULTADOS OBTIDOS NOS CAMPEONATOS REGIONAIS E PELA FORMA EXEMPLAR COM QUE TÊM REPRESENTADO, COM HONRA, DEDICAÇÃO E COMPROMETIMENTO, O NOME DA CIDADE DE BOFETE.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3113/mocao_61_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3113/mocao_61_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR FRANCISCO GOMES DE MORAES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 18/10/2025.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3114/mocao_62_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3114/mocao_62_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SR. ANTÔNIO VIEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 29/10/2025.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3115/mocao_63_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3115/mocao_63_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR ALVARO GOBIRA FILHO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 30/10/2025.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
+    <t>Danilo da Adega, Aldir Pedro de Oliveira, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3124/mocao_64_2025.pdf</t>
+  </si>
+  <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO PROFESSOR GABRIEL VINICIUS EBURNEO, EM RECONHECIMENTO PELO EXCELENTE TRABALHO QUE VEM SENDO REALIZADO COM OS JOVENS DO SUB 9, 11, 13 E 16 NO MUNÍCIPIO DE BOFETE, BEM COMO A REALIZAÇÃO  TORNEIO DE FUTSAL LUIZÃO, NO DIA 01/11/2025.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
+    <t>Henrique Galvão, Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3125/mocao_65_2025.pdf</t>
+  </si>
+  <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SR. VALDIR CELIDONIO E VALERIA CELIDONIO, EM RECONHECIMENTO ESTAREM PATROCINANDO OS ATLETAS DO VOLEIBOL SAV DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3133/mocao_66_2025.pdf</t>
+  </si>
+  <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA A SRA. SILVANA APARECIDA FLORIANO DE OLIVEIRA, EM RECONHECIMENTO PELO EXCELENTE TRABALHO QUE VEM DESEMPENHANDO À FRENTE DO PARTIDO REPUBLICANOS NA REGIÃO ONDE SE SITUA O MUNICÍPIO DE BOFETE, BEM COMO PELA RELEVANTE ASSESSORIA PRESTADA AO EXMO. DEPUTADO FEDERAL MARCOS PEREIRA.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
+    <t>Poder Legislativo, Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3134/mocao_67_2025.pdf</t>
+  </si>
+  <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SRA. BENEDITA MARIA DE OLIVEIRA MARTINS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 27/11/2025.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
+    <t>Sol Batina, Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3157/mocao_68_2025_solange.pdf</t>
+  </si>
+  <si>
     <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA AO MAESTRO DA BANDA MUNICIPAL NOSSA SENHORA DA PIEDADE, SR. JOSÉ PAULO SOARES MOLITOR, EM RECONHECIMENTO AO NOTÁVEL COMPROMISSO, DEDICAÇÃO E EXCELÊNCIA DEMONSTRADOS NA CONDUÇÃO DA BANDA MUNICIPAL, CONTRIBUINDO DE FORMA SIGNIFICATIVA PARA O ENRIQUECIMENTO CULTURAL E MUSICAL DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
+    <t>Luiz da Igreja, Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Osvaldo do Baiano, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3158/mocao_69_2025_luiz.pdf</t>
+  </si>
+  <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À SERVIDORA MUNICIPAL GILZA DE CÁSSIA CORRÊA, EM RECONHECIMENTO AO EXCELENTE TRABALHO DESENVOLVIDO À FRENTE DA DIRETORIA DE SAÚDE DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3159/mocao_70_2025_luiz.pdf</t>
+  </si>
+  <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À ASSESSORA DE EDUCAÇÃO, SRA. LUIZA ALMEIDA DE OLIVEIRA, EM RECONHECIMENTO PELO EXCELENTE TRABALHO DESENVOLVIDO À FRENTE DA DIRETORIA MUNICIPAL DE EDUCAÇÃO DO MUNÍCIPIO.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/pd_01_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/pd_01_2025.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ BOFETENSE A SENHORA VERA LÚCIA RIBEIRO.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/pd_02_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/pd_02_2025.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR AZELINDO ZAPALA NETO.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2963/pd_03_2025_assinado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2963/pd_03_2025_assinado.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO JORNALISTA VÍTOR CRUZ.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2975/pd_04_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2975/pd_04_2025.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR JOSÉ LUIZ PIRES DE FREITAS.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3036/pd_05_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3036/pd_05_2025.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO GOVERNADOR DO ESTADO DE SÃO PAULO TARCÍSIO GOMES DE FREITAS.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3073/projeto_de_decreto_legislativo_no_6.25_-_aldir_-_outorga_titulo_de_cidadao_bofetense_-_maria_cacilda_de_oliveira.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3073/projeto_de_decreto_legislativo_no_6.25_-_aldir_-_outorga_titulo_de_cidadao_bofetense_-_maria_cacilda_de_oliveira.doc</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃ BOFETENSE A SENHORA MARIA CACILDA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3117/pd_07_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3117/pd_07_2025.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO BOFETENSE AO SENHOR VALDEMIR BRESSAN.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/plc_01_2025_retificado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/plc_01_2025_retificado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/plc_02_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/plc_02_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE BOFETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/plc_03_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/plc_03_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I, II, III, IV, V, VI, VII E VIII DA LEI COMPLEMENTAR Nº 148/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/plc_04_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/plc_04_2025.pdf</t>
   </si>
   <si>
     <t>FIXA O PISO DE VENCIMENTOS DO QUADRO DO MAGISTÉRIO PÚBLICO DE BOFETE, NOS TERMOS DA LEI FEDERAL Nº 11.738 DE 16 DE JULHO DE 2008.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/plc_05_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/plc_05_2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR 154/2025 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2999/plc_06_2025_retificada.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2999/plc_06_2025_retificada.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE UMA VAGA PARA O CARGO DE PROVIMENTO EFETIVO DENOMINADO SECRETÁRIO DE ESCOLA, ASSISTENTE SOCIAL E PSICÓLOGO NO QUADRO PERMANENTE DE PESSOAL DA PREFEITURA DE BOFETE, INCORPORANDO-SE NA LEGISLAÇÃO MUNICIPAL E SEUS RESPECTIVOS ANEXOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3000/plc_07_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3000/plc_07_2025.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LEI COMPLEMENTAR Nº. 53, DE 01 DE MAIO DE 2011 QUE DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3001/plc_08_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3001/plc_08_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CORREGEDORIA DA GUARDA CIVIL E DA OUVIDORIA DO MUNICÍPIO DE BOFETE, ADEQUANDO-A A LEI FEDERAL Nº 13.022, DE 08 DE AGOSTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3005/plc_09_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3005/plc_09_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO PROBATÓRIO QUE TRATA O §4º DO ART.41 DA CONSTITUIÇÃO FEDERAL, E EMENDA CONSTITUCIONAL Nº. 19/98, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3006/plc_10_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3006/plc_10_2025.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LEI COMPLEMENTAR Nº. 53, DE 01 DE MAIO DE 2011 QUE DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3054/plc_11_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3054/plc_11_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA DO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3055/plc_12_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3055/plc_12_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ALTERAÇÕES DOS ARTIGOS 72 E 73 DA LEI COMPLEMENTAR Nº 140/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3056/plc_13_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3056/plc_13_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL DE BOFETE A CONCEDER COMPLEMENTAÇÃO SALARIAL EM CARÁTER EXCEPCIONAL E PROVISÓRIO AOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO NA FORMA E CONDIÇÕES QUE SE ESPECIFICAM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3057/plc_14_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3057/plc_14_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DÉBITOS OU OBRIGAÇÕES DO MUNICÍPIO DE BOFETE/SP NOS TERMOS DO ARTIGO 100, §§ 3º, E 4º, DA CONSTITUIÇÃO FEDERAL, DECORRENTES DE DECISÕES JUDICIAIS, CONSIDERADOS DE PEQUENO VALOR (RPV).</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3071/plc_15_2025_completo_atualizado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3071/plc_15_2025_completo_atualizado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO GOVERNO DO MUNICÍPIO DE BOFETE, PARA O PERÍODO DE 2026 A 2029.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3096/plc_16_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3096/plc_16_2025.pdf</t>
   </si>
   <si>
     <t>REORGANIZA E APRIMORA A ADMINISTRAÇÃO FISCAL TRIBUTÁRIA, ALTERANDO DISPOSITIVOS DA LEI COMPLEMENTAR Nº 153/2025, ANEXOS I E II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3139/plc_17_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3139/plc_17_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI COMPLEMENTAR Nº 155, DE 26 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3141/plc_18_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3141/plc_18_2025.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO E O USO DAS FALTAS ABONADAS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTABELECE CRITÉRIOS ESPECÍFICOS PARA SUA APLICAÇÃO, HARMONIZA DISPOSIÇÕES ANTERIORES E CORRELATAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/plcm_01_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/plcm_01_2025.pdf</t>
   </si>
   <si>
     <t>REVISA OS SALÁRIOS E VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/plcm_02_2025_assinado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/plcm_02_2025_assinado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA ‘ADOTE UMA PRAÇA’ NO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3050/plcm_03_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3050/plcm_03_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA SALA DE ESPERA DO ATENDIMENTO AMBULATORIAL E EMERGENCIAL DA UNIDADE BÁSICA DE SAÚDE “BRUNO NOVAES”.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3072/plcm_04_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3072/plcm_04_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 1.969/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3099/plcm_05_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3099/plcm_05_2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA “ELIFAS ANTÔNIO DA SILVA” A CASA DO CAMINHONEIRO, LOCALIZADA NA AVENIDA SATURNINO MANOEL DA SILVA, S/N (ANTIGO RECINTO DAS FESTAS).</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3109/plcm_06_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3109/plcm_06_2025_henrique.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 2.287/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>Danilo da Adega, Gláucia Bertoncini, Osvaldo do Baiano, Sol Batina</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3116/plcm_07_2025_autorias_atualizadas.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3116/plcm_07_2025_autorias_atualizadas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS E AS CONCESSIONÁRIAS QUE FORNECEM ENERGIA ELÉTRICA, TELEFONIA FIXA, BANDA LARGA, TELEVISÃO A CABO OU OUTRO SERVIÇO, POR MEIO DE REDE AÉREA, CONSERTAR OU RETIRAR DE POSTES A FIAÇÃO EXCEDENTE E SEM USO QUE TENHAM INSTALADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3143/plcm_08_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3143/plcm_08_2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA “CELSO FRANCO” A COZINHA PILOTO DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>DENOMINA “DANIEL CARNEIRO DE OLIVEIRA” O NOVO CONJUNTO HABITACIONAL DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3145/projeto_de_lei_10.25_-_legislativo_-_sistema_unico_e_integrado_de_videomonitoramento_no_municipio_de_bofete.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3145/plcm_10_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O SISTEMA ÚNICO E INTEGRADO DE VIDEOMONITORAMENTO NO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_01_2025_retificado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_01_2025_retificado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/pl_02_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/pl_02_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS PRÓPRIOS ATRAVÉS DE TERMO DE COLABORAÇÃO A ENTIDADE QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/pl_03_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/pl_03_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS ATRAVÉS DE TERMO DE COLABORAÇÃO, ORIUNDOS DO PROGRAMA ESPECIAL DE MEDIA COMPLEXIDADE, DA SECRETARIA ESTADUAL DE ASSISTÊNCIA SOCIAL, A ENTIDADE QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/pl_04_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/pl_04_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL PARA REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE AS ENDEMIAS (ACE) O INCENTIVE FINANCEIRO ADICIONAL (IFA) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/pl_05_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/pl_05_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEIS 2.048 DE 28/01/2011, 2.107 DE 18/01/2013, 2.140 DE 22/01/2014, 2.287 DE 31/01/2022 E 2.288 DE 31/01/2022 E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/pl_06_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/pl_06_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1.070 DE 03 DE NOVEMBRO DE 1988 E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/pl_07_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/pl_07_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE AVALIAÇÃO DE RENDIMENTO ESCOLAR MUNICIPAL (SAREM) NO ÂMBITO DA DIRETORIA MUNICIPAL DE EDUCAÇÃO DE BOFETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/pl_08_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/pl_08_2025.pdf</t>
   </si>
   <si>
     <t>CRIA A CASA DOS CONSELHOS MUNICIPAL DE BOFETE, DESTINADA A ORGANIZAR O FUNCIONAMENTO E PROMOVER A MUNICIPAL E ATUAÇÃO DOS CONSELHOS MUNICIPAIS DE DIREITOS E SEUS RESPECTIVOS FUNDOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/pl_09_2025_retifacado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/pl_09_2025_retifacado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE TRANSPORTE COLETIVO DE PASSAGEIROS NO ÂMBITO DO MUNICÍPIO DE BOFETE</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/pl_10_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/pl_10_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA DE TERRENOS BALDIOS DE PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/pl_11_2025_retificado_2.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/pl_11_2025_retificado_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E AUTORIZAÇÃO PARA PAGAMENTO DE DESPESAS DE EXERCÍCIO ANTERIORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/pl_12_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/pl_12_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL PARA REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE) O INCENTIVO FINANCEIRO ADICIONAL (IFA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/pl_13_2025_retificado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/pl_13_2025_retificado.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE VALE ALIMENTAÇÃO/ VALE FARMÁCIA E ESTABELECE NORMAS PARA O FORNECIMENTO DO BENEFÍCIO ATRAVÉS DE CARTÕES ELETRÔNICOS AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/pl_14_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/pl_14_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PAGAMENTO DE DESPESAS DE EXERCÍCIOS ANTERIORES, ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/pl_15_2025_retificado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/pl_15_2025_retificado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO PARA FORNECIMENTO DE GÊNEROS ALIMENTÍCIOS ADICIONAIS NAS ESCOLAS PÚBLICAS DA REDE ESTADUAL DE BOFETE, CONFORME ABAIXO SE ESPECÍFICA.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/pl_16_2025_retificado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/pl_16_2025_retificado.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE EDUCAÇÃO - FME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/pl_18_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/pl_18_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl_19_2025_texto_alterado_pelo_executivo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl_19_2025_texto_alterado_pelo_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA FRENTE DE TRABALHO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/pl_20_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/pl_20_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ACOMPANHAMENTO INTEGRAL DOS ESTUDANTES COM DISLEXIA, TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE (TDAH), DEMAIS TRANSTORNOS DE APRENDIZAGEM, BEM COMO COM DÉFICITS VISUAIS E AUDITIVOS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/pl_21_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/pl_21_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE BOFETE INSTITUIR O PROGRAMA “JOVEM APRENDIZ".</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/pl_22_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/pl_22_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA: TURISMO PEDAGÓGICO NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE BOFETE/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/pl_23_2025_texto_alterado_pelo_executivo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/pl_23_2025_texto_alterado_pelo_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO EM TEMPO INTEGRAL DA REDE PÚBLICA MUNICIPAL DE ENSINO DE BOFETE NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/pl_24_2025_retificado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/pl_24_2025_retificado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CASA DO CIDADÃO.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/pl_25_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/pl_25_2025.pdf</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/pl_26_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/pl_26_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2973/pl_27_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2973/pl_27_2025.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A DENOMINAÇÃO DO PÁTIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2974/pl_28_2025_assinado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2974/pl_28_2025_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DE DISCRIMINAÇÕES DE PROJETOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2998/pl_29_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2998/pl_29_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO PAGAMENTO DE MULTAS DE TRÂNSITO POR FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3002/pl_30_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3002/pl_30_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTACIONAMENTO E MINI PRAÇA.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3003/pl_31_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3003/pl_31_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICÍPIO DE BOFETE.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3004/pl_32_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3004/pl_32_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPONSABILIDADE PELO PAGAMENTO DE MULTAS DECORRENTES DE INFRAÇÕES DE TRÂNSITO COMETIDAS POR FUNCIONÁRIOS PÚBLICOS DE BOFETE, DEVIDAMENTE IDENTIFICADOS, NA CONDUÇÃO DE VEÍCULOS OFICIAIS OU À SERVIÇO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3007/pl_33_2025_retificada.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3007/pl_33_2025_retificada.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS MUNICIPAIS ATRAVÉS DE TERMO DE COLABORAÇÃO À ENTIDADE QUE OFERECERÁ CUIDADOS DE SAÚDE À AUTISTAS E PORTADORES DE NEURODIVERSIDADES, DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3051/pl_34_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3051/pl_34_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3052/pl_35_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3052/pl_35_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS MUNICIPAIS ATRAVÉS DE TERMO DE COLABORAÇÃO À ENTIDADE ASSOCIAÇÃO DE MÃES E PAIS DE AUTISTAS E NEURODIVERSIDADES – AMO, QUE OFERECERÁ CUIDADOS DE SAÚDE À AUTISTAS E PORTADORES DE NEURODIVERSIDADES, DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3053/pl_36_2025_retificado_ii.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3053/pl_36_2025_retificado_ii.pdf</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3068/pl_37_2025_completo_atualizado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3068/pl_37_2025_completo_atualizado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE BOFETE, PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3069/pl_38_2025_completo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3069/pl_38_2025_completo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS ATRAVÉS DO ADITAMENTO DO TERMO DE COLABORAÇÃO, ORIUNDOS DO PROGRAMA ESPECIAL DE MÉDIA COMPLEXIDADE, DA SECRETARIA ESTADUAL DE ASSISTÊNCIA SOCIAL, À ENTIDADE QUE ESPECÍFICA, AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3070/pl_39_2025_completo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3070/pl_39_2025_completo.pdf</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3089/pl_40_2025_completo_atualizado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3089/pl_40_2025_completo_atualizado.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BOFETE PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3097/pl_41_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3097/pl_41_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A ALIENAR EM FAVOR DA EMPRESA VENCEDORA DE CHAMAMENTO PÚBLICO A SER REALIZADO, MEDIANTE PROCESSO DE SELEÇÃO, ÁREA DE 80.506,87M² (OITENTA MIL QUINHENTOS E SEIS VÍRGULA OITENTA E SETE METROS QUADRADOS) EM PERÍMETRO URBANO OU DE EXPANSÃO URBANA, A SER DESMEMBRADA EM NO MÍNIMO 350 LOTES, PARA PROGRAMA HABITACIONAL DO GOVERNO FEDERAL – MINHA CASA MINHA VIDA, REALIZADO EM PARCERIA COM A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3098/pl_42_1.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3098/pl_42_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO ESTACIONAMENTO DO CAMINHONEIRO.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3126/pl_43_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3126/pl_43_2025.pdf</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3135/pl_44_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3135/pl_44_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LOTERIA MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE BOFETE, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3136/pl_45_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3136/pl_45_2025.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE OS MUNICÍPIOS PAULISTAS DE ALAMBARI, ARAÇARIGUAMA, ALUMÍNIO, ARAÇOIABA DA SERRA, BOFETE, BOITUVA, CABREÚVA, CAPELA DO ALTO, CERQUILHO, CESÁRIO LANGE, CONCHAS, IBIÚNA, IPERÓ, ITU, JUMIRIM, LARANJAL PAULISTA, MAIRINQUE, PEREIRAS, PIEDADE, PORANGABA, PORTO FELIZ, SALTO DE PIRAPORA, SÃO ROQUE, SARAPUÍ, SOROCABA, TATUÍ, VARGEM GRANDE PAULISTA, TIETÊ E VOTORANTIM, VISANDO A TRANSFORMAÇÃO DO CERISO PARA SE CONSTITUIR ENQUANTO CONSÓRCIO PÚBLICO DE DIREITO PÚBLICO.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3137/pl_46_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3137/pl_46_2025.pdf</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3138/pl_47_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3138/pl_47_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA CIRCULAÇÃO DE VEÍCULOS PESADOS NA RODOVIA MUNICIPAL BFT030, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3142/pl_48_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3142/pl_48_2025.pdf</t>
   </si>
   <si>
     <t>CRIA O BÔNUS NUTRICIONAL POR ASSIDUIDADE AOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO DO MUNICÍPIO DE BOFETE, AUTORIZA APORTES EXTRAORDINÁRIOS EM BENEFÍCIOS DE AUXÍLIO-ALIMENTAÇÃO E AUXÍLIO-FARMÁCIA EM DATAS COMEMORATIVAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/pr_01_2025_retificado.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/pr_01_2025_retificado.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A PROCURADORIA JURÍDICA DA CÂMARA MUNICIPAL DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/pr_02_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/pr_02_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO CARGO EM COMISSÃO DE CHEFE DE GABINETE E CRIA OS CARGOS DE CONTROLE INTERNO, AGENTE DE CONTRATAÇÃO E OFICIAL DE TRANSPORTE E ZELADORIA NO QUADRO DE PESSOAL PERMANENTE E COMISSIONADO DA CÂMARA MUNICIPAL DE BOFETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/pr_03_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/pr_03_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CELEBRAÇÃO DE CONVÊNIO COM O CENTRO DE INTEGRAÇÃO EMPRESA ESCOLA – CIEE PARA REALIZAÇÃO DE PROGRAMA DE ESTÁGIO NO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/pr_04_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/pr_04_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BENS PATRIMONIAIS AO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/pr_05_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/pr_05_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO CARGO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE E CRIA O CARGO DE PROVIMENTO EFETIVO DE AGENTE DE CONTRATAÇÃO E PREGOEIRO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE BOFETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2976/projeto_de_resolucao_6.25_-_mesa_-_regulamentacao_radio_bofete_fm.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2976/projeto_de_resolucao_6.25_-_mesa_-_regulamentacao_radio_bofete_fm.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA TRANSMISSÃO AO VIVO VIA RÁDIO DAS SESSÕES E DEMAIS EVENTOS PROMOVIDOS PELA CÂMARA MUNICIPAL DE BOFETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_resolucao_7.25_-_mesa_-_unimed.doc</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_resolucao_7.25_-_mesa_-_unimed.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA RESOLUÇÃO N° 1, DE 2 DE JUNHO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/requerimento_01_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/requerimento_01_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE INFORME A ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 A) ENCAMINHAR INFORMAÇÕES TÉCNICAS E/OU LAUDO DE VISTORIA E FOTOGRAFIAS A RESPEITO DAS CONDIÇÕES FÍSICAS DO NOVO PRÉDIO EM QUE ESTÁ INSTALADA A VIGILÂNCIA SANITÁRIA DO MUNICÍPIO;_x000D_
 B) ENCAMINHAR OS AUTOS DO PROCESSO DE CONTRATAÇÃO DA LOCAÇÃO DO PRÉDIO, SEJA ATRAVÉS DE INEXIGIBILIDADE DE LICITAÇÃO OU PROCEDIMENTO LICITATÓRIO.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/requerimento_02_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/requerimento_02_2025_danilo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME A ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 A) PROCEDE A INFORMAÇÃO QUE OS VEÍCULOS DA PREFEITURA MUNICIPAL ESTÃO COM OS LICENCIAMENTOS E DOCUMENTOS VENCIDOS?_x000D_
 B) SE EXISTEM DÍVIDAS DO PODER EXECUTIVO MUNICIPAL INSCRITAS NO CADIN?</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/requerimento_03_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/requerimento_03_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE A PREVISÃO DE IMPLANTAÇÃO E FUNCIONAMENTO DA GUARDA CIVIL MUNICIPAL DE BOFETE (GCMB), BEM COMO O TREINAMENTO DOS CANDIDATOS APROVADOS NO CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/requerimento_04_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/requerimento_04_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS QUAL ESTÁ SENDO A DIFICULDADE DA GESTÃO PARA REALIZAÇÃO DA COLETA DE LIXO NO PERÍMETRO URBANO E RURAL.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/requerimento_05_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/requerimento_05_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS QUAL FOI O CRITÉRIO UTILIZADO PELA GESTÃO NA DEVOLUÇÃO DA SOBRA DO DUODÉCIMO DO PODER LEGISLATIVO EFETUADO NO FINAL DO EXERCÍCIO FINANCEIRO DE 2024 AO EXECUTIVO MUNICIPAL, QUE TINHA O COMPROMISSO DE SER REPASSADO INTEGRALMENTE PARA OS SERVIDORES MUNICIPAIS ATRAVÉS DO VALE ALIMENTAÇÃO E CARTÃO FARMÁCIA.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/requerimento_06_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/requerimento_06_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS QUAL É A PREVISÃO DE TÉRMINO DAS OBRAS DA GALERIA PLUVIAL DA RUA CABREÚVA, LOCALIZADA NO PORTAL DAS COLINAS, SERVIÇOS QUE FORAM RETOMADOS PELA GESTÃO EM JANEIRO E QUE AINDA NÃO FORAM CONCLUÍDOS, COM AS MANILHAS DEIXADAS NO LOCAL, ASSIM COMO OS REPAROS NECESSÁRIOS DAS VALETAS QUE SURGIRAM NA RUA MOGNO E TAMBÉM NA ENTRADA DO PORTAL APÓS AS RECENTES CHUVAS.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/requerimento_07_2025_hemrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/requerimento_07_2025_hemrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA EGRÉGIA CASA DE LEIS CONFORME SEGUE:_x000D_
 A) COMO ESTÃO AS INVESTIGAÇÕES DO FURTO DE TRÊS MÓDULOS DE ÔNIBUS DA FROTA MUNICIPAL OCORRIDO NO ÚLTIMO DIA 06/02?_x000D_
 B) O EXECUTIVO MUNICIPAL TEM IMAGENS DO OCORRIDO? 	 _x000D_
 C) FOI REALIZADO BOLETIM DE OCORRÊNCIA?</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_08_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_08_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE A PREVISÃO DO RETORNO DO ATENDIMENTO DA PEDIATRIA, DE FORMA INDIVIDUALIZADA, COMO ERA REALIZADO ANTES DESSA RECENTE MUDANÇA NA UBS.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/requerimento_09_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/requerimento_09_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS A COMPOSIÇÃO COMPLETA DE TODAS AS COMISSÕES E CONSELHOS MUNICIPAIS ATIVOS E NECESSÁRIOS PARA OS DIVERSOS SETORES DA ATUAL GESTÃO, INFORMANDO INDIVIDUALMENTE OS NOMES E FUNÇÕES, BEM COMO OS DEVERES E OBRIGAÇÕES DE CADA UM.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/requerimento_10_2025_mesa_diretora.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/requerimento_10_2025_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DO PROJETO DE RESOLUÇÃO Nº 2/2025 DA NOSSA PAUTA DE VOTAÇÃO DA ORDEM DO DIA.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/requerimento_11_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/requerimento_11_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O ANDAMENTO DO PROJETO DA CRECHE DO IDOSO.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_12_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_12_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE O PROJETO DE LEI Nº 23/2025, QUE “INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO EM TEMPO INTEGRAL DA REDE PÚBLICA MUNICIPAL DE ENSINO DE BOFETE NOS TERMOS QUE ESPECIFICA”, CONFORME SEGUE:_x000D_
 A) FOI CONSULTADO OS PROFESSORES E OS PAIS DOS ALUNOS SOBRE A REFERIDA MATÉRIA?_x000D_
 B) FOI REALIZADO UM LEVANTAMENTO SOBRE A ESTRUTURA FÍSICA E TAMBÉM SOBRE AS ATIVIDADES QUE SERÃO DESENVOLVIDAS COM ESSES ALUNOS NO PROCESSO EDUCACIONAL?</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/requerimento_13_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/requerimento_13_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>REQUER A DIRETORIA MUNICIPAL DE SAÚDE QUE INFORME ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 A) FOI REALIZADO UM LEVANTAMENTO MINUCIOSO DOS PACIENTES QUE TÊM AGENDAMENTO DE CIRURGIAS NA UNESP OU AME MARCADAS DESDE A ÚLTIMA GESTÃO?</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/requerimento_14_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/requerimento_14_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ESTA CASA DE LEIS SOBRE OS DETALHES TÉCNICOS QUE ENSEJARAM NAS DEMISSÕES DOS MÉDICOS DR. ODILON E DR. FREDERICO.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/requerimento_15_2025_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/requerimento_15_2025_osvaldo.pdf</t>
   </si>
   <si>
     <t>REQUER À DIRETORIA MUNICIPAL DE SAÚDE, NOS TERMOS DO ART. 182 DO REGIMENTO INTERNO, QUE INFORME ESTA CASA DE LEIS CONFORME SEGUE:_x000D_
  _x000D_
 1.	QUAIS AÇÕES DE SAÚDE ESTÃO SENDO REALIZADAS PARA ORIENTAR A POPULAÇÃO QUANTO A ELIMINAÇÃO DOS CRIADOUROS? FOI REALIZADO PANFLETAGEM, DIVULGAÇÃO, ANÚNCIOS?_x000D_
 _x000D_
 2.	FOI CRIADO ALGUM PLANO DE CONTINGÊNCIA PARA AS TOMADAS DE CONDUTA?_x000D_
 _x000D_
 3.	QUEM SÃO OS PROFISSIONAIS QUE REALIZAM O CASA A CASA PARA VERIFICAR A SITUAÇÃO DOS IMÓVEIS? ESTÃO REALIZANDO O BLOQUEIO QUANDO SE TEM UM PACIENTE POSITIVO PARA DENGUE EM DETERMINADA LOCALIDADE? O QUE ESTÃO FAZENDO NAS CASAS FECHADAS, VAZIAS, ABANDONADAS E CASAS COM PISCINA?_x000D_
 _x000D_
 4.	O MUNICÍPIO CRIOU O CENTRO DE OPERAÇÕES DE EMERGÊNCIAS EM SAÚDE PÚBLICA PARA DENGUE E OUTRAS ARBOVIROSES? QUEM SÃO OS PARTICIPANTES? COMO ESTÁ SENDO OS ENCONTROS PARA SANAR A PROBLEMÁTICA NO MUNICÍPIO? _x000D_
 _x000D_
 5.	QUEM É O PROFISSIONAL RESPONSÁVEL POR LIDERAR AS TOMADAS DE CONDUTAS E VERIFICAR/ORGANIZAR AS DEMANDAS DIÁRIAS?_x000D_
 _x000D_
 6.	NOS IMÓVEIS COM CRIADOURO QUAL A TOMADA DE CONDUTA? É DADO ALGUM PRAZO? É RETORNADO NESSES LOCAIS? É REALIZADO ALGUMA NOTIFICAÇÃO COM ORIENTAÇÃO TÉCNICA E POSSÍVEIS MEDIDAS CABÍVEIS CONFORME A LEGISLAÇÃO?_x000D_
 _x000D_
 7.	NOS TERRENOS FOI BUSCADO INFORMAÇÕES DE QUEM É O PROPRIETÁRIO E NOTIFICADO PARA QUE FOSSE REALIZADO A MANUTENÇÃO QUANDO NECESSÁRIA?_x000D_
 _x000D_
 8.	FOI SOLICITADO A PREFEITURA MUNICIPAL A MANUTENÇÃO DIÁRIA DAS VIAS URBANAS, COM CONSCIENTIZAÇÃO DE JOGA LIXO NO LIXO EVITANDO OS CRIADOUROS DE DENGUE?_x000D_
 _x000D_
 9.	PORQUE ATÉ O PRESENTE MOMENTO NÃO FOI REALIZADO NENHUMA NEBULIZAÇÃO NO MUNICÍPIO TENDO EM VISTA QUE A SAÚDE DETÉM DE OPÇÕES PARA A REALIZAÇÃO DO MESMO, COMO PROFISSIONAIS, MATERIAIS E INSUMOS? E NA AUSÊNCIA DESTE FOI BUSCADO NA PREFEITURA MUNICIPAL MEIOS TERCEIRIZADOS PARA QUE ISSO PUDESSE SER REALIZADO?_x000D_
 _x000D_
 10.	COMO ESTÁ SENDO ORGANIZADO O FLUXO PARA CONVERTER AS PENDENCIAS? SE DETERMINADO SETOR TIVER 20% DE PENDENCIAS QUAL ESTRATÉGIA FOI ORGANIZADA PARA SOLUCIONAR O PROBLEMA? FOI INSISTIDO AINDA ASSIM EM TENTAR REALIZAR AS DEVIDAS AÇÕES CONTADO QUE NO DIA DA AÇÃO PODE SE TER UMA RESPOSTA DIFERENTE DAS OUTRAS TENTATIVAS?_x000D_
 _x000D_
 11.	QUAIS SÃO AS PENALIDADES PREVISTAS PARA QUEM NÃO CUMPRIR COM O QUE A LEGISLAÇÃO EXIGE? LEMBRANDO QUE TEMOS DIVERSAS LEGISLAÇÕES SOBRE O TEMA TANTO PARA QUE AS AÇÕES SEJAM REALIZADAS QUANTO PARA PODER COBRAR O PROPRIETÁRIO/MORADOR DAS SUAS OBRIGAÇÕES. _x000D_
 _x000D_
 12.	QUAL A FUNÇÃO DAS EQUIPES TERCEIRIZADA QUE ESTÁ VISITANDO AS CASAS FAZENDO ORIENTAÇÃO, MAS NÃO PODEM ADENTRAR OS QUINTAIS PARA VERIFICAR SE POSSÍVEIS CRIADOUROS E REALIZAR UMA AÇÃO PARA “OBRIGAR” A ELIMINAÇÃO DOS CRIADOUROS ENCONTRADOS??_x000D_
 _x000D_
 13.	 FOI CRIADO UM “DENGÁRIO” NO MUNICÍPIO O QUAL NÃO FOI DIVULGADO, PORTANTO COMO OS PACIENTES ESTÃO SENDO DIRECIONADOS ATÉ O LOCAL? QUEM É A EQUIPE QUE REALIZA O ATENDIMENTO? QUAL SUPORTE É OFERECIDO NO LOCAL?_x000D_
 _x000D_
 14.	QUAL CONDUTA É REALIZADA APÓS O PACIENTE TESTAR POSITIVO PARA DENGUE? É OFERTADO ALGUM ACOMPANHAMENTO? É MONITORADO ESSE PACIENTE? É REALIZADO EXAMES LABORATORIAIS?</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_16_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_16_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME  ESTA CASA DE LEIS, DETALHADAMENTE E DE FORMA ATUALIZADA, O NÚMERO DE SERVIDORES MUNICIPAIS CONTRATADOS PELA ATUAL GESTÃO ATRAVÉS DE CONCURSO PÚBLICO, PROCESSO SELETIVO E TERCEIRIZADOS.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2964/requerimento_17_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2964/requerimento_17_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME  ESTA CASA DE LEIS, DETALHADAMENTE E DE FORMA ATUALIZADA, POR QUAL MOTIVO MESMO APÓS TER SANCIONADO A LEI ORDINÁRIA MUNICIPAL Nº 2.394 JÁ EM 7 DE ABRIL DE 2025, APROVADA POR ESSE LEGISLATIVO, À QUAL AUTORIZOU O REPASSE DOS VALORES TRANSFERIDOS AO MUNICÍPIO À TÍTULO DE INCENTIVO FINANCEIRO ADICIONAL - IFA AOS SERVIDORES MUNICIPAIS OCUPANTES DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE À ENDEMIAS, ATÉ O MOMENTO NÃO REPASSOU EFETIVAMENTE OS VALORES CONSTANTES EM CONTA, QUANTO À PARCELA RECEBIDA NO EXERCÍCIO DE 2024._x000D_
 _x000D_
 E AINDA, ACASO O REPASSE SE DÊ ANTES DO RECEBIMENTO DO REQUERIMENTO, QUE ENCAMINHE À ESSA CASA LEGISLATIVA:_x000D_
 _x000D_
  1) EXTRATO ATUALIZADO DO VALOR TOTAL DA CONTA ONDE OS RECURSOS ESTAVAM APLICADOS, ATÉ O MOMENTO DO REPASSE/RATEIO TOTAL DOS VALORES._x000D_
  2) A LISTA DE TODOS OS SERVIDORES, COM NOME COMPLETO E VALOR RECEBIDO INDIVIDUALIZADO, DO REFERIDO REPASSE.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_18_2025_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_18_2025_legislativo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE PROCEDA, EM REGIME DE URGÊNCIA, A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA PARTE INTERNA E EXTERNA DA SEDE DO CONSELHO TUTELAR, ASSIM COMO SEJA FEITA UMA SAÍDA DE EMERGÊNCIA NO LOCAL.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_19_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_19_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME  ESTA CASA DE LEIS O SEGUINTE:_x000D_
 1) QUAL O VALOR TOTAL GASTO COM AS FESTIVIDADES REALIZADAS NO MUNICÍPIO DESDE 01/01/2025 ATÉ O CORRENTE MÊS? ALÉM DISSO, INFORMAR OS GASTOS DE FORMA INDIVIDUALIZADA PARA CADA CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>Gláucia Bertoncini, João Aliberti, Osvaldo do Baiano</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2979/requerimento_20_2025_glaucia_joao_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2979/requerimento_20_2025_glaucia_joao_osvaldo.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO ESTADUAL DE TRÂNSITO DE SÃO PAULO (DETRAN-SP) QUE INFORME ESTA CASA DE LEIS O SEGUINTE:_x000D_
 a)QUAIS FORAM OS MOTIVOS QUE LEVARAM O DETRAN A CESSAR OS SERVIÇOS ESSENCIAIS QUE ERAM OFERECIDOS A NOSSA POPULAÇÃO?_x000D_
 b)QUAL É A ESTRUTURA NECESSÁRIA PARA O RETORNO DOS ATENDIMENTOS?</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2980/requerimento_21_2025_danilo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2980/requerimento_21_2025_danilo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA DOS COMPROVANTES DE PAGAMENTOS DA EX-VICE-PREFEITA MUNICIPAL REFERENTES AO RESSARCIMENTO DOS PREJUÍZOS CAUSADOS AOS COFRES PÚBLICOS NO ACIDENTE OCASIONADO PELA MESMA COM O CARRO OFICIAL DO MUNICÍPIO À ÉPOCA, VEÍCULO VOLKSWAGEM, MODELO VOYAGE, ANO/MODELO 2011, PLACA DKY 6729, RENAVAM N° 380140420, CHASSI N° 9BWDA05UXCT120892.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>Dito Motorista, Henrique Galvão, João Aliberti, Osvaldo do Baiano</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3008/requerimento_22_2025_benedito_henrique_joao_osvaldo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3008/requerimento_22_2025_benedito_henrique_joao_osvaldo.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS AO CONSULTOR DE RELACIONAMENTO DA CPFL, SENHOR MARCUS VINÍCIUS GRACIANO, PARA QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS COM RELAÇÃO AS EMPRESAS DE TELEFONIA E AS PROVEDORAS DE INTERNET QUE UTILIZAM OS POSTES DE ILUMINAÇÃO PÚBLICA DE NOSSA CIDADE, A FIM DE PROCEDER A ORGANIZAÇÃO E AS ADEQUAÇÕES NECESSÁRIAS DE SUAS FIAÇÕES DE ACORDO COM O PADRÃO REGULAMENTADO.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3009/requerimento_23_2025_solange.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3009/requerimento_23_2025_solange.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME  ESTA CASA DE LEIS O MOTIVO DA FALTA DE TRANSPORTE ESCOLAR DOS ESTUDANTES DA ROSEIRA.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3037/requerimento_24_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3037/requerimento_24_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME  ESTA CASA DE LEIS O SEGUINTE:_x000D_
 1)	 CONSIDERANDO A RESPOSTA OFERECIDA AO REQUERIMENTO Nº 19/2025 DESTE VEREADOR, QUE ESCLAREÇA DO QUE SE TRATAM OS SEGUINTES EMPENHOS E POR QUE NÃO CONSTARAM NA RESPOSTA ANTERIORMENTE ENCAMINHADA:_x000D_
 EMPENHO Nº 3.424, NO VALOR DE R$ 135.999,00;_x000D_
 EMPENHO Nº 290, NO VALOR DE R$ 60.360,00;_x000D_
 EMPENHO Nº 1.264, NO VALOR DE R$ 57.000,00.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3038/requerimento_25_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3038/requerimento_25_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR MUNICIPAL DE FINANÇAS QUE COMPAREÇA NESTA CASA DE LEIS NO PRÓXIMO DIA 26/08, ÀS 18H00M, PARA ESCLARECER SOBRE O PLANEJAMENTO E A EXECUÇÃO DO ORÇAMENTO DO MUNICÍPIO NO ANO CORRENTE, APÓS APONTAMENTOS DO TRIBUNAL DE CONTAS, E ELUCIDAR AS MEDIDAS E CONDUTAS QUE O MUNICÍPIO DEVE TOMAR PARA SANAR A SITUAÇÃO.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3059/requerimento_26_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3059/requerimento_26_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS INFORMAÇÕES DETALHADAS ACERCA DOS MEDICAMENTOS ATUALMENTE EM FALTA NA UNIDADE BÁSICA DE SAÚDE “BRUNO NOVAES”, ESPECIFICANDO QUAIS ESTÃO INDISPONÍVEIS PARA ATENDIMENTO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3060/requerimento_27_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3060/requerimento_27_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS, DE FORMA DETALHADA, RELAÇÃO DE TODOS OS CONTRATOS DE ALUGUEL FIRMADOS NO EXERCÍCIO DE 2025, ACOMPANHADA DE INFORMAÇÕES SOBRE A SITUAÇÃO DOS RESPECTIVOS PAGAMENTOS._x000D_
 REQUER, AINDA, QUE SEJAM ANEXADAS CÓPIAS INTEGRAIS DE TAIS CONTRATOS.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3061/requerimento_28_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3061/requerimento_28_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS CÓPIA INTEGRAL DO DOCUMENTO QUE CONSUBSTANCIE A DECISÃO JUDICIAL E/OU ACORDO ADMINISTRATIVO QUE, EM TESE, ESTARIA RESTRINGINDO OU IMPEDINDO O MUNICÍPIO DE AUTORIZAR A REALIZAÇÃO DE HORAS EXTRAORDINÁRIAS POR SEUS SERVIDORES.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3074/requerimento_29_2025_glaucia.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3074/requerimento_29_2025_glaucia.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA MUNICIPAL QUE PROCEDA O AGENDAMENTO DE UMA REUNIÃO ENTRE REPRESENTANTES DA CPFL E OS MORADORES DOS BAIRROS RURAIS DO MUNICÍPIO DE BOFETE, COM O OBJETIVO DE PROMOVER DIÁLOGO E PRESTAR AS INFORMAÇÕES NECESSÁRIAS SOBRE O FORNECIMENTO DE ENERGIA ELÉTRICA, ESCLARECIMENTOS DE DÚVIDAS, BEM COMO TRATAR DE QUESTÕES RELACIONADAS À INFRAESTRUTURA E AO ATENDIMENTO ÀS DEMANDAS DA POPULAÇÃO RURAL.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>Iniciativa Popular</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento__uso_tribuna_livre_zebra_ramos_2025.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento__uso_tribuna_livre_zebra_ramos_2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA USO DA TRIBUNA LIVRE DA CÂMARA MUNICIPAL DE BOFETE-SP</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3100/requerimento_31_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3100/requerimento_31_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER A DIRETORA MUNICIPAL DE EDUCAÇÃO QUE INFORME E DISPONIBILIZE A ESTA CASA DE LEIS, CONFORME SEGUE:_x000D_
 _x000D_
 1.	CÓPIA DAS ATRIBUIÇÕES DE AULAS DE 2025, ASSINADAS PELA COMISSÃO;_x000D_
 2.	CÓPIA DOS CONTRATOS DE TRABALHO DE TODOS OS PROFESSORES QUE ASSUMIRAM CARGOS EFETIVOS POR CONCURSO EM 2025;_x000D_
 3.	CÓPIA DA SEDE COM A QUANTIDADE DE ALUNOS MATRICULADOS NO ENSINO DE JOVENS E ADULTOS;_x000D_
 4.	LEVANTAMENTO DA QUANTIDADE DE PROFESSORES QUE TIVERAM VACÂNCIA DE CARGOS NOS ÚLTIMOS 10 ANOS;_x000D_
 5.	DEMONSTRATIVO DA QUANTIDADE DE ALUNOS DO ANO DE 2024 E 2025;_x000D_
 6.	CÓPIA DO ESTUDO TÉCNICO QUE FUNDAMENTOU A NECESSIDADE DE EFETIVAÇÃO DE PROFESSORES EM 2025;_x000D_
 7.	CÓPIA DA LISTA DE CHAMADA DOS ALUNOS DO REFORÇO ESCOLAR;_x000D_
 8.	CÓPIA DO PROJETO DE REFORÇO ESCOLAR DE 2025 E, SE HOUVER, DE 2026;_x000D_
 9.	LISTA DE MATRÍCULA DA SEDE DA CRECHE JOSÉ ANTÔNIO DE OLIVEIRA NOGUEIRA, COM A QUANTIDADE E CARGOS DOS SERVIDORES LOTADOS NA UNIDADE;_x000D_
 10.	CÓPIA DOS CONTRATOS DE TRABALHO DOS PROFESSORES CHAMADOS POR PROCESSO SELETIVO EM 2025, ESPECIFICANDO OS CARGOS ASSUMIDOS, AS AULAS ATRIBUÍDAS E OS DOCENTES SUBSTITUÍDOS.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3118/requerimento_32_2025_henrique.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3118/requerimento_32_2025_henrique.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME  ESTA CASA DE LEIS O SEGUINTE:_x000D_
 _x000D_
 1 - REQUER QUE O PODER EXECUTIVO MUNICIPAL INFORME, EM DETALHES, E COM BASE NOS DADOS MAIS RECENTES (MÁXIMO 7 DIAS ANTERIORES À RESPOSTA), O SEGUINTE: APRESENTAR O RELATÓRIO DE RESTOS A PAGAR LIQUIDADOS (RAL), DISCRIMINANDO O SALDO TOTAL DE DESPESAS (EMPENHADAS E LIQUIDADAS) QUE ESTÃO EM ATRASO (VENCIDAS E NÃO PAGAS) ATÉ A DATA DA RESPOSTA, CONFORME ART. 35, INCISO II, DA LEI Nº 4.320/64._x000D_
 _x000D_
 2 - INFORMAR O MONTANTE TOTAL DAS OBRIGAÇÕES NÃO PAGAS REFERENTES A FORNECEDORES DE BENS E SERVIÇOS (INCLUINDO PESSOAS JURÍDICAS, MEIS E PRODUTORES RURAIS) QUE JÁ TIVERAM O SERVIÇO/PRODUTO RECEBIDO E ATESTADO, MAS QUE AINDA NÃO RECEBERAM A DEVIDA QUITAÇÃO FINANCEIRA._x000D_
 _x000D_
 3 - INFORMAR QUAL É O PRAZO MÉDIO DE ATRASO (EM DIAS) NO PAGAMENTO DE DESPESAS JÁ LIQUIDADAS PARA OS FORNECEDORES NOS ÚLTIMOS 6 MESES (COMPARANDO A DATA DA LIQUIDAÇÃO DA DESPESA COM A DATA DO EFETIVO PAGAMENTO)._x000D_
 _x000D_
 4 - APRESENTAR A LISTA NOMINAL DE TODOS OS CREDORES (CNPJ/CPF) COM PAGAMENTOS DE DESPESAS JÁ LIQUIDADAS E VENCIDAS HÁ MAIS DE 30 (TRINTA) DIAS, ACOMPANHADA DA NATUREZA DO FORNECIMENTO (EX: GÊNEROS ALIMENTÍCIOS, SERVIÇOS DE MANUTENÇÃO, INSUMOS AGRÍCOLAS, ETC.) E O RESPECTIVO VALOR DEVIDO._x000D_
 _x000D_
 ALTERNATIVAMENTE, E SE HOUVER IMPEDIMENTO LEGAL PARA A DIVULGAÇÃO DOS DADOS NOMINAIS DE PESSOA FÍSICA (CPF), QUE SEJA DIVULGADA A LISTA DE PESSOA JURÍDICA (CNPJ) COM O VALOR EM ATRASO._x000D_
 _x000D_
 5 - QUAIS AS MEDIDAS E O CRONOGRAMA DE DESEMBOLSO QUE O PODER EXECUTIVO ESTÁ ADOTANDO PARA A REGULARIZAÇÃO IMEDIATA DE TODAS AS DESPESAS LIQUIDADAS EM ATRASO, A FIM DE EVITAR E CORRIGIR O TRANSTORNO FINANCEIRO DOS FORNECEDORES LOCAIS?</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME  ESTA CASA DE LEIS O SEGUINTE:_x000D_
 _x000D_
 1 - REQUER QUE O PODER EXECUTIVO MUNICIPAL INFORME, EM FORMA DE ESCLARECIMENTOS ACERCA DOS MOTIVOS QUE TÊM LEVADO À DEMORA NA EFETIVA IMPLANTAÇÃO E INÍCIO DAS ATIVIDADES DA GUARDA MUNICIPAL NO MUNICÍPIO. HÁ ALGUM TIPO DE ENTRAVE ADMINISTRATIVO, OPERACIONAL OU LEGAL QUE ESTEJA CONTRIBUINDO PARA ESSE ATRASO?</t>
   </si>
   <si>
@@ -4887,67 +4923,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/emenda_supressiva_legislativo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/indicacao_01_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/indicacao_02_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/indicacao_03_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/indicacao_04_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/indicacao_05_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/indicacao_06_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_07_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_08_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_09_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_10_glaucia_-_prefeito_-_sinal_de_internet.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_11_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/indicacao_12_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/indicacao_13_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_15_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_15_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_16_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_17_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/indicacao_18_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/indicacao_19_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/indicacao_20_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/indicacao_21_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_22_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_23_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/indicacao_24_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_25_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_26_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/indicacao_27_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_28_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/indicacao_29_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_30_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/indicacao_31_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_32_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_33_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_34_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_35_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_36_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_37_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_38_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_39_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_40_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_41_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/indicacao_42_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/indicacao_43_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_44_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_45_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_46_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_47_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_48_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_49_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_50_2025_banedito.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_51_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_52_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_53_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_54_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_55_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_56_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_57_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_58_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_59_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_60_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_61_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_62_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_63_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_64_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_65_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_66_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_67_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_68_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_69_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_70_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_71_glaucia_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_72_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_73_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_74_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_75_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_76_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_77_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_78_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_79_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/indicacao_80_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_82_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_83_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/indicacao_84_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_85_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_86_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_87_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_88_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_89_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_90_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_91_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_92_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_93_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_94_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_95_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_96_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_97_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_98_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_99_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_100_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_101_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_102_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_103_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_104_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_106_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_107_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/indicacao_108_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_109_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_110_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_111_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_112_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_113_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_114_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_115_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_116_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/indicacao_117_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao_118_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_119_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_120_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_121_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_122_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_123_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_124_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_125_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_126_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_127_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_128_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_129_2025_glaucia_solange.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_130_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_131_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2966/indicacao_132_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2967/indicacao_133_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2968/indicacao_134_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2969/indicacao_135_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_136_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_137_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2983/indicacao_138_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_139_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_140_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_141_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_142_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2988/indicacao_143_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_144_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2990/indicacao_145_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_146_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_147_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao_148_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2994/indicacao_149_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_150_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_151_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_152_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3013/indicacao_153_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_154_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_155_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_156_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_157_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_158_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_159_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_159_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_161_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_162_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_163_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3039/indicacao_164_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_165_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3041/indicacao_166_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3042/indicacao_167_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3043/indicacao_168_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3044/indicacao_169_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3045/indicacao_70_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_171_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3047/indicacao_172_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3062/indicacao_173_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3063/indicacao_174_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3064/indicacao_175_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3065/indicacao_176_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3075/indicacao_177_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3076/indicacao_178_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_179_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_180_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_181_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_182_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_183_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_184_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_185_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_186_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_187_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3091/indicacao_188_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_189_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_190_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3101/indicacao_191_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3102/indicacao_192_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_193_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3104/indicacao_194_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_195_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3110/indicacao_196_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/mocao_01_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/mocao_02_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/mocao_03_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/mocao_04_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_05_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/mocao_6_legislativo_-_pesames_-_jurema_vieira.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/mocao_7_danilo_-_aplausos_-_empresario_flavio_maluf.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/mocao_8_henrique_-_aplausos_-_civonete_e_celia.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/mocao_09_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/mocao_10_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/mocao_11_2025_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/mocao_12_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/mocao_13_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/mocao_14_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/mocao_15_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/mocao_16_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/mocao_17_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/mocao_18_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/mocao_19_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/mocao_20_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/mocao_21_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/mocao_22_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/mocao_23_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2945/mocao_24_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2946/mocao_25_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2959/mocao_26_2025_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2960/mocao_27_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2961/mocao_28_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2962/mocao_29_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2970/mocao_30_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2971/mocao_31_2025_legislativa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2972/mocao_32_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2995/mocao_33_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2996/mocao_34_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2997/mocao_35_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3024/mocao_36_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3025/mocao_37_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3026/mocao_38_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3027/mocao_39_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3028/mocao_40_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3029/mocao_41_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3030/mocao_42_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3031/mocao_43_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3032/mocao_44_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3033/mocao_45_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3035/mocao_46_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3048/mocao_47_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3049/mocao_48_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3067/mocao_50_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3085/mocao_51_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3086/mocao_52_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3087/mocao_53_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3094/mocao_54_henrique_-_aplausos_-_pedro_intercambio.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3095/mocao_55_solange_-_aplausos_-_denia.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3106/mocao_56_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3107/mocao_57_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3108/mocao_58_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3111/mocao_59_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3112/mocao_60_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3113/mocao_61_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3114/mocao_62_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3115/mocao_63_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/pd_01_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/pd_02_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2963/pd_03_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2975/pd_04_2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3036/pd_05_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3073/projeto_de_decreto_legislativo_no_6.25_-_aldir_-_outorga_titulo_de_cidadao_bofetense_-_maria_cacilda_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3117/pd_07_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/plc_01_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/plc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/plc_03_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/plc_04_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/plc_05_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2999/plc_06_2025_retificada.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3000/plc_07_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3001/plc_08_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3005/plc_09_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3006/plc_10_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3054/plc_11_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3055/plc_12_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3056/plc_13_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3057/plc_14_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3071/plc_15_2025_completo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3096/plc_16_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3139/plc_17_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3141/plc_18_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/plcm_01_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/plcm_02_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3050/plcm_03_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3072/plcm_04_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3099/plcm_05_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3109/plcm_06_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3116/plcm_07_2025_autorias_atualizadas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3143/plcm_08_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3145/projeto_de_lei_10.25_-_legislativo_-_sistema_unico_e_integrado_de_videomonitoramento_no_municipio_de_bofete.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_01_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/pl_02_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/pl_03_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/pl_04_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/pl_05_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/pl_06_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/pl_07_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/pl_08_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/pl_09_2025_retifacado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/pl_10_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/pl_11_2025_retificado_2.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/pl_12_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/pl_13_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/pl_15_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/pl_16_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/pl_18_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl_19_2025_texto_alterado_pelo_executivo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/pl_20_2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/pl_21_2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/pl_23_2025_texto_alterado_pelo_executivo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/pl_24_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/pl_25_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/pl_26_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2973/pl_27_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2974/pl_28_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2998/pl_29_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3002/pl_30_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3003/pl_31_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3004/pl_32_2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3007/pl_33_2025_retificada.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3051/pl_34_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3052/pl_35_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3053/pl_36_2025_retificado_ii.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3068/pl_37_2025_completo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3069/pl_38_2025_completo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3070/pl_39_2025_completo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3089/pl_40_2025_completo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3097/pl_41_2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3098/pl_42_1.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3126/pl_43_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3135/pl_44_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3136/pl_45_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3137/pl_46_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3138/pl_47_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3142/pl_48_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/pr_01_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/pr_02_2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/pr_03_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/pr_04_2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/pr_05_2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2976/projeto_de_resolucao_6.25_-_mesa_-_regulamentacao_radio_bofete_fm.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_resolucao_7.25_-_mesa_-_unimed.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/requerimento_01_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/requerimento_02_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/requerimento_03_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/requerimento_04_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/requerimento_05_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/requerimento_06_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/requerimento_07_2025_hemrique.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_08_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/requerimento_09_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/requerimento_10_2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/requerimento_11_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_12_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/requerimento_13_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/requerimento_14_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/requerimento_15_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_16_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2964/requerimento_17_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_18_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_19_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2979/requerimento_20_2025_glaucia_joao_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2980/requerimento_21_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3008/requerimento_22_2025_benedito_henrique_joao_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3009/requerimento_23_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3037/requerimento_24_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3038/requerimento_25_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3059/requerimento_26_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3060/requerimento_27_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3061/requerimento_28_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3074/requerimento_29_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento__uso_tribuna_livre_zebra_ramos_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3100/requerimento_31_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3118/requerimento_32_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/emenda_supressiva_legislativo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/indicacao_01_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/indicacao_02_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/indicacao_03_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/indicacao_04_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/indicacao_05_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/indicacao_06_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_07_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_08_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_09_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_10_glaucia_-_prefeito_-_sinal_de_internet.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_11_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/indicacao_12_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/indicacao_13_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_15_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_15_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_16_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_17_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/indicacao_18_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/indicacao_19_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/indicacao_20_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/indicacao_21_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_22_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_23_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/indicacao_24_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_25_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_26_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/indicacao_27_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_28_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/indicacao_29_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_30_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/indicacao_31_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_32_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/indicacao_33_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/indicacao_34_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_35_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_36_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_37_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_38_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_39_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_40_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/indicacao_41_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/indicacao_42_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/indicacao_43_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/indicacao_44_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/indicacao_45_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/indicacao_46_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_47_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/indicacao_48_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/indicacao_49_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_50_2025_banedito.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_51_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_52_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_53_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_54_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_55_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_56_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/indicacao_57_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/indicacao_58_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/indicacao_59_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/indicacao_60_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/indicacao_61_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_62_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_63_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/indicacao_64_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_65_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_66_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_67_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_68_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_69_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_70_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_71_glaucia_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_72_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_73_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_74_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_75_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_76_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/indicacao_77_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_78_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_79_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/indicacao_80_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_82_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/indicacao_83_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/indicacao_84_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/indicacao_85_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/indicacao_86_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_87_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_88_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_89_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_90_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_91_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_92_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_93_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_94_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/indicacao_95_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/indicacao_96_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_97_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_98_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_99_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_100_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_101_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_102_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_103_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_104_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_106_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_107_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/indicacao_108_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/indicacao_109_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/indicacao_110_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/indicacao_111_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_112_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_113_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_114_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_115_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_116_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/indicacao_117_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/indicacao_118_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_119_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2948/indicacao_120_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2949/indicacao_121_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_122_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_123_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_124_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_125_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_126_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_127_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_128_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_129_2025_glaucia_solange.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_130_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_131_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2966/indicacao_132_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2967/indicacao_133_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2968/indicacao_134_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2969/indicacao_135_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_136_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_137_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2983/indicacao_138_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_139_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_140_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_141_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_142_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2988/indicacao_143_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_144_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2990/indicacao_145_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_146_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_147_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2993/indicacao_148_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2994/indicacao_149_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3010/indicacao_150_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_151_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3012/indicacao_152_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3013/indicacao_153_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3014/indicacao_154_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3015/indicacao_155_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_156_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3017/indicacao_157_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3018/indicacao_158_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3019/indicacao_159_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_159_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3021/indicacao_161_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_162_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3023/indicacao_163_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3039/indicacao_164_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_165_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3041/indicacao_166_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3042/indicacao_167_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3043/indicacao_168_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3044/indicacao_169_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3045/indicacao_70_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_171_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3047/indicacao_172_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3062/indicacao_173_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3063/indicacao_174_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3064/indicacao_175_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3065/indicacao_176_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3075/indicacao_177_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3076/indicacao_178_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3077/indicacao_179_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_180_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_181_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_182_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_183_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_184_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_185_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3084/indicacao_186_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_187_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3091/indicacao_188_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_189_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_190_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3101/indicacao_191_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3102/indicacao_192_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_193_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3104/indicacao_194_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_195_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3110/indicacao_196_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/mocao_01_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/mocao_02_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/mocao_03_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/mocao_04_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_05_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/mocao_6_legislativo_-_pesames_-_jurema_vieira.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/mocao_7_danilo_-_aplausos_-_empresario_flavio_maluf.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/mocao_8_henrique_-_aplausos_-_civonete_e_celia.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/mocao_09_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/mocao_10_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/mocao_11_2025_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/mocao_12_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/mocao_13_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/mocao_14_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/mocao_15_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/mocao_16_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/mocao_17_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/mocao_18_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/mocao_19_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/mocao_20_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/mocao_21_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/mocao_22_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/mocao_23_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2945/mocao_24_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2946/mocao_25_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2959/mocao_26_2025_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2960/mocao_27_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2961/mocao_28_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2962/mocao_29_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2970/mocao_30_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2971/mocao_31_2025_legislativa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2972/mocao_32_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2995/mocao_33_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2996/mocao_34_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2997/mocao_35_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3024/mocao_36_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3025/mocao_37_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3026/mocao_38_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3027/mocao_39_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3028/mocao_40_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3029/mocao_41_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3030/mocao_42_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3031/mocao_43_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3032/mocao_44_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3033/mocao_45_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3035/mocao_46_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3048/mocao_47_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3049/mocao_48_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3067/mocao_50_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3085/mocao_51_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3086/mocao_52_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3087/mocao_53_2025_aldir.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3094/mocao_54_henrique_-_aplausos_-_pedro_intercambio.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3095/mocao_55_solange_-_aplausos_-_denia.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3106/mocao_56_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3107/mocao_57_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3108/mocao_58_2025_joao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3111/mocao_59_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3112/mocao_60_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3113/mocao_61_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3114/mocao_62_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3115/mocao_63_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3124/mocao_64_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3125/mocao_65_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3133/mocao_66_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3134/mocao_67_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3157/mocao_68_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3158/mocao_69_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3159/mocao_70_2025_luiz.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/pd_01_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/pd_02_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2963/pd_03_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2975/pd_04_2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3036/pd_05_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3073/projeto_de_decreto_legislativo_no_6.25_-_aldir_-_outorga_titulo_de_cidadao_bofetense_-_maria_cacilda_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3117/pd_07_2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/plc_01_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/plc_02_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/plc_03_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/plc_04_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/plc_05_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2999/plc_06_2025_retificada.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3000/plc_07_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3001/plc_08_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3005/plc_09_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3006/plc_10_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3054/plc_11_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3055/plc_12_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3056/plc_13_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3057/plc_14_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3071/plc_15_2025_completo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3096/plc_16_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3139/plc_17_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3141/plc_18_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/plcm_01_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/plcm_02_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3050/plcm_03_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3072/plcm_04_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3099/plcm_05_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3109/plcm_06_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3116/plcm_07_2025_autorias_atualizadas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3143/plcm_08_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3145/plcm_10_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/pl_01_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/pl_02_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/pl_03_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/pl_04_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/pl_05_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/pl_06_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/pl_07_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/pl_08_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/pl_09_2025_retifacado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/pl_10_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/pl_11_2025_retificado_2.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/pl_12_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/pl_13_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/pl_14_2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/pl_15_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/pl_16_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/pl_18_2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl_19_2025_texto_alterado_pelo_executivo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/pl_20_2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/pl_21_2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/pl_23_2025_texto_alterado_pelo_executivo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/pl_24_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/pl_25_2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/pl_26_2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2973/pl_27_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2974/pl_28_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2998/pl_29_2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3002/pl_30_2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3003/pl_31_2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3004/pl_32_2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3007/pl_33_2025_retificada.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3051/pl_34_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3052/pl_35_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3053/pl_36_2025_retificado_ii.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3068/pl_37_2025_completo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3069/pl_38_2025_completo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3070/pl_39_2025_completo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3089/pl_40_2025_completo_atualizado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3097/pl_41_2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3098/pl_42_1.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3126/pl_43_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3135/pl_44_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3136/pl_45_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3137/pl_46_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3138/pl_47_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3142/pl_48_2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/pr_01_2025_retificado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/pr_02_2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/pr_03_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/pr_04_2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/pr_05_2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2976/projeto_de_resolucao_6.25_-_mesa_-_regulamentacao_radio_bofete_fm.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_resolucao_7.25_-_mesa_-_unimed.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/requerimento_01_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/requerimento_02_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/requerimento_03_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/requerimento_04_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/requerimento_05_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/requerimento_06_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/requerimento_07_2025_hemrique.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/requerimento_08_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/requerimento_09_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/requerimento_10_2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/requerimento_11_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/requerimento_12_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/requerimento_13_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/requerimento_14_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/requerimento_15_2025_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_16_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2964/requerimento_17_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_18_2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2978/requerimento_19_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2979/requerimento_20_2025_glaucia_joao_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/2980/requerimento_21_2025_danilo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3008/requerimento_22_2025_benedito_henrique_joao_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3009/requerimento_23_2025_solange.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3037/requerimento_24_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3038/requerimento_25_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3059/requerimento_26_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3060/requerimento_27_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3061/requerimento_28_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3074/requerimento_29_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3088/requerimento__uso_tribuna_livre_zebra_ramos_2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3100/requerimento_31_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2025/3118/requerimento_32_2025_henrique.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -12152,3489 +12188,3489 @@
       </c>
       <c r="G278" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="H278" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
         <v>1057</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>280</v>
       </c>
       <c r="D279" t="s">
         <v>860</v>
       </c>
       <c r="E279" t="s">
         <v>861</v>
       </c>
       <c r="F279" t="s">
-        <v>114</v>
+        <v>1058</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>349</v>
+        <v>1059</v>
       </c>
       <c r="H279" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>284</v>
       </c>
       <c r="D280" t="s">
         <v>860</v>
       </c>
       <c r="E280" t="s">
         <v>861</v>
       </c>
       <c r="F280" t="s">
-        <v>175</v>
+        <v>1062</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>349</v>
+        <v>1063</v>
       </c>
       <c r="H280" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>288</v>
       </c>
       <c r="D281" t="s">
         <v>860</v>
       </c>
       <c r="E281" t="s">
         <v>861</v>
       </c>
       <c r="F281" t="s">
-        <v>114</v>
+        <v>1058</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>349</v>
+        <v>1066</v>
       </c>
       <c r="H281" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>292</v>
       </c>
       <c r="D282" t="s">
         <v>860</v>
       </c>
       <c r="E282" t="s">
         <v>861</v>
       </c>
       <c r="F282" t="s">
-        <v>588</v>
+        <v>1069</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>349</v>
+        <v>1070</v>
       </c>
       <c r="H282" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>296</v>
       </c>
       <c r="D283" t="s">
         <v>860</v>
       </c>
       <c r="E283" t="s">
         <v>861</v>
       </c>
       <c r="F283" t="s">
-        <v>88</v>
+        <v>1073</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>349</v>
+        <v>1074</v>
       </c>
       <c r="H283" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>300</v>
       </c>
       <c r="D284" t="s">
         <v>860</v>
       </c>
       <c r="E284" t="s">
         <v>861</v>
       </c>
       <c r="F284" t="s">
-        <v>71</v>
+        <v>1077</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>349</v>
+        <v>1078</v>
       </c>
       <c r="H284" t="s">
-        <v>1068</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1069</v>
+        <v>1080</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>304</v>
       </c>
       <c r="D285" t="s">
         <v>860</v>
       </c>
       <c r="E285" t="s">
         <v>861</v>
       </c>
       <c r="F285" t="s">
-        <v>71</v>
+        <v>1077</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>349</v>
+        <v>1081</v>
       </c>
       <c r="H285" t="s">
-        <v>1070</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1071</v>
+        <v>1083</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>10</v>
       </c>
       <c r="D286" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
       <c r="E286" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="F286" t="s">
         <v>268</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1074</v>
+        <v>1086</v>
       </c>
       <c r="H286" t="s">
-        <v>1075</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1076</v>
+        <v>1088</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>23</v>
       </c>
       <c r="D287" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
       <c r="E287" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="F287" t="s">
         <v>268</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
       <c r="H287" t="s">
-        <v>1078</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1079</v>
+        <v>1091</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>27</v>
       </c>
       <c r="D288" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
       <c r="E288" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="F288" t="s">
         <v>57</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1080</v>
+        <v>1092</v>
       </c>
       <c r="H288" t="s">
-        <v>1081</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1082</v>
+        <v>1094</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>31</v>
       </c>
       <c r="D289" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
       <c r="E289" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="F289" t="s">
         <v>57</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1083</v>
+        <v>1095</v>
       </c>
       <c r="H289" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1085</v>
+        <v>1097</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>35</v>
       </c>
       <c r="D290" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
       <c r="E290" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="F290" t="s">
         <v>588</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1086</v>
+        <v>1098</v>
       </c>
       <c r="H290" t="s">
-        <v>1087</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1088</v>
+        <v>1100</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>40</v>
       </c>
       <c r="D291" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
       <c r="E291" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="F291" t="s">
         <v>19</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1089</v>
+        <v>1101</v>
       </c>
       <c r="H291" t="s">
-        <v>1090</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1091</v>
+        <v>1103</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>44</v>
       </c>
       <c r="D292" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
       <c r="E292" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="F292" t="s">
         <v>57</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1092</v>
+        <v>1104</v>
       </c>
       <c r="H292" t="s">
-        <v>1093</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1094</v>
+        <v>1106</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>10</v>
       </c>
       <c r="D293" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E293" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F293" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1098</v>
+        <v>1110</v>
       </c>
       <c r="H293" t="s">
-        <v>1099</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1100</v>
+        <v>1112</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>23</v>
       </c>
       <c r="D294" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E294" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F294" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1101</v>
+        <v>1113</v>
       </c>
       <c r="H294" t="s">
-        <v>1102</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1103</v>
+        <v>1115</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>27</v>
       </c>
       <c r="D295" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E295" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F295" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1104</v>
+        <v>1116</v>
       </c>
       <c r="H295" t="s">
-        <v>1105</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1106</v>
+        <v>1118</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>31</v>
       </c>
       <c r="D296" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E296" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F296" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1107</v>
+        <v>1119</v>
       </c>
       <c r="H296" t="s">
-        <v>1108</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1109</v>
+        <v>1121</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>35</v>
       </c>
       <c r="D297" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E297" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F297" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1110</v>
+        <v>1122</v>
       </c>
       <c r="H297" t="s">
-        <v>1111</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1112</v>
+        <v>1124</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>40</v>
       </c>
       <c r="D298" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E298" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F298" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1113</v>
+        <v>1125</v>
       </c>
       <c r="H298" t="s">
-        <v>1114</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1115</v>
+        <v>1127</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>44</v>
       </c>
       <c r="D299" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E299" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F299" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1116</v>
+        <v>1128</v>
       </c>
       <c r="H299" t="s">
-        <v>1117</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1118</v>
+        <v>1130</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>48</v>
       </c>
       <c r="D300" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E300" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F300" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1119</v>
+        <v>1131</v>
       </c>
       <c r="H300" t="s">
-        <v>1120</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1121</v>
+        <v>1133</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>52</v>
       </c>
       <c r="D301" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E301" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F301" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1122</v>
+        <v>1134</v>
       </c>
       <c r="H301" t="s">
-        <v>1123</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1124</v>
+        <v>1136</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>56</v>
       </c>
       <c r="D302" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E302" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F302" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1125</v>
+        <v>1137</v>
       </c>
       <c r="H302" t="s">
-        <v>1126</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1127</v>
+        <v>1139</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>61</v>
       </c>
       <c r="D303" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E303" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F303" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1128</v>
+        <v>1140</v>
       </c>
       <c r="H303" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1130</v>
+        <v>1142</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>66</v>
       </c>
       <c r="D304" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E304" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F304" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1131</v>
+        <v>1143</v>
       </c>
       <c r="H304" t="s">
-        <v>1132</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1133</v>
+        <v>1145</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>70</v>
       </c>
       <c r="D305" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E305" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F305" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1134</v>
+        <v>1146</v>
       </c>
       <c r="H305" t="s">
-        <v>1135</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1136</v>
+        <v>1148</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>75</v>
       </c>
       <c r="D306" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E306" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F306" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1137</v>
+        <v>1149</v>
       </c>
       <c r="H306" t="s">
-        <v>1138</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1139</v>
+        <v>1151</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>79</v>
       </c>
       <c r="D307" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E307" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F307" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1140</v>
+        <v>1152</v>
       </c>
       <c r="H307" t="s">
-        <v>1141</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1142</v>
+        <v>1154</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>83</v>
       </c>
       <c r="D308" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E308" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F308" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1143</v>
+        <v>1155</v>
       </c>
       <c r="H308" t="s">
-        <v>1144</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1145</v>
+        <v>1157</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>87</v>
       </c>
       <c r="D309" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E309" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F309" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1146</v>
+        <v>1158</v>
       </c>
       <c r="H309" t="s">
-        <v>1147</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1148</v>
+        <v>1160</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>92</v>
       </c>
       <c r="D310" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="E310" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="F310" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1149</v>
+        <v>1161</v>
       </c>
       <c r="H310" t="s">
-        <v>1150</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1151</v>
+        <v>1163</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>10</v>
       </c>
       <c r="D311" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="E311" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="F311" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1154</v>
+        <v>1166</v>
       </c>
       <c r="H311" t="s">
-        <v>1155</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1156</v>
+        <v>1168</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>23</v>
       </c>
       <c r="D312" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="E312" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="F312" t="s">
         <v>114</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1157</v>
+        <v>1169</v>
       </c>
       <c r="H312" t="s">
-        <v>1158</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1159</v>
+        <v>1171</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>27</v>
       </c>
       <c r="D313" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="E313" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="F313" t="s">
         <v>88</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1160</v>
+        <v>1172</v>
       </c>
       <c r="H313" t="s">
-        <v>1161</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1162</v>
+        <v>1174</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>31</v>
       </c>
       <c r="D314" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="E314" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="F314" t="s">
         <v>57</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1163</v>
+        <v>1175</v>
       </c>
       <c r="H314" t="s">
-        <v>1164</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1165</v>
+        <v>1177</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>35</v>
       </c>
       <c r="D315" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="E315" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="F315" t="s">
         <v>268</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1166</v>
+        <v>1178</v>
       </c>
       <c r="H315" t="s">
-        <v>1167</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1168</v>
+        <v>1180</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>40</v>
       </c>
       <c r="D316" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="E316" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="F316" t="s">
         <v>175</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1169</v>
+        <v>1181</v>
       </c>
       <c r="H316" t="s">
-        <v>1170</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1171</v>
+        <v>1183</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>44</v>
       </c>
       <c r="D317" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="E317" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="F317" t="s">
-        <v>1172</v>
+        <v>1184</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1173</v>
+        <v>1185</v>
       </c>
       <c r="H317" t="s">
-        <v>1174</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1175</v>
+        <v>1187</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>48</v>
       </c>
       <c r="D318" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="E318" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="F318" t="s">
         <v>57</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1176</v>
+        <v>1188</v>
       </c>
       <c r="H318" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1178</v>
+        <v>1190</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>52</v>
       </c>
       <c r="D319" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="E319" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="F319" t="s">
         <v>57</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H319" t="s">
-        <v>1179</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1180</v>
+        <v>1192</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>56</v>
       </c>
       <c r="D320" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="E320" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="F320" t="s">
         <v>588</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1181</v>
+        <v>1193</v>
       </c>
       <c r="H320" t="s">
-        <v>1182</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1183</v>
+        <v>1195</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>10</v>
       </c>
       <c r="D321" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E321" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F321" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1186</v>
+        <v>1198</v>
       </c>
       <c r="H321" t="s">
-        <v>1187</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1188</v>
+        <v>1200</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>23</v>
       </c>
       <c r="D322" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E322" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F322" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1189</v>
+        <v>1201</v>
       </c>
       <c r="H322" t="s">
-        <v>1190</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1191</v>
+        <v>1203</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>27</v>
       </c>
       <c r="D323" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E323" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F323" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1192</v>
+        <v>1204</v>
       </c>
       <c r="H323" t="s">
-        <v>1193</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1194</v>
+        <v>1206</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>31</v>
       </c>
       <c r="D324" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E324" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F324" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1195</v>
+        <v>1207</v>
       </c>
       <c r="H324" t="s">
-        <v>1196</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1197</v>
+        <v>1209</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>35</v>
       </c>
       <c r="D325" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E325" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F325" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1198</v>
+        <v>1210</v>
       </c>
       <c r="H325" t="s">
-        <v>1199</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1200</v>
+        <v>1212</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>40</v>
       </c>
       <c r="D326" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E326" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F326" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1201</v>
+        <v>1213</v>
       </c>
       <c r="H326" t="s">
-        <v>1202</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1203</v>
+        <v>1215</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>44</v>
       </c>
       <c r="D327" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E327" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F327" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1204</v>
+        <v>1216</v>
       </c>
       <c r="H327" t="s">
-        <v>1205</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1206</v>
+        <v>1218</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>48</v>
       </c>
       <c r="D328" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E328" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F328" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1207</v>
+        <v>1219</v>
       </c>
       <c r="H328" t="s">
-        <v>1208</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1209</v>
+        <v>1221</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>52</v>
       </c>
       <c r="D329" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E329" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F329" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1210</v>
+        <v>1222</v>
       </c>
       <c r="H329" t="s">
-        <v>1211</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1212</v>
+        <v>1224</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>56</v>
       </c>
       <c r="D330" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E330" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F330" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1213</v>
+        <v>1225</v>
       </c>
       <c r="H330" t="s">
-        <v>1214</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1215</v>
+        <v>1227</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>61</v>
       </c>
       <c r="D331" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E331" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F331" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1216</v>
+        <v>1228</v>
       </c>
       <c r="H331" t="s">
-        <v>1217</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1218</v>
+        <v>1230</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>66</v>
       </c>
       <c r="D332" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E332" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F332" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1219</v>
+        <v>1231</v>
       </c>
       <c r="H332" t="s">
-        <v>1220</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1221</v>
+        <v>1233</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>70</v>
       </c>
       <c r="D333" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E333" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F333" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1222</v>
+        <v>1234</v>
       </c>
       <c r="H333" t="s">
-        <v>1223</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1224</v>
+        <v>1236</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>75</v>
       </c>
       <c r="D334" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E334" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F334" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1225</v>
+        <v>1237</v>
       </c>
       <c r="H334" t="s">
-        <v>1226</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1227</v>
+        <v>1239</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>79</v>
       </c>
       <c r="D335" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E335" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F335" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1228</v>
+        <v>1240</v>
       </c>
       <c r="H335" t="s">
-        <v>1229</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1230</v>
+        <v>1242</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>83</v>
       </c>
       <c r="D336" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E336" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F336" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1231</v>
+        <v>1243</v>
       </c>
       <c r="H336" t="s">
-        <v>1232</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1233</v>
+        <v>1245</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>92</v>
       </c>
       <c r="D337" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E337" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F337" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1234</v>
+        <v>1246</v>
       </c>
       <c r="H337" t="s">
-        <v>1235</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1236</v>
+        <v>1248</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>96</v>
       </c>
       <c r="D338" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E338" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F338" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1237</v>
+        <v>1249</v>
       </c>
       <c r="H338" t="s">
-        <v>1238</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1239</v>
+        <v>1251</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>100</v>
       </c>
       <c r="D339" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E339" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F339" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1240</v>
+        <v>1252</v>
       </c>
       <c r="H339" t="s">
-        <v>1241</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1242</v>
+        <v>1254</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>104</v>
       </c>
       <c r="D340" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E340" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F340" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1243</v>
+        <v>1255</v>
       </c>
       <c r="H340" t="s">
-        <v>1244</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1245</v>
+        <v>1257</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>109</v>
       </c>
       <c r="D341" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E341" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F341" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1246</v>
+        <v>1258</v>
       </c>
       <c r="H341" t="s">
-        <v>1247</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1248</v>
+        <v>1260</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>113</v>
       </c>
       <c r="D342" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E342" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F342" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1249</v>
+        <v>1261</v>
       </c>
       <c r="H342" t="s">
-        <v>1250</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1251</v>
+        <v>1263</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>118</v>
       </c>
       <c r="D343" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E343" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F343" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1252</v>
+        <v>1264</v>
       </c>
       <c r="H343" t="s">
-        <v>1253</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1254</v>
+        <v>1266</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>122</v>
       </c>
       <c r="D344" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E344" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F344" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1255</v>
+        <v>1267</v>
       </c>
       <c r="H344" t="s">
-        <v>1205</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1256</v>
+        <v>1268</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>126</v>
       </c>
       <c r="D345" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E345" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F345" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1257</v>
+        <v>1269</v>
       </c>
       <c r="H345" t="s">
-        <v>1258</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1259</v>
+        <v>1271</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>130</v>
       </c>
       <c r="D346" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E346" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F346" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1260</v>
+        <v>1272</v>
       </c>
       <c r="H346" t="s">
-        <v>1261</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1262</v>
+        <v>1274</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>134</v>
       </c>
       <c r="D347" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E347" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F347" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1263</v>
+        <v>1275</v>
       </c>
       <c r="H347" t="s">
-        <v>1264</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1265</v>
+        <v>1277</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>138</v>
       </c>
       <c r="D348" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E348" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F348" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1266</v>
+        <v>1278</v>
       </c>
       <c r="H348" t="s">
-        <v>1267</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1268</v>
+        <v>1280</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>142</v>
       </c>
       <c r="D349" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E349" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F349" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1269</v>
+        <v>1281</v>
       </c>
       <c r="H349" t="s">
-        <v>1270</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1271</v>
+        <v>1283</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>146</v>
       </c>
       <c r="D350" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E350" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F350" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1272</v>
+        <v>1284</v>
       </c>
       <c r="H350" t="s">
-        <v>1273</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1274</v>
+        <v>1286</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>150</v>
       </c>
       <c r="D351" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E351" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F351" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1275</v>
+        <v>1287</v>
       </c>
       <c r="H351" t="s">
-        <v>1276</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1277</v>
+        <v>1289</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>154</v>
       </c>
       <c r="D352" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E352" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F352" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1278</v>
+        <v>1290</v>
       </c>
       <c r="H352" t="s">
-        <v>1279</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1280</v>
+        <v>1292</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>158</v>
       </c>
       <c r="D353" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E353" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F353" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1281</v>
+        <v>1293</v>
       </c>
       <c r="H353" t="s">
-        <v>1282</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1283</v>
+        <v>1295</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>162</v>
       </c>
       <c r="D354" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E354" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F354" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1284</v>
+        <v>1296</v>
       </c>
       <c r="H354" t="s">
-        <v>1285</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1286</v>
+        <v>1298</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>166</v>
       </c>
       <c r="D355" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E355" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F355" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1287</v>
+        <v>1299</v>
       </c>
       <c r="H355" t="s">
-        <v>1282</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1288</v>
+        <v>1300</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>170</v>
       </c>
       <c r="D356" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E356" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F356" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1289</v>
+        <v>1301</v>
       </c>
       <c r="H356" t="s">
-        <v>1290</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1291</v>
+        <v>1303</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>174</v>
       </c>
       <c r="D357" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E357" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F357" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1292</v>
+        <v>1304</v>
       </c>
       <c r="H357" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>179</v>
       </c>
       <c r="D358" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E358" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F358" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
       <c r="H358" t="s">
-        <v>1282</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>183</v>
       </c>
       <c r="D359" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E359" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F359" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1297</v>
+        <v>1309</v>
       </c>
       <c r="H359" t="s">
-        <v>1298</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1299</v>
+        <v>1311</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>187</v>
       </c>
       <c r="D360" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E360" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F360" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1300</v>
+        <v>1312</v>
       </c>
       <c r="H360" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1302</v>
+        <v>1314</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>191</v>
       </c>
       <c r="D361" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E361" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F361" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
       <c r="H361" t="s">
-        <v>1304</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1305</v>
+        <v>1317</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>195</v>
       </c>
       <c r="D362" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E362" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F362" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1306</v>
+        <v>1318</v>
       </c>
       <c r="H362" t="s">
-        <v>1282</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1307</v>
+        <v>1319</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>199</v>
       </c>
       <c r="D363" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E363" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F363" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1308</v>
+        <v>1320</v>
       </c>
       <c r="H363" t="s">
-        <v>1309</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1310</v>
+        <v>1322</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>203</v>
       </c>
       <c r="D364" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E364" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F364" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1311</v>
+        <v>1323</v>
       </c>
       <c r="H364" t="s">
-        <v>1312</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1313</v>
+        <v>1325</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>207</v>
       </c>
       <c r="D365" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E365" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F365" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1314</v>
+        <v>1326</v>
       </c>
       <c r="H365" t="s">
-        <v>1270</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1315</v>
+        <v>1327</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>211</v>
       </c>
       <c r="D366" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E366" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F366" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1316</v>
+        <v>1328</v>
       </c>
       <c r="H366" t="s">
-        <v>1317</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1318</v>
+        <v>1330</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>215</v>
       </c>
       <c r="D367" t="s">
-        <v>1184</v>
+        <v>1196</v>
       </c>
       <c r="E367" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="F367" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1319</v>
+        <v>1331</v>
       </c>
       <c r="H367" t="s">
-        <v>1320</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1321</v>
+        <v>1333</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>10</v>
       </c>
       <c r="D368" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="E368" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
       <c r="F368" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1324</v>
+        <v>1336</v>
       </c>
       <c r="H368" t="s">
-        <v>1325</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1326</v>
+        <v>1338</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>23</v>
       </c>
       <c r="D369" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="E369" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
       <c r="F369" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1327</v>
+        <v>1339</v>
       </c>
       <c r="H369" t="s">
-        <v>1328</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1329</v>
+        <v>1341</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>27</v>
       </c>
       <c r="D370" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="E370" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
       <c r="F370" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1330</v>
+        <v>1342</v>
       </c>
       <c r="H370" t="s">
-        <v>1331</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1332</v>
+        <v>1344</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>31</v>
       </c>
       <c r="D371" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="E371" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
       <c r="F371" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1333</v>
+        <v>1345</v>
       </c>
       <c r="H371" t="s">
-        <v>1334</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1335</v>
+        <v>1347</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>35</v>
       </c>
       <c r="D372" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="E372" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
       <c r="F372" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1336</v>
+        <v>1348</v>
       </c>
       <c r="H372" t="s">
-        <v>1337</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1338</v>
+        <v>1350</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>40</v>
       </c>
       <c r="D373" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="E373" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
       <c r="F373" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1339</v>
+        <v>1351</v>
       </c>
       <c r="H373" t="s">
-        <v>1340</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1341</v>
+        <v>1353</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>44</v>
       </c>
       <c r="D374" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="E374" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
       <c r="F374" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1342</v>
+        <v>1354</v>
       </c>
       <c r="H374" t="s">
-        <v>1343</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1344</v>
+        <v>1356</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>10</v>
       </c>
       <c r="D375" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E375" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F375" t="s">
         <v>175</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1347</v>
+        <v>1359</v>
       </c>
       <c r="H375" t="s">
-        <v>1348</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1349</v>
+        <v>1361</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>23</v>
       </c>
       <c r="D376" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E376" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F376" t="s">
         <v>114</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1350</v>
+        <v>1362</v>
       </c>
       <c r="H376" t="s">
-        <v>1351</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1352</v>
+        <v>1364</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>27</v>
       </c>
       <c r="D377" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E377" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F377" t="s">
         <v>105</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1353</v>
+        <v>1365</v>
       </c>
       <c r="H377" t="s">
-        <v>1354</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1355</v>
+        <v>1367</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>31</v>
       </c>
       <c r="D378" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E378" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F378" t="s">
         <v>175</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1356</v>
+        <v>1368</v>
       </c>
       <c r="H378" t="s">
-        <v>1357</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1358</v>
+        <v>1370</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>35</v>
       </c>
       <c r="D379" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E379" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F379" t="s">
         <v>175</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1359</v>
+        <v>1371</v>
       </c>
       <c r="H379" t="s">
-        <v>1360</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1361</v>
+        <v>1373</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>40</v>
       </c>
       <c r="D380" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E380" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F380" t="s">
         <v>57</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1362</v>
+        <v>1374</v>
       </c>
       <c r="H380" t="s">
-        <v>1363</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1364</v>
+        <v>1376</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>44</v>
       </c>
       <c r="D381" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E381" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F381" t="s">
         <v>175</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1365</v>
+        <v>1377</v>
       </c>
       <c r="H381" t="s">
-        <v>1366</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1367</v>
+        <v>1379</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>48</v>
       </c>
       <c r="D382" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E382" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F382" t="s">
         <v>105</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1368</v>
+        <v>1380</v>
       </c>
       <c r="H382" t="s">
-        <v>1369</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1370</v>
+        <v>1382</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>52</v>
       </c>
       <c r="D383" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E383" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F383" t="s">
         <v>105</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1371</v>
+        <v>1383</v>
       </c>
       <c r="H383" t="s">
-        <v>1372</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1373</v>
+        <v>1385</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>56</v>
       </c>
       <c r="D384" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E384" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F384" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1374</v>
+        <v>1386</v>
       </c>
       <c r="H384" t="s">
-        <v>1375</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1376</v>
+        <v>1388</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>61</v>
       </c>
       <c r="D385" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E385" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F385" t="s">
         <v>57</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1377</v>
+        <v>1389</v>
       </c>
       <c r="H385" t="s">
-        <v>1378</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1379</v>
+        <v>1391</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>66</v>
       </c>
       <c r="D386" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E386" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F386" t="s">
         <v>105</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1380</v>
+        <v>1392</v>
       </c>
       <c r="H386" t="s">
-        <v>1381</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1382</v>
+        <v>1394</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>70</v>
       </c>
       <c r="D387" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E387" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F387" t="s">
         <v>57</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1383</v>
+        <v>1395</v>
       </c>
       <c r="H387" t="s">
-        <v>1384</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1385</v>
+        <v>1397</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>75</v>
       </c>
       <c r="D388" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E388" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F388" t="s">
         <v>175</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1386</v>
+        <v>1398</v>
       </c>
       <c r="H388" t="s">
-        <v>1387</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1388</v>
+        <v>1400</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>79</v>
       </c>
       <c r="D389" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E389" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F389" t="s">
         <v>105</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1389</v>
+        <v>1401</v>
       </c>
       <c r="H389" t="s">
-        <v>1390</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1391</v>
+        <v>1403</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>83</v>
       </c>
       <c r="D390" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E390" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F390" t="s">
         <v>175</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1392</v>
+        <v>1404</v>
       </c>
       <c r="H390" t="s">
-        <v>1393</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1394</v>
+        <v>1406</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>87</v>
       </c>
       <c r="D391" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E391" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F391" t="s">
         <v>175</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1395</v>
+        <v>1407</v>
       </c>
       <c r="H391" t="s">
-        <v>1396</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1397</v>
+        <v>1409</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>92</v>
       </c>
       <c r="D392" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E392" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F392" t="s">
         <v>588</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1398</v>
+        <v>1410</v>
       </c>
       <c r="H392" t="s">
-        <v>1399</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1400</v>
+        <v>1412</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>96</v>
       </c>
       <c r="D393" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E393" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F393" t="s">
         <v>175</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1401</v>
+        <v>1413</v>
       </c>
       <c r="H393" t="s">
-        <v>1402</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1403</v>
+        <v>1415</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>100</v>
       </c>
       <c r="D394" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E394" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F394" t="s">
-        <v>1404</v>
+        <v>1416</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1405</v>
+        <v>1417</v>
       </c>
       <c r="H394" t="s">
-        <v>1406</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1407</v>
+        <v>1419</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>104</v>
       </c>
       <c r="D395" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E395" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F395" t="s">
         <v>114</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1408</v>
+        <v>1420</v>
       </c>
       <c r="H395" t="s">
-        <v>1409</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1410</v>
+        <v>1422</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>109</v>
       </c>
       <c r="D396" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E396" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F396" t="s">
-        <v>1411</v>
+        <v>1423</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1412</v>
+        <v>1424</v>
       </c>
       <c r="H396" t="s">
-        <v>1413</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1414</v>
+        <v>1426</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>113</v>
       </c>
       <c r="D397" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E397" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F397" t="s">
         <v>88</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1415</v>
+        <v>1427</v>
       </c>
       <c r="H397" t="s">
-        <v>1416</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1417</v>
+        <v>1429</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>118</v>
       </c>
       <c r="D398" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E398" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F398" t="s">
         <v>175</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1418</v>
+        <v>1430</v>
       </c>
       <c r="H398" t="s">
-        <v>1419</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1420</v>
+        <v>1432</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>122</v>
       </c>
       <c r="D399" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E399" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F399" t="s">
         <v>175</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1421</v>
+        <v>1433</v>
       </c>
       <c r="H399" t="s">
-        <v>1422</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1423</v>
+        <v>1435</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>126</v>
       </c>
       <c r="D400" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E400" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F400" t="s">
         <v>175</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1424</v>
+        <v>1436</v>
       </c>
       <c r="H400" t="s">
-        <v>1425</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1426</v>
+        <v>1438</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>130</v>
       </c>
       <c r="D401" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E401" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F401" t="s">
         <v>175</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1427</v>
+        <v>1439</v>
       </c>
       <c r="H401" t="s">
-        <v>1428</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1429</v>
+        <v>1441</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>134</v>
       </c>
       <c r="D402" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E402" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F402" t="s">
         <v>175</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1430</v>
+        <v>1442</v>
       </c>
       <c r="H402" t="s">
-        <v>1431</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1432</v>
+        <v>1444</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>138</v>
       </c>
       <c r="D403" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E403" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F403" t="s">
         <v>57</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1433</v>
+        <v>1445</v>
       </c>
       <c r="H403" t="s">
-        <v>1434</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1435</v>
+        <v>1447</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>142</v>
       </c>
       <c r="D404" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E404" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F404" t="s">
-        <v>1436</v>
+        <v>1448</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1437</v>
+        <v>1449</v>
       </c>
       <c r="H404" t="s">
-        <v>1438</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1439</v>
+        <v>1451</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>146</v>
       </c>
       <c r="D405" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E405" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F405" t="s">
         <v>175</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1440</v>
+        <v>1452</v>
       </c>
       <c r="H405" t="s">
-        <v>1441</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1442</v>
+        <v>1454</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>150</v>
       </c>
       <c r="D406" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E406" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F406" t="s">
         <v>175</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1443</v>
+        <v>1455</v>
       </c>
       <c r="H406" t="s">
-        <v>1444</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1445</v>
+        <v>1457</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>154</v>
       </c>
       <c r="D407" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E407" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F407" t="s">
         <v>175</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H407" t="s">
-        <v>1446</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>158</v>
       </c>
       <c r="D408" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E408" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F408" t="s">
         <v>268</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H408" t="s">
-        <v>1448</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1449</v>
+        <v>1461</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>162</v>
       </c>
       <c r="D409" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E409" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F409" t="s">
         <v>114</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H409" t="s">
-        <v>1450</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1451</v>
+        <v>1463</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>166</v>
       </c>
       <c r="D410" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E410" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F410" t="s">
         <v>268</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H410" t="s">
-        <v>1452</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1453</v>
+        <v>1465</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>170</v>
       </c>
       <c r="D411" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="E411" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="F411" t="s">
         <v>175</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H411" t="s">
-        <v>1454</v>
+        <v>1466</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>