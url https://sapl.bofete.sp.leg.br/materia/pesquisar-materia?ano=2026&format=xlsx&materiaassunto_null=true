--- v0 (2026-02-04)
+++ v1 (2026-05-17)
@@ -10,404 +10,2387 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1552" uniqueCount="723">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica do Município</t>
+  </si>
+  <si>
+    <t>Poder Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3250/oficio_especial_pelo_01_26.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO DA REDAÇÃO DO ARTIGO 90 DA LEI ORGÂNICA MUNICIPAL E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3300</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Danilo da Adega</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3300/emenda_modificativa_1.26_-_danilo_-_plc_n_5.26.doc</t>
+  </si>
+  <si>
+    <t>MODIFICA O ARTIGO 4° DO PROJETO DE LEI COMPLEMENTAR Nº 5/2026.</t>
+  </si>
+  <si>
+    <t>3299</t>
+  </si>
+  <si>
+    <t>ESUB</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3299/emenda_substitutiva_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>SUBSTITUEM OS ARTIGOS 2º E 4° DO PROJETO DE LEI COMPLEMENTAR Nº 18/2025.”</t>
+  </si>
+  <si>
+    <t>3227</t>
+  </si>
+  <si>
+    <t>ESUP</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>Henrique Galvão</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3227/emenda_supressiva_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>SUPRIME INTEGRALMENTE O ARTIGO 3° DO PROJETO DE LEI COMPLEMENTAR N.º 2/2026, QUE DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3298</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Osvaldo do Baiano</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3298/emenda_supressiva_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>SUPRIME, EM PARTE, O ARTIGO 2º, PARÁGRAFO ÚNICO DO PROJETO DE LEI Nº 48/2025, QUE “CRIA O BÔNUS NUTRICIONAL POR ASSIDUIDADE AOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO DO MUNICÍPIO DE BOFETE, AUTORIZA APORTES EXTRAORDINÁRIOS EM BENEFÍCIOS DE AUXÍLIO-ALIMENTAÇÃO E AUXÍLIO-FARMÁCIA EM DATAS COMEMORATIVAS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
     <t>3168</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Osvaldo do Baiano</t>
-[...2 lines deleted...]
-    <t>https://sapl.bofete.sp.leg.br/media/</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3168/indicacao_01_2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER O AUMENTO DO VALOR TANTO DO CARTÃO FARMÁCIA QUANTO DO CARTÃO ALIMENTAÇÃO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>2</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3169/indicacao_02_2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MUNICIPAL ESTUDE A POSSIBILIDADE DE PROCEDER AO AUMENTO SALARIAL DOS CONSELHEIROS TUTELARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3170/indicacao_03_2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS, OBEDECENDO O ÍNDICE DE 6,79%, DE ACORDO COM A ATUALIZAÇÃO DO SALÁRIO-MÍNIMO NACIONAL VIGENTE.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Danilo da Adega</t>
-[...2 lines deleted...]
-    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA PONTE NO BAIRRO RECANTO DOS PÁSSAROS.</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA  AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA PRAÇA NO BAIRRO RECANTO DOS PÁSSAROS.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_05_2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE EFETUAR, JUNTAMENTE COM A SABESP DO MUNICÍPIO, O NIVELAMENTO DAS TAMPAS DE FERRO QUE SE ENCONTRAM, EM GERAL, NO MEIO DA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3173/indicacao_06_2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE EFETUAR A TROCA DAS TABELAS DE BASQUETE, ILUMINAÇÃO E TODOS OS REPAROS NECESSÁRIOS NO TELHADO DA QUADRA POLIESPORTIVA GERSON B. PONTES, LOCALIZADA ATRÁS DO ESTÁDIO MUNICIPAL “AMADEU CASSETARI”.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gláucia Bertoncini</t>
   </si>
   <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_07_2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE PROCEDER RETOMADA DAS OBRAS E DO PROJETO DO LATICÍNIO DE BOFETE, POR MEIO DE PARCERIA COM A APRUB – ASSOCIAÇÃO DOS PRODUTORES RURAIS DE BOFETE, VISANDO AO FORTALECIMENTO DA AGRICULTURA FAMILIAR E DA ECONOMIA LOCAL.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_08_2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA COM A DEVIDA URGÊNCIA AS PROVIDÊNCIAS NECESSÁRIAS PARA O ATENDIMENTO DAS DEMANDAS DO CONDOMÍNIO PORTAL DAS COLINAS, CONTEMPLANDO AS SEGUINTES AÇÕES: _x000D_
 _x000D_
 I – PODA DE ÁRVORES E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA;_x000D_
 II – REPARO E RECAPEAMENTO DAS RUAS DO CONDOMÍNIO, COM UTILIZAÇÃO DE PEDRA OU FRESA DE ASFALTO, CONFORME VIABILIDADE TÉCNICA;_x000D_
 III – IMPLANTAÇÃO E/OU MANUTENÇÃO DE PLAYGROUND;_x000D_
 IV – INSTALAÇÃO DE BANCOS DE CONCRETO EM ÁREAS COMUNS;_x000D_
 V – EXECUÇÃO DE MEIO-FIO NAS RUAS;_x000D_
 VI – LIMPEZA DOS BUEIROS;_x000D_
 VII – IMPLANTAÇÃO E MANUTENÇÃO DA SINALIZAÇÃO VIÁRIA;_x000D_
 VIII – ESTUDO DE PARCERIA PARA LIMPEZA DAS FOSSAS SÉPTICAS EXISTENTES;_x000D_
 IX – ADOÇÃO DE MEDIDAS VISANDO À IMPLANTAÇÃO DA REDE DE SANEAMENTO BÁSICO NO CONDOMÍNIO PORTAL DAS COLINAS, POR MEIO DE ESTUDOS E PARCERIA COM A SABESP, TENDO EM VISTA A INEXISTÊNCIA DE REDE DE ESGOTO NO LOCAL.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_09_2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE CONCEDER INCENTIVO FINANCEIRO AOS INTEGRANTES DA ORQUESTRA CARREIRINHO, DESTINADO À MANUTENÇÃO DOS INSTRUMENTOS MUSICAIS E AO CUSTEIO DE EVENTUAIS DESPESAS RELACIONADAS ÀS ATIVIDADES DO GRUPO.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3177/indicacao_10_2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA A MANUTENÇÃO DA PINTURA DA SINALIZAÇÃO HORIZONTAL “PARE” NA ESQUINA COM A RUA LAÉRCIO PAULETTI, NO JARDIM SIRIEMAS, BEM COMO SEJAM REALIZADAS AÇÕES CONTÍNUAS DE MANUTENÇÃO, PINTURA E EMPLACAMENTO DAS SINALIZAÇÕES DE TRÂNSITO EM TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>Henrique Galvão</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3178/indicacao_11_2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO PROCEDA, COM URGÊNCIA, A MANUTENÇÃO DA RODOVIA HÉLIO CORDEIRO DE CAMPOS, QUE LIGA A SP-147 COM O BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Aldir Pedro de Oliveira</t>
   </si>
   <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3179/indicacao_12_2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO A CPFL PARA QUE SEJA FEITA A PODA DAS ÁRVORES QUE ESTÃO ENCOSTADAS NA REDE ELÉTRICA NA ESTRADA DO BAIRRO JACUTINGA ENTRE A PONTE E O MATA BURRO EM FRENTE AO SÍTIO DO JOIA.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3180/indicacao_13_2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO PREFEITO MUNICIPAL, PARA QUE INTERCEDA JUNTO À EMPRESA RESPONSÁVEL PELA MANUTENÇÃO E LIMPEZA DA AVENIDA DA RODOVIA SP-147 QUE ATRAVESSA A CIDADE.</t>
   </si>
   <si>
+    <t>3187</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_14_2026_solange.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE INSTALAR UM PONTO DE ÔNIBUS NA RUA ETOZIB CAPELLARI, NA ALTURA DA RESIDÊNCIA DE Nº 710.</t>
+  </si>
+  <si>
+    <t>3188</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3188/indicacao_15_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE SEJA ESTUDADA A POSSIBILIDADE DE SUBSTITUIÇÃO DAS TELAS DA ARENINHA “ANTONIO PAULINO ARENA MARTINI”, LOCALIZADA NA RUA OLINDA RODER NOGUEIRA, S/N, NO CDHU III.</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3189/indicacao_16_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, PARA QUE A ADMINISTRAÇÃO MUNICIPAL DÊ CONTINUIDADE AOS SERVIÇOS DE LIMPEZA DAS GUIAS E CALÇADAS NO BAIRRO JARDIM SIRIEMAS.</t>
+  </si>
+  <si>
+    <t>3199</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3199/indicacao_17_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA ÀS MANUTENÇÕES NECESSÁRIAS NAS LIXEIRAS DISTRIBUÍDAS EM TODO O TERRITÓRIO DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3191</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3191/indicacao_18_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ADOTE AS PROVIDÊNCIAS NECESSÁRIAS JUNTO À EMPRESA RESPONSÁVEL PELA LIMPEZA DAS GUIAS DA CIDADE, CONSIDERANDO A EXISTÊNCIA DE DIVERSOS PONTOS CRÍTICOS NO MUNICÍPIO NO MOMENTO.</t>
+  </si>
+  <si>
+    <t>3192</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3192/indicacao_19_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ADOTE PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE VISANDO À REALIZAÇÃO DE PODA DE ÁRVORES, CUJOS GALHOS ESTÃO INVADINDO A ESTRADA MUNICIPAL DO LOTEAMENTO VALE VERDE, NAS PROXIMIDADES DO SÍTIO SANTO ANTÔNIO DO IPÊ.</t>
+  </si>
+  <si>
+    <t>3193</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3193/indicacao_20_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MUNICIPAL, PROCEDA EM CARÁTER DE URGÊNCIA, AS SEGUINTES MANUTENÇÕES:_x000D_
+1) MANUTENÇÃO E LIMPEZA DA ESTRADA, BEM COMO MANUTENÇÃO DA PONTE LOCALIZADA NOS BAIRROS DA FURNA E JACUTINGA;_x000D_
+2) MANUTENÇÃO DAS ESTRADAS RURAIS DOS SEGUINTES BAIRROS: SANTA TEREZINHA, ÁGUA RASA, SANTA CATARINA, GIGANTE, SÃO MARCOS, VALE VERDE, RECANTO VALÊNCIA E BELA VISTA.</t>
+  </si>
+  <si>
+    <t>3194</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3194/indicacao_21_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA À DENOMINAÇÃO DE UMA PRAÇA, FUTURA PRAÇA OU PARQUE PÚBLICO COM O NOME DE “PRAÇA DA BÍBLIA”.</t>
+  </si>
+  <si>
+    <t>3195</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3195/indicacao_22_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE, POR MEIO DO SETOR COMPETENTE, SEJA REALIZADA, EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NAS PRAÇAS QUE AINDA NÃO DISPÕEM DESSE SERVIÇO.</t>
+  </si>
+  <si>
+    <t>3196</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3196/indicacao_23_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INCLUA NO CALENDÁRIO OFICIAL DE FESTIVIDADES DO CORRENTE ANO A REALIZAÇÃO DE EVENTO ALUSIVO AO DIA DA BÍBLIA, COMEMORADO NO SEGUNDO DOMINGO DO MÊS DE DEZEMBRO, EM PARCERIA COM AS IGREJAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3197</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3197/indicacao_24_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA DE ESPORTES, PROMOVA A AQUISIÇÃO DE UNIFORMES DE TREINO E DE JOGO, VISANDO À PADRONIZAÇÃO DAS ESCOLINHAS DE FUTSAL DE BASE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3198</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3198/indicacao_25_2026_glaucia.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE, JUNTO AO SETOR COMPETENTE, A POSSIBILIDADE DE REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO EM CIMENTO NO ENTORNO, MANUTENÇÃO DO ENCANAMENTO, BEM COMO LIMPEZA E ROÇADA GERAL NA “BIQUINHA” (SAÍDA DE ÁGUA) LOCALIZADA ÀS MARGENS DA RODOVIA SP-147.</t>
+  </si>
+  <si>
+    <t>3209</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3209/indicacao_26_2026_solange.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE INSTALAR UM ECOPONTO DESTINADO À COLETA DE MATERIAIS DESCARTÁVEIS, COMO MÓVEIS INSERVÍVEIS, RESTOS DE CONSTRUÇÃO E ENTULHOS.</t>
+  </si>
+  <si>
+    <t>3210</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3210/indicacao_27_2026_solange.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE INSTALAR VENTILADORES NO CENTRO OLÍMPICO BENEDITO CÂNDITO RAMOS.</t>
+  </si>
+  <si>
+    <t>3211</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3211/indicacao_28_2026_solange.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE, JUNTO AO DEPARTAMENTO COMPETENTE, DE REALIZAR O RECAPEAMENTO ASFÁLTICO OU OS DEVIDOS REPAROS NOS BURACOS EXISTENTES NA RUA LAUCÍDIO JUSTINO, LOCALIZADA NO CDHU II.</t>
+  </si>
+  <si>
+    <t>3212</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3212/indicacao_29_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM A MÁXIMA URGÊNCIA, AO CONSERTO DAS VANS ESCOLARES QUE SE ENCONTRAM EM CONDIÇÕES PRECÁRIAS, A FIM DE GARANTIR A SEGURANÇA DOS ESTUDANTES E A REGULARIDADE DO SERVIÇO DE TRANSPORTE ESCOLAR</t>
+  </si>
+  <si>
+    <t>3213</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3213/indicacao_30_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO MUNICIPAL PROCEDA, COM A MÁXIMA URGÊNCIA, À REALIZAÇÃO DOS REPAROS NECESSÁRIOS NAS VIAS DE ACESSO AO BAIRRO BENETTON, BEM COMO EM SUAS VIAS INTERNAS, ASSEGURANDO MELHORES CONDIÇÕES DE TRAFEGABILIDADE E SEGURANÇA. DA MESMA FORMA, SOLICITA-SE QUE SEJAM IGUALMENTE EXECUTADOS OS DEVIDOS REPAROS NAS RUAS DO BAIRRO SANTA TEREZINHA, GARANTINDO MOBILIDADE ADEQUADA E MELHORES CONDIÇÕES DE CIRCULAÇÃO À POPULAÇÃO RESIDENTE.</t>
+  </si>
+  <si>
+    <t>3214</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_31_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA COM A MÁXIMA URGÊNCIA À MANUTENÇÃO DA PONTE LOCALIZADA NO LOTEAMENTO SÃO MARCOS, NA RUA DOS TUCANOS, NA ALTURA DO NÚMERO 84, TENDO EM VISTA QUE A ESTRUTURA ESTÁ CEDENDO E APRESENTA GRANDES RACHADURAS NO CONCRETO QUE SUSTENTA SUA CABECEIRA.</t>
+  </si>
+  <si>
+    <t>3215</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3215/indicacao_32_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, REALIZE A INSTALAÇÃO DE UMA LOMBADA NA RUA A, NO LOTEAMENTO SÃO MARCOS, NA ALTURA DO KM 261, VIA PARALELA À RODOVIA LÁZARO CORDEIRO DE CAMPOS, NAS PROXIMIDADES DO RESTAURANTE QUINHÃO.</t>
+  </si>
+  <si>
+    <t>3216</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3216/indicacao_33_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, PROVIDENCIE POR UM DE SEUS DEPARTAMENTOS A FISCALIZAÇÃO DAS EMPRESAS E AS CONCESSIONÁRIAS QUE FORNECEM ENERGIA ELÉTRICA, TELEFONIA FIXA, BANDA LARGA, TELEVISÃO A CABO OU OUTRO SERVIÇO, POR MEIO DE REDE AÉREA.</t>
+  </si>
+  <si>
+    <t>3217</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3217/indicacao_34_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DE UM DE SEUS DEPARTAMENTOS COMPETENTES, ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA A EFETIVA IMPLANTAÇÃO E EXECUÇÃO DA COLETA SELETIVA NO MUNICÍPIO, GARANTINDO A ADEQUADA DESTINAÇÃO DOS RESÍDUOS RECICLÁVEIS E PROMOVENDO MAIOR ORGANIZAÇÃO, SUSTENTABILIDADE E CONSCIENTIZAÇÃO AMBIENTAL.</t>
+  </si>
+  <si>
+    <t>3218</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3218/indicacao_35_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA À REFORMA E À DEVIDA MANUTENÇÃO DA QUADRA DA ESCOLA DA BARONESA.</t>
+  </si>
+  <si>
+    <t>3219</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3219/indicacao_36_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA À REFORMA DA ÁREA DE LAZER DO BAIRRO REPRESA, CONTEMPLANDO A REVITALIZAÇÃO DA QUADRA POLIESPORTIVA, A SUBSTITUIÇÃO DO PLAYGROUND, A REFORMA DOS BANHEIROS E A MELHORIA DO SISTEMA DE ILUMINAÇÃO</t>
+  </si>
+  <si>
+    <t>3232</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_37_2026_solange.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL PROCEDA, COM A DEVIDA URGÊNCIA, À LIMPEZA DOS BUEIROS E DAS GUIAS DA RUA JOSÉ SILVEIRA, LOCALIZADA NA VILA DO TREVO, OS QUAIS SE ENCONTRAM TOMADOS POR MATO, SITUAÇÃO QUE VEM FAVORECENDO O APARECIMENTO DE ANIMAIS PEÇONHENTOS, QUE ACABAM SENDO LEVADOS PARA O INTERIOR DAS RESIDÊNCIAS DOS MORADORES.</t>
+  </si>
+  <si>
+    <t>3233</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3233/indicacao_38_2026_solange.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA, COM A DEVIDA URGÊNCIA, À REALIZAÇÃO DOS SERVIÇOS NECESSÁRIOS PARA O REPARO E O TAMPONAMENTO DOS BURACOS EXISTENTES NA RUA JOSÉ RAMOS DE MELO, NO CENTRO DA CIDADE, VISTO QUE É UMA VIA DE GRANDE FLUXO.</t>
+  </si>
+  <si>
+    <t>3234</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3234/indicacao_39__2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE, JUNTAMENTE COM O ÓRGÃO COMPETENTE, PROCEDA COM A DEVIDA URGÊNCIA, À MANUTENÇÃO DO MATA-BURRO LOCALIZADO NA ENTRADA DA ESTRADA DO BAIRRO DOS BICUDOS, AO LADO DA RODOVIA MARECHAL RONDON, NAS PROXIMIDADES DO BAIRRO BENETTON.</t>
+  </si>
+  <si>
+    <t>3235</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3235/indicacao_40_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE SEJA CONTRATADA, COM URGÊNCIA, UMA EMPRESA ESPECIALIZADA EM PAVIMENTAÇÃO PARA A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS NAS RUAS DA CIDADE, TANTO NA REGIÃO CENTRAL QUANTO NO BAIRRO DAS SIRIEMAS.</t>
+  </si>
+  <si>
+    <t>3236</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3236/indicacao_41_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, PROCEDA, ATRAVÉS DO ÓRGÃO COMPETENTE À REVITALIZAÇÃO DO CANTEIRO CENTRAL DA AVENIDA BOFETE–PARDINHO, TENDO EM VISTA TRATAR-SE DE VIA DE GRANDE CIRCULAÇÃO, QUE FAZ A LIGAÇÃO ENTRE BAIRROS RURAIS E A ÁREA URBANA DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3237</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3237/indicacao_42_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA, POR MEIO DO ÓRGÃO COMPETENTE, À MANUTENÇÃO E OS REPAROS NAS GRADES, COM A DEVIDA SOLDAGEM, BEM COMO AO CONSERTO DA ILUMINAÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO SÃO ROQUE NOVO.</t>
+  </si>
+  <si>
+    <t>3238</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3238/indicacao_43_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE PROCEDA, POR MEIO DO ÓRGÃO COMPETENTE, OS REPAROS NA TUBULAÇÃO DE ÁGUAS PLUVIAIS NAS RUAS 9 DE JULHO, ANTÔNIO CASEMIRO DE OLIVEIRA E JOÃO MARTINELLI.</t>
+  </si>
+  <si>
+    <t>3239</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3239/indicacao_44_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE SEJA ESTENDIDA A OPERAÇÃO TAPA-BURACOS PARA A RUA VEREADOR ANTÔNIO EBURNEO E PARA A ESTRADA MORRO DE BOFETE, LOCALIZADAS NO BAIRRO REPRESA E SENTIDO AO MORRO.</t>
+  </si>
+  <si>
+    <t>3240</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3240/indicacao_45_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE, POR MEIO DA DIRETORIA COMPETENTE, DE PROCEDER O AUMENTO SALARIAL DOS GUARDAS CIVIS MUNICIPAIS DO NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3241</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3241/indicacao_46_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO ESTUDE A POSSIBILIDADE DE PROCEDER À REGULARIZAÇÃO E PAVIMENTAÇÃO DA VIA LOCALIZADA AO LADO DA RODOVIA SP-147, NO SENTIDO DA SAÍDA DO MUNICÍPIO QUE DÁ ACESSO À RODOVIA MARECHAL RONDON.</t>
+  </si>
+  <si>
+    <t>3247</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Luiz da Igreja</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3247/indicacao_47_2026_luiz.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO PROCEDA, POR MEIO DO SETOR COMPETENTE E COM A DEVIDA URGÊNCIA, À REALIZAÇÃO DOS REPAROS NECESSÁRIOS NAS VIAS PÚBLICAS DO MUNICÍPIO, EM RAZÃO DAS IRREGULARIDADES NO PAVIMENTO, QUE VÊM CAUSANDO TRANSTORNOS E RISCOS AOS MOTORISTAS E PEDESTRES.</t>
+  </si>
+  <si>
+    <t>3258</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3258/indicacao_48_2026_sol.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE, POR INTERMÉDIO DO DEPARTAMENTO COMPETENTE, SEJA REALIZADA A ALTERAÇÃO DO TRÁFEGO NA RUA ETOZIB CAPELLARI, NA ALTURA DA ESCOLA NAERSON MIRANDA, PARA SENTIDO ÚNICO, PERMITINDO-SE APENAS O FLUXO NO SENTIDO DE DESCIDA.</t>
+  </si>
+  <si>
+    <t>3259</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3259/indicacao_49_2025_benedito.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE, POR INTERMÉDIO DA DIRETORIA COMPETENTE, SEJA REALIZADA A AMPLIAÇÃO DA VIA LOCALIZADA NO BAIRRO VALE VERDE IV.</t>
+  </si>
+  <si>
+    <t>3260</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3260/indicacao_50_2026_sol.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE, POR INTERMÉDIO DO DEPARTAMENTO COMPETENTE, SEJAM REALIZADOS A REVITALIZAÇÃO E OS DEVIDOS REPAROS NA BOCA DE LOBO LOCALIZADA NA RUA JÚLIA CORDEIRO FRANCO, EM FRENTE AO NÚMERO 43.</t>
+  </si>
+  <si>
+    <t>3261</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3261/indicacao_51_2026_sol.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE, POR INTERMÉDIO DO DEPARTAMENTO COMPETENTE, SEJAM REALIZADOS A REVITALIZAÇÃO E OS DEVIDOS REPAROS NA VIELA LOCALIZADA NA VILA NOVA.</t>
+  </si>
+  <si>
+    <t>3262</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3262/indicacao_52_2026_luiz.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL PROCEDA, POR MEIO DO DEPARTAMENTO COMPETENTE E COM A DEVIDA URGÊNCIA, À MELHORIA E ATUALIZAÇÃO DA SINALIZAÇÃO DE TRÂNSITO EM TODAS AS VIAS DO MUNICÍPIO, COM A SUBSTITUIÇÃO DAS PLACAS DANIFICADAS, DESGASTADAS OU ILEGÍVEIS, BEM COMO A INSTALAÇÃO DE SINALIZAÇÃO ONDE INEXISTENTE.</t>
+  </si>
+  <si>
+    <t>3263</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Zebra Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3263/indicacao_53_2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DA DIRETORIA DE EDUCAÇÃO E DA DIRETORIA DE SEGURANÇA, IMPLEMENTE PROGRAMA DE EDUCAÇÃO NO TRÂNSITO VOLTADO ÀS CRIANÇAS DAS ESCOLAS MUNICIPAIS E ESTADUAIS DO MUNICÍPIO DE BOFETE.</t>
+  </si>
+  <si>
+    <t>3264</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3264/indicacao_54_2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA À REFORMA, REVITALIZAÇÃO E ADEQUADA MANUTENÇÃO DAS PRAÇAS LOCALIZADAS NOS BAIRROS SÃO ROQUE NOVO, BARONESA, ALPES DA CASTELO E MINA, PROMOVENDO MELHORIAS EM SUA INFRAESTRUTURA, PAISAGISMO E ESPAÇOS DE CONVIVÊNCIA, NOS MESMOS PADRÕES DAS DEMAIS PRAÇAS JÁ CONTEMPLADAS NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3265</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3265/indicacao_55_2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA, COM A DEVIDA URGÊNCIA, À MANUTENÇÃO, RECUPERAÇÃO E REVITALIZAÇÃO DAS ESTRADAS RURAIS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3266</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3266/indicacao_56_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA, COM A DEVIDA URGÊNCIA, O CONSERTO E À REVITALIZAÇÃO DA VICINAL HÉLIOS CORDEIRO DE CAMPOS, QUE LIGA A RODOVIA SP-147 AO BAIRRO SÃO ROQUE.</t>
+  </si>
+  <si>
+    <t>3267</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3267/indicacao_57_2026_glaucia.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL PROCEDA, POR MEIO DO DEPARTAMENTO COMPETENTE, À INSTALAÇÃO DE PORTÃO DE GRADE NA ESCOLA EXTENSÃO DA LUCY CORDEIRO DE CAMPOS, NO TRECHO COMPREENDIDO ENTRE O PORTÃO DE ENTRADA E O ACESSO AO PÁTIO EXTERNO, BEM COMO À INSTALAÇÃO DE CÂMERAS DE SEGURANÇA, VISANDO O REFORÇO DA PROTEÇÃO NA PORTARIA, AOS SERVIDORES E AOS ALUNOS.</t>
+  </si>
+  <si>
+    <t>3268</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3268/indicacao_58_2026_glaucia.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO PROCEDA, POR MEIO DO DEPARTAMENTO COMPETENTE, À CONSTRUÇÃO DE UMA SALA DE AULA NO PÁTIO DA ESCOLA EXTENSÃO LUCY CORDEIRO DE CAMPOS, COM A UTILIZAÇÃO DE DRYWALL, DESTINADA ÀS AULAS DE REFORÇO.</t>
+  </si>
+  <si>
+    <t>3269</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3269/indicacao_59_2026_glaucia.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO PROCEDA, POR MEIO DO DEPARTAMENTO COMPETENTE, À MANUTENÇÃO DAS LÂMPADAS NA RODOVIA SP-147, NOS TRECHOS EM QUE SE ENCONTRAM QUEIMADAS OU SEM ILUMINAÇÃO.</t>
+  </si>
+  <si>
+    <t>3270</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3270/indicacao_60_2026_glaucia.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL PROCEDA À IMPLANTAÇÃO DE UM CENTRO MULTIDISCIPLINAR DESTINADO AO ATENDIMENTO DE ALUNOS COM NECESSIDADES EDUCACIONAIS ESPECÍFICAS.</t>
+  </si>
+  <si>
+    <t>3271</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3271/indicacao_61_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A VIABILIDADE DE DISPONIBILIZAR, POR MEIO DO DEPARTAMENTO COMPETENTE, CAMINHÕES DE TERRA DESTINADOS AO ATERRAMENTO DE ALICERCES EM NOVAS OBRAS DE CONSTRUÇÃO NO MUNICÍPIO, COMO FORMA DE APOIO AOS MUNÍCIPES E DE INCENTIVO AO DESENVOLVIMENTO URBANO.</t>
+  </si>
+  <si>
+    <t>3272</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3272/indicacao_62_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL INTERCEDA JUNTO AO DEPARTAMENTO DE SEGURANÇA DE TRÂNSITO DO MUNICÍPIO, PARA QUE SEJAM ORIENTADOS OS ESTABELECIMENTOS COMERCIAIS QUE REALIZAM SERVIÇOS DE DELIVERY, ESPECIALMENTE NO RAMO ALIMENTÍCIO, QUANTO À ADOÇÃO DE NORMAS E BOAS PRÁTICAS QUE NÃO COLOQUEM EM RISCO A SEGURANÇA DOS CIDADÃOS.</t>
+  </si>
+  <si>
+    <t>3273</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3273/indicacao_63_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL INTERCEDA, POR MEIO DO DEPARTAMENTO COMPETENTE, PARA QUE SEJA REALIZADA A DEVIDA DEMARCAÇÃO DAS FAIXAS DE PEDESTRES E DA SINALIZAÇÃO HORIZONTAL DE TRÂNSITO NA TRAVESSA SITUADA ENTRE A RUA JOÃO MARTINELLI E A RUA ETOZIB CAPELLARI, NAS PROXIMIDADES DA ESCOLA “NAERSON MIRANDA”.</t>
+  </si>
+  <si>
+    <t>3274</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3274/indicacao_64_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL INTERCEDA, POR MEIO DO DEPARTAMENTO COMPETENTE, PARA QUE SEJA REALIZADA A PODA E, SE NECESSÁRIO, O CORTE DE ÁRVORES LOCALIZADAS NA EMEI “BENEDITO DE OLIVEIRA E SILVA”, SITUADA NA RUA VICENTE FERREIRA, NAS PROXIMIDADES DO NÚMERO 255.</t>
+  </si>
+  <si>
+    <t>3275</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3275/indicacao_65_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL INTERCEDA, POR MEIO DO DEPARTAMENTO COMPETENTE, PARA QUE SEJA REALIZADA A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM TODAS AS ESCOLAS MUNICIPAIS DO MUNICÍPIO, COM O OBJETIVO DE FORTALECER A SEGURANÇA NO AMBIENTE ESCOLAR, PROTEGER ALUNOS, SERVIDORES E DEMAIS USUÁRIOS, BEM COMO ASSEGURAR O ADEQUADO MONITORAMENTO DAS UNIDADES DE ENSINO.</t>
+  </si>
+  <si>
+    <t>3276</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3276/indicacao_66_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DO DEPARTAMENTO COMPETENTE, PROCEDA À DEVIDA REPARAÇÃO DA CERCA QUE DELIMITA O TERRENO MUNICIPAL CONFRONTANTE COM O IMÓVEL DO SR. BENEDITO JOSÉ DA SILVA, VISANDO GARANTIR A ADEQUADA DEMARCAÇÃO DA ÁREA E A SEGURANÇA DA DIVISA.</t>
+  </si>
+  <si>
+    <t>3277</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3277/indicacao_67_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DO DEPARTAMENTO COMPETENTE, PROCEDA À DEVIDA REVITALIZAÇÃO DA ESTRADA RURAL LOCALIZADA NO BAIRRO BARRA MANSA, ÀS MARGENS DA RODOVIA PRESIDENTE CASTELO BRANCO, EM ÁREA DE DIVISA COM O MUNICÍPIO DE PARDINHO/SP.</t>
+  </si>
+  <si>
+    <t>3278</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3278/indicacao_68_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DO DEPARTAMENTO COMPETENTE, PROCEDA À DEVIDA REVITALIZAÇÃO DA ESTRADA RURAL LOCALIZADA NO BAIRRO BELA VISTA, COM ACESSO À CHÁCARA DONA TEREZA EMÍLIO MARTINS DE CAMARGO E DEMAIS PROPRIEDADES DA REGIÃO.</t>
+  </si>
+  <si>
+    <t>3280</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3280/digitalizacao2026-04-08_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, SUGERINDO QUE A ADMINISTRAÇÃO INTERCEDA, POR MEIO DO DEPARTAMENTO COMPETENTE, PARA QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE CERCAMENTO NO TERRENO LOCALIZADO PRÓXIMO A QUADRA POLIESPORTIVA DO BAIRRO REPRESA, A FIM DE EVITAR O DESCARTE IRREGULAR DE RESÍDUOS NO LOCAL.</t>
+  </si>
+  <si>
+    <t>3281</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3281/indicacao_70_2026_sol.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE, POR INTERMÉDIO DO DEPARTAMENTO COMPETENTE, A REALIZAÇÃO DA TROCA DA LÂMPADA DO POSTE LOCALIZADO NA ENTRADA DO BAIRRO SANTA TEREZINHA, AO LADO DO PESQUEIRO SANTA TEREZA.</t>
+  </si>
+  <si>
+    <t>3282</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3282/indicacao_71_2026_sol.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE DETERMINE, POR INTERMÉDIO DO DEPARTAMENTO COMPETENTE, A INSTALAÇÃO E REGULARIZAÇÃO DE UMA VAGA DE ESTACIONAMENTO PRIVATIVO PARA IDOSOS EM FRENTE À UNIDADE DE PEDIATRIA.</t>
+  </si>
+  <si>
+    <t>3283</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3283/indicacao_72_2026_sol.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE DETERMINE, POR INTERMÉDIO DO DEPARTAMENTO COMPETENTE, QUE ESTUDE A POSSIBILIDADE DE PROIBIÇÃO DE ESTACIONAMENTO NA RUA EUCLIDES FRANCO, EM FRENTE AO SUPERMERCADO CUESTA.</t>
+  </si>
+  <si>
+    <t>3284</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3284/indicacao_73_2026_sol.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, POR MEIO DO DEPARTAMENTO COMPETENTE, À AQUISIÇÃO DE NOVAS CARTEIRAS E CADEIRAS ESCOLARES PARA SEREM INSTALADAS NA SALA DE ATENDIMENTO DO PROJETO CRESCER “LAURA MARIA RODRIGUES”.</t>
+  </si>
+  <si>
+    <t>3285</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3285/indicacao_74_2026_glaucia.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO PROCEDA, POR MEIO DO DEPARTAMENTO COMPETENTE, À INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NA RUA SALEMA, ESPECIFICAMENTE NA ESQUINA APÓS O Nº 775, BEM COMO NO ESPAÇO DESTINADO À ACADEMIA AO AR LIVRE, NO BAIRRO ALPES DA CASTELO.</t>
+  </si>
+  <si>
+    <t>3286</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3286/indicacao_75_2026_glaucia.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO PROCEDA, POR MEIO DO DEPARTAMENTO COMPETENTE, À INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO ALPES DA CASTELO.</t>
+  </si>
+  <si>
+    <t>3287</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3287/indicacao_76_2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE POR MEIO DA DIRETORIA COMPETENTE, PROCEDA O REPARO DO CALÇAMENTO EM LAJOTAS E A MANUTENÇÃO DAS LOMBADAS LOCALIZADAS NA RUA VICENTE FERREIRA.</t>
+  </si>
+  <si>
+    <t>3288</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3288/indicacao_77_2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO DETERMINE, POR MEIO DA DIRETORIA COMPETENTE, QUE SE PROCEDA A INSTALAÇÃO DE FAIXAS DE SINALIZAÇÃO REFLETIVA EM TODAS AS CAÇAMBAS DE ENTULHO, ESTACIONADAS EM VIAS PÚBLICAS.</t>
+  </si>
+  <si>
+    <t>3289</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3289/indicacao_78_2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO DETERMINE, POR MEIO DA DIRETORIA COMPETENTE, A INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO DA PRAÇA JOÃO RAMOS VIEIRA, BEM COMO DA ALÇA DE LIGAÇÃO BENEDITO CORTEZ.</t>
+  </si>
+  <si>
+    <t>3290</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3290/indicacao_79_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DAS DIRETORIAS COMPETENTES, PLANEJE E EXECUTE A RETOMADA DO DESFILE CÍVICO EM COMEMORAÇÃO AO ANIVERSÁRIO DA CIDADE.</t>
+  </si>
+  <si>
+    <t>3291</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3291/indicacao_80_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA OS REPAROS NECESSÁRIOS NA RUA VEREADOR ANTÔNIO EBÚRNEO, NO TRECHO ENTRE OS BAIRROS REPRESA E SANTA CATARINA.</t>
+  </si>
+  <si>
+    <t>3292</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3292/indicacao_81_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A POSSIBILIDADE DE CRIAÇÃO DA "PRAÇA DOS AUTISTAS" OU A IMPLANTAÇÃO DE ESPAÇOS SENSORIAIS ADAPTADOS EM ÁREAS DE LAZER DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3293</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3293/indicacao_82_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL PROCEDA, COM A DEVIDA URGÊNCIA, À INSTITUCIONALIZAÇÃO DA ORQUESTRA CARREIRINHO COMO CORPO MUSICAL PERMANENTE DO MUNICÍPIO DE BOFETE.</t>
+  </si>
+  <si>
+    <t>3302</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3302/indicacao_83_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL PROCEDA, JUNTO À DIRETORIA COMPETENTE, A MELHORIA DA VIA RURAL QUE DÁ CONTINUIDADE À BFT-030, MEDIANTE A APLICAÇÃO DE CASCALHO, TERRA E OUTROS MATERIAIS ADEQUADOS, VISANDO PROPORCIONAR MELHORES CONDIÇÕES DE TRAFEGABILIDADE E SEGURANÇA AOS USUÁRIOS.</t>
+  </si>
+  <si>
+    <t>3303</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3303/indicacao_84_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL PROCEDA, JUNTO À DIRETORIA COMPETENTE, A MANUTENÇÃO E REGULARIZAÇÃO DOS MEDIDORES (RELÓGIOS) DE ÁGUA E DE ENERGIA ELÉTRICA DA ESCOLA MUNICIPAL GABRIEL TOSI, LOCALIZADA NO DISTRITO SANTO INÁCIO (BARONESA).</t>
+  </si>
+  <si>
+    <t>3304</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>João Aliberti</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3304/indicacao_85_2026_joao.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DO DEPARTAMENTO COMPETENTE, PROCEDA À INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA E LUMINÁRIAS NOS POSTES DAS VIAS DO BAIRRO DA MINA.</t>
+  </si>
+  <si>
+    <t>3305</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3305/indicacao_86_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO PROCEDA, COM URGÊNCIA, ATRAVÉS DA DIRETORIA COMPETENTE, A MANUTENÇÃO DA RUA FRANCISCO CLEMÊNCIO DO AMARAL, REALIZANDO O REASSENTAMENTO DAS LAJOTAS QUE SE ENCONTRAM SOLTAS APÓS INTERVENÇÃO DA SABESP.</t>
+  </si>
+  <si>
+    <t>3306</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3306/indicacao_87_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL ENVIDE ESFORÇOS PARA A IMEDIATA RETOMADA E CONTINUIDADE DAS OBRAS DE CONSTRUÇÃO DA ESCOLA MUNICIPAL DE TEMPO INTEGRAL - PROFESSOR ONIVALDO JOSÉ MARTINS  -.</t>
+  </si>
+  <si>
+    <t>3307</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3307/indicacao_88_2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO, POR MEIO DA DIRETORIA COMPETENTE, ESTUDE A VIABILIDADE DE FIRMAR PARCERIAS INSTITUCIONAIS PARA A OFERTA DE CURSOS PROFISSIONALIZANTES ATRAVÉS DAS UNIDADES MÓVEIS (CARRETAS) DO SENAI PARA OS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>3308</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3308/indicacao_89_2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A VIABILIDADE DE DESTINAÇÃO ESTRATÉGICA PARA A ÁREA DO ANTIGO  - POSTO CASTELÃO -, SEJA POR MEIO DA IMPLANTAÇÃO DE UM DISTRITO INDUSTRIAL, SEJA MEDIANTE TRATATIVAS COM OS PROPRIETÁRIOS PARA A REATIVAÇÃO DO POSTO DE SERVIÇOS, INCLUSIVE POR MEIO DE PARCERIAS PÚBLICO-PRIVADAS OU OUTRAS FORMAS LEGALMENTE ADMITIDAS.</t>
+  </si>
+  <si>
+    <t>3309</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3309/indicacao_90_2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA COM URGÊNCIA À MANUTENÇÃO DA ESTRADA DO BAIRRO JACUTINGA/FURNA, BEM COMO OS REPAROS NECESSÁRIOS EM MATA-BURROS E PONTES DOS REFERIDOS BAIRROS.</t>
+  </si>
+  <si>
+    <t>3310</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3310/indicacao_91_2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA, COM URGÊNCIA, À INSTALAÇÃO DE COBERTURA NA CALÇADA E NA ÁREA DE SAÍDA DA ESCOLA LUCY CORDEIRO DE CAMPOS, LOCALIZADA EM FRENTE À RUA JOÃO MARTINELLI.</t>
+  </si>
+  <si>
+    <t>3311</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3311/indicacao_92_2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA, COM URGÊNCIA, À MANUTENÇÃO DA ESTRADA RURAL QUE DÁ ACESSO ÀS PROPRIEDADES DO SR. ANÉSIO ANTUNES E DO SR. MÁRIO ANTUNES (BAIO), NO BAIRRO DO ÓLEO.</t>
+  </si>
+  <si>
+    <t>3312</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3312/indicacao_93_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, REALIZE A SINALIZAÇÃO E A PINTURA DAS LOMBADAS NA ESTRADA QUE LIGA A CIDADE AO BAIRRO PORTAL DAS COLINAS.</t>
+  </si>
+  <si>
+    <t>3313</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3313/indicacao_94_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, REALIZE A PAVIMENTAÇÃO COM PEDREGULHO OU CASCALHO NAS RUAS DOS BAIRROS ALPES DA CASTELO, SARACAÍ E CAMPO ALEGRE.</t>
+  </si>
+  <si>
+    <t>3314</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3314/indicacao_95_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, PROCEDA À MELHORIA DA ILUMINAÇÃO PÚBLICA DA RUA OLINDA RODER NOGUEIRA, ESPECIALMENTE NO TRECHO PRÓXIMO À ACADEMIA AO AR LIVRE.</t>
+  </si>
+  <si>
+    <t>3315</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3315/indicacao_96_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DA DIRETORIA COMPETENTE, ESTUDE A VIABILIDADE DE AUMENTAR A OFERTA E A FREQUÊNCIA DAS AULAS DE ZUMBA OFERECIDAS À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>3316</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3316/indicacao_97_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA, COM URGÊNCIA, À REALIZAÇÃO DO SERVIÇO DE LIMPEZA DE FOSSAS, MEDIANTE A UTILIZAÇÃO DE CAMINHÃO APROPRIADO, PARA ATENDIMENTO AOS MORADORES DO BAIRRO ALPES DA CASTELO.</t>
+  </si>
+  <si>
+    <t>3317</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3317/indicacao_98_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE A INSTALAÇÃO DE NOVA ILUMINAÇÃO E O CONSERTO DAS LUMINÁRIAS APAGADAS NA RODOVIA SP-147, ESPECIALMENTE NO TRECHO URBANO QUE SE INICIA NA PONTE DO RIO DO PEIXE.</t>
+  </si>
+  <si>
+    <t>3318</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3318/indicacao_99_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL INTERCEDA JUNTO À CONCESSIONÁRIA OU EMPRESA RESPONSÁVEL PELA RODOVIA SP-147, PARA QUE SEJA REALIZADA A INSTALAÇÃO DE NOVAS PLACAS DE LIMITE DE VELOCIDADE, ESPECIALMENTE NAS PROXIMIDADES DAS FAIXAS DE PEDESTRES.</t>
+  </si>
+  <si>
+    <t>3319</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3319/indicacao_100_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA À MANUTENÇÃO DA RUA MANOEL JACINTO BARBEIRO, TENDO EM VISTA A EXISTÊNCIA DE BURACOS E AFUNDAMENTOS NO LEITO ASFÁLTICO DA VIA.</t>
+  </si>
+  <si>
+    <t>3320</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3320/indicacao_101_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A ELABORAÇÃO DE UM PROJETO DE LEI QUE REGULAMENTE O PLANTIO DE ÁRVORES E CERCAS VIVAS SOB REDES ELÉTRICAS, ESTABELECENDO UM LIMITE DE ALTURA E A OBRIGATORIEDADE DE PODA.</t>
+  </si>
+  <si>
+    <t>3341</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA EM CARÁTER DE URGÊNCIA, OS SERVIÇOS DE MANUTENÇÃO E REPARO DA BOCA DE LOBO SITUADA NA RUA ANTÔNIO CORDEIRO NETO, Nº 72, NO BAIRRO CDHU I, PRECISAMENTE EM FRENTE À RESIDÊNCIA DO SENHOR JOSÉ MIGUEL.</t>
+  </si>
+  <si>
+    <t>3342</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA EM CARÁTER DE URGÊNCIA, OS SERVIÇOS DE MANUTENÇÃO E REPARO DO GUARDA-CORPO (TUBULAÇÃO DE PROTEÇÃO) DA 'PONTE ALTA', NO SENTIDO AO BAIRRO DO ÓLEO.</t>
+  </si>
+  <si>
+    <t>3343</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA EM CARÁTER DE URGÊNCIA, AS MELHORIAS NA ESCOLA LUCY CORDEIRO, PROVIDENCIANDO: _x000D_
+_x000D_
+1.	PAPEL HIGIÊNICO NOS BANHEIROS; _x000D_
+2.	SUPORTE PARA PAPEL HIGIÊNICO; _x000D_
+3.	VENTILADORES; _x000D_
+4.	TELEVISÃO EM ALGUMAS SALAS; _x000D_
+5.	LÂMPADAS PISCANDO, QUEIMADAS; _x000D_
+6.	INSTALAR CÂMERAS DE MONITORAMENTO;_x000D_
+7.	CONSERTAR GOTEIRAS NAS SALAS; _x000D_
+8.	DISPONIBILIZAR MAIS SERVIDORES.</t>
+  </si>
+  <si>
+    <t>3344</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA, COM URGÊNCIA, À REALIZAÇÃO DE REPAROS NA ESTRADA DO BAIRRO MOCOCA, COM NIVELAMENTO E COLOCAÇÃO DE CASCALHO, BEM COMO O CONSERTO DA PONTE DO BAIRRO.</t>
+  </si>
+  <si>
+    <t>3345</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DO DEPARTAMENTO COMPETENTE, PROCEDA À INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA E LUMINÁRIAS NO BAIRRO MOCOCA.</t>
+  </si>
+  <si>
+    <t>3346</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DO DEPARTAMENTO COMPETENTE, PROCEDA À DISPONIBILIZAÇÃO DE TRANSPORTE PÚBLICO PARA OS MORADORES DO BAIRRO MOCOCA.</t>
+  </si>
+  <si>
+    <t>3347</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>3348</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA À MANUTENÇÃO DO ASFALTO DAS RUAS NARCISO MARIANO E DOMINGOS MARIANO, LOCALIZADAS NO BAIRRO SÃO ROQUE NOVO.</t>
+  </si>
+  <si>
+    <t>3349</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INTERCEDA JUNTO À DIRETORIA DE VIGILÂNCIA SANITÁRIA PARA QUE SEJAM REALIZADAS, COM URGÊNCIA, VISITAS TÉCNICAS E INSPEÇÕES EPIDEMIOLÓGICAS NAS RESIDÊNCIAS E QUINTAIS DO BAIRRO SÃO ROQUE.</t>
+  </si>
+  <si>
+    <t>3350</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO ESTUDE A POSSIBILIDADE DE ADQUIRIR E INSTALAR NOVAS LIXEIRAS (CAIXAS DE LIXO) EM DIVERSOS PONTOS DA CIDADE E NOS BAIRROS.</t>
+  </si>
+  <si>
+    <t>3351</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA COMPETENTE, PROCEDA À TROCA DE UMA LÂMPADA NO POSTE LOCALIZADO NA RUA DOMINGOS MARIANO, NO BAIRRO SÃO ROQUE NOVO, AO LADO DA RESIDÊNCIA DE NÚMERO 177.</t>
+  </si>
+  <si>
+    <t>3352</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DO DEPARTAMENTO COMPETENTE, PROCEDA COM URGÊNCIA À MANUTENÇÃO DA ESTRADA QUE LIGA A CIDADE DE BOFETE AO PONTO TURÍSTICO TRÊS PEDRAS, REALIZANDO A OPERAÇÃO TAPA-BURACOS E O NIVELAMENTO DA VIA.</t>
+  </si>
+  <si>
+    <t>3353</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, INTERCEDA POR MEIO DAS DIRETORIAS DE EDUCAÇÃO E SAÚDE, PROCEDENDO À ADEQUAÇÃO DO ATENDIMENTO PÚBLICO PARA PESSOAS COM TEA (TRANSTORNO DO ESPECTRO AUTISTA), MEDIANTE A CONTRATAÇÃO OU DESIGNAÇÃO DE PROFISSIONAIS ESPECIALIZADOS E A ESTRUTURAÇÃO DE AMBIENTES ADEQUADOS PARA ESSE ACOMPANHAMENTO.</t>
+  </si>
+  <si>
     <t>3182</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
+    <t>Henrique Galvão, Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3182/mocao_01_2026.pdf</t>
+  </si>
+  <si>
     <t>MOÇÃO DE APLAUSOS, À NOVA DIRETORIA EXECUTIVA ELEITA DO CONSELHO MUNICIPAL DE TURISMO (COMTUR), NAS PESSOAS DO SR. PRESIDENTE, ANGERSON DA SILVA ALVES; DA SRA. VICE-PRESIDENTE, ROSANA BERTONI PERRICONE; DA SRA. SECRETÁRIA-EXECUTIVA, FABIANA IMOTO AMADEO; E DO SR. SECRETÁRIO, LAURINDO MACEDO DA SILVA.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
+    <t>Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3183/mocao_02_2026.pdf</t>
+  </si>
+  <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SR. ADENILSON DE SOUZA E DE SUA FILHA EMYLLY GONÇALVES DE SOUZA, EM VIRTUDE DE SEUS FALECIMENTOS, OCORRIDOS NO DIA 23 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>João Aliberti</t>
+    <t>João Aliberti, Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, Henrique Galvão, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3186/mocao_03_2026_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SRA. MARIA INÊZ ALIBERTI SARTORI, EM VIRTUDE DE SEUS FALECIMENTOS, OCORRIDOS NO DIA 30 DE JANEIRO DE 2026.</t>
   </si>
   <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3200/mocao_04_2026_glaucia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À ASSOCIAÇÃO ACOLHE ANJOS, REPRESENTADA POR SUA PRESIDENTE, ADELAIDE GELATTI, EM RECONHECIMENTO AO RELEVANTE E HONROSO TRABALHO DE ACOLHIMENTO, CUIDADO E PROTEÇÃO DEDICADOS AOS ANIMAIS EM SITUAÇÃO DE RUA OU ABANDONO NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3201</t>
+  </si>
+  <si>
+    <t>Osvaldo do Baiano, Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3201/mocao_05_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHOR LUIZ SERGIO PAES DE OLIVEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 1/2/2026.</t>
+  </si>
+  <si>
+    <t>3202</t>
+  </si>
+  <si>
+    <t>Sol Batina, Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3202/mocao_06_2026_solange.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À SENHORA TATIANA RIBEIRO ARENA, EM RECONHECIMENTO AO EXEMPLAR TRABALHO QUE DESEMPENHA À FRENTE DA CASA DA ALEGRIA, INSTITUIÇÃO QUE ATUALMENTE ATENDE MAIS DE 50 (CINQUENTA) CRIANÇAS DO MUNICÍPIO, PRESTANDO CUIDADOS COM ZELO, AMOR E RESPEITO, PROPORCIONANDO UM AMBIENTE SEGURO E ACOLHEDOR PARA QUE AS MÃES POSSAM EXERCER SUAS ATIVIDADES LABORAIS COM TRANQUILIDADE.</t>
+  </si>
+  <si>
+    <t>3203</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3203/mocao_07_2026_solange.pdf</t>
+  </si>
+  <si>
+    <t>VANDERLEI AMARAL CAMPOS JUNIOR, DIRETOR MUNICIPAL DE OBRAS, ESTENDENDO-SE A HOMENAGEM A TODOS OS SERVIDORES QUE ATUAM, DIRETA OU INDIRETAMENTE, NA MANUTENÇÃO DAS ESTRADAS RURAIS DO MUNICÍPIO, OS QUAIS, APESAR DAS ADVERSIDADES OCASIONADAS PELAS CHUVAS, VÊM DESEMPENHANDO SUAS FUNÇÕES COM RESPONSABILIDADE, CUIDADO E DEDICAÇÃO.</t>
+  </si>
+  <si>
+    <t>3204</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3204/mocao_08_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA, EM RECONHECIMENTO À SUA ATUAÇÃO EM DEFESA DO USO DE PROTETORES AURICULARES POR ALUNOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NAS ESCOLAS ESTADUAIS.</t>
+  </si>
+  <si>
+    <t>3220</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3220/mocao_09_2026_solange.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA MARTA FRANCISCO BERJA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 20/2/2026.</t>
+  </si>
+  <si>
+    <t>3221</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3221/mocao_10_2026_solange.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AOS ATLETAS PROFISSIONAIS KAUÊ BORGES MORENO E JOÃO PEDRO DE SOUZA, AMBOS CAMPEÕES MUNDIAIS DE KICKBOXING EM BUENOS AIRES, ARGENTINA, EM NOVEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>3222</t>
+  </si>
+  <si>
+    <t>Luiz da Igreja, Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Osvaldo do Baiano, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3222/mocao_11_2026_luiz_erro_ano.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR IGOR DIAS DA ROSA, EM RECONHECIMENTO AO EXEMPLAR E DEDICADO TRABALHO QUE VEM DESEMPENHANDO À FRENTE DA DIRETORIA DE CULTURA DO MUNICÍPIO, CONTRIBUINDO DE FORMA SIGNIFICATIVA PARA O FORTALECIMENTO, VALORIZAÇÃO E PROMOÇÃO DAS ATIVIDADES CULTURAIS, INCENTIVANDO ARTISTAS LOCAIS, PRESERVANDO AS TRADIÇÕES E AMPLIANDO O ACESSO DA POPULAÇÃO ÀS AÇÕES E PROJETOS CULTURAIS.</t>
+  </si>
+  <si>
+    <t>3223</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3223/mocao_12_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA ELENICE SILVEIRA AMARAL PINSON, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 16/2/2026.</t>
+  </si>
+  <si>
+    <t>3224</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3224/mocao_13_2026_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SENHOR SEGESMUNDO LOPES RIBEIRO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 15/2/2026.</t>
+  </si>
+  <si>
+    <t>3225</t>
+  </si>
+  <si>
+    <t>Danilo da Adega, Aldir Pedro de Oliveira, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3225/mocao_14_2026_danilo_erro_ano.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR PAULO RICARDO APARECIDO LOPES DE ALBUQUERQUE E AO SENHOR ALESSANDRO APARECIDO LOPES DE ALBUQUERQUE, EM RECONHECIMENTO AO ESPÍRITO VOLUNTÁRIO E À DEDICAÇÃO DE AMBOS, QUE, DE FORMA ESPONTÂNEA E COMPROMETIDA, CONTRIBUEM SIGNIFICATIVAMENTE PARA A LIMPEZA E CONSERVAÇÃO DO MUNICÍPIO, DEMONSTRANDO EXEMPLO DE CIDADANIA, RESPONSABILIDADE SOCIAL E CUIDADO COM A NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>3226</t>
+  </si>
+  <si>
+    <t>Gláucia Bertoncini, Aldir Pedro de Oliveira, Danilo da Adega, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3226/mocao_15_2026_glaucia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR LUCAS BONFIM DOS SANTOS, EM RECONHECIMENTO À SUA BRILHANTE TRAJETÓRIA NO RODEIO PROFISSIONAL EM TOUROS, NA QUAL VEM SE DESTACANDO COM TALENTO, DEDICAÇÃO E CORAGEM, LEVANDO E REPRESENTANDO COM ORGULHO O NOME DO MUNICÍPIO DE BOFETE NAS COMPETIÇÕES EM QUE PARTICIPA, SENDO SEUS TÍTULOS: _x000D_
+_x000D_
+•	CAMPEÃO DO RODEIO DE BOFETE/SP — PRÊMIO: CARRO 0 KM_x000D_
+•	1º LUGAR NO FORT WORTH STOCKYARDS CHAMPIONSHIP RODEO – EUA_x000D_
+•	1º LUGAR EM RODEIO REALIZADO EM OKLAHOMA – EUA_x000D_
+•	CAMPEÃO EM CAFELÂNDIA – SP_x000D_
+•	CAMPEÃO EM ITAPECERICA DA SERRA – SP_x000D_
+•	CAMPEÃO EM CERQUEIRA CÉSAR – SP_x000D_
+•	CAMPEÃO EM ITABERÁ – SP_x000D_
+•	CAMPEÃO EM SANTO ANTÔNIO DA PLATINA – PR</t>
+  </si>
+  <si>
+    <t>3242</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3242/mocao_16_2026_solage.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À SRA. MARIA INÊS DE OLIVEIRA E SILVA, SERVIDORA PÚBLICA MUNICIPAL, EM RECONHECIMENTO AOS SEUS 55 ANOS DE DEDICAÇÃO E RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3243/mocao_17_2026_solange.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À SRA. NEUZA MARIA MIRANDA LANDI, EM RECONHECIMENTO AOS 40 ANOS DE SERVIÇOS PRESTADOS COMO SERVIDORA DO ESTADO NO MUNICÍPIO E AOS 22 ANOS DE DEDICAÇÃO COMO SERVIDORA PÚBLICA MUNICIPAL, CONTRIBUINDO DE FORMA SIGNIFICATIVA PARA O DESENVOLVIMENTO E O ATENDIMENTO À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>3244</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3244/mocao_18_2026_joao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA HELENA MARIA DE PONTES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 08/3/2026.</t>
+  </si>
+  <si>
+    <t>3245</t>
+  </si>
+  <si>
+    <t>Poder Legislativo, Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3245/mocao_19_2026_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SRA. NILSEN MARIA RAMOS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 11/3/2026.</t>
+  </si>
+  <si>
+    <t>3246</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3246/mocao_20_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SRA. ROSÁLIA DE MORAES CORDEIRO, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 11/3/2026.</t>
+  </si>
+  <si>
+    <t>3248</t>
+  </si>
+  <si>
+    <t>Poder Legislativo, Aldir Pedro de Oliveira, Danilo da Adega, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina, Zebra Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3248/mocao_21_2026_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SR. ALLYSON FERREIRA ROCHA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 15/03/2026.</t>
+  </si>
+  <si>
+    <t>3279</t>
+  </si>
+  <si>
+    <t>Danilo da Adega, Aldir Pedro de Oliveira, Gláucia Bertoncini, Henrique Galvão, João Aliberti, Luiz da Igreja, Osvaldo do Baiano, Sol Batina, Zebra Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3279/mocao_22_2025_glaucia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À DIREÇÃO, COORDENAÇÃO, CORPO DOCENTE E DEMAIS SERVIDORES DA ESCOLA ESTADUAL ANSELMO BERTONCINI, NA PESSOA DE SUA DIRETORA, SRA. SÔNIA CORDEIRO, EXPRESSANDO O RECONHECIMENTO PELO EXCELENTE RESULTADO OBTIDO NO ANO DE 2025, COM A CONQUISTA DA MODALIDADE OURO, FUNDAMENTADA NO DESEMPENHO DOS ALUNOS NO SARESP 2025, FRUTO DO COMPROMISSO, DEDICAÇÃO E EXCELÊNCIA DO TRABALHO DESENVOLVIDO POR TODA A EQUIPE ESCOLAR.</t>
+  </si>
+  <si>
+    <t>3294</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A SER ENCAMINHADA AOS SRS. EUGÊNIO CARLOS ALVES E GUSTAVO DA SILVEIRA, EXPRESSANDO O RECONHECIMENTO PELA EXCELENTE ATUAÇÃO COMO LOCUTORES DO QUALIFY BOFETE 2026, DESTACANDO O PROFISSIONALISMO, CARISMA E A BRILHANTE CONDUÇÃO DO EVENTO, BEM COMO A VALORIZAÇÃO DA COMPETIÇÃO, NA QUAL 10 PEÕES BOFETENSES ESTARÃO PRESENTES DISPUTANDO A PREMIAÇÃO DO RODEIO.</t>
+  </si>
+  <si>
+    <t>3295</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. PEDRO EMÍLIO MARTINS, MAIS CONHECIDO COMO “PEDRO DA MINA”, PELA HONROSA CONQUISTA DO TERCEIRO LUGAR NO CAMPEONATO DE MALHA, DESTACANDO SEU EMPENHO, DEDICAÇÃO E ESPÍRITO ESPORTIVO, ELEVANDO O NOME DO MUNICÍPIO E INCENTIVANDO A PRÁTICA ESPORTIVA NA COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>3296</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO DEPARTAMENTO DE CULTURA, NA PESSOA DO  DIRETOR IGOR DIAS DA ROSA E AO MAESTRO JOSÉ PAULO SOARES MOLITOR, PELO SEGUNDO ENCONTRO DE BANDAS NO MUNICÍPIO, REUNINDO REPRESENTANTES DE VÁRIOS MUNICÍPIOS E ESTADOS, COM A CULMINÂNCIA DO HINO DE BOFETE EXECUTADO POR TODAS AS BANDAS PARTICIPANTES DO EVENTO.</t>
+  </si>
+  <si>
+    <t>3297</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHOR DJALMA FIDELIS DOS SANTOS, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 12/4/2026.</t>
+  </si>
+  <si>
+    <t>3321</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SR. NEURI BENEDITO PINSON, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 24 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>3322</t>
+  </si>
+  <si>
+    <t>Poder Legislativo</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA LASINHA NOVAES DE OLIVEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 01/05/2026.</t>
+  </si>
+  <si>
+    <t>3323</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA ANDRELINA DE SOUZA ARRUDA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 12/4/2026.</t>
+  </si>
+  <si>
+    <t>3354</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHORA  MARIA APARECIDA ANTUNES, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 13/5/2026.</t>
+  </si>
+  <si>
+    <t>3205</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3205/projeto_de_decreto_legislativo_n_1.26_-_contas_municipais_2023.doc</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS CONTAS MUNICIPAIS DO EXERCÍCIO DE 2023.</t>
+  </si>
+  <si>
+    <t>3335</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3335/pd_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA TÍTULO DE CIDADÃ BOFETENSE A DEPUTADA FEDERAL ELY SANTOS.</t>
+  </si>
+  <si>
+    <t>3336</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3336/pd_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA TÍTULO DE CIDADÃ BOFETENSE A SENHORA CLEONICE DE FÁTIMA EBURNEO.</t>
+  </si>
+  <si>
     <t>3166</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Poder Executivo</t>
-[...2 lines deleted...]
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3166/plc_01_2026.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3166/plc_01_2026.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÕES COMISSIONADAS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE BOFETE, ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 153/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3167/plc_02_2026.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3167/plc_02_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>3253</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3253/plc_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>3249</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3249/plc_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA LEI COMPLEMENTAR Nº 111, DE 02 DE MARÇO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3251</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3251/plc_05_2026_atualizado.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: ALTERA OS ARTIGOS 72 E 73 DA LEI COMPLEMENTAR MUNICIPAL Nº 140, DE 06 DE NOVEMBRO DE 2023, QUE DISPÕE SOBRE A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE BOFETE, ADEQUANDO A CORREGEDORIA DA GUARDA CIVIL MUNICIPAL À LEI FEDERAL Nº 13.022, DE 08 DE AGOSTO DE 2014, CRIA A FUNÇÃO EM COMISSÃO DE CORREGEDOR, COM SUAS ATRIBUIÇÕES E VENCIMENTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3252/plc_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>REORGANIZA E APRIMORA A ADMINISTRAÇÃO FISCAL TRIBUTÁRIA, ALTERANDO DISPOSITIVOS DA LEI COMPLEMENTAR Nº 153/2025, ANEXOS I E II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3332</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3332/plc_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES COMISSIONADAS VINCULADAS À COMISSÃO MUNICIPAL DE AVALIAÇÃO DE DESEMPENHO DO ESTÁGIO PROBATÓRIO – COMADEP, PREVISTA NA LEI COMPLEMENTAR Nº 156, DE 12 DE SETEMBRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3333</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3333/plc_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR Nº 83, DE 30 DE DEZEMBRO DE 2014, PARA DISPOR SOBRE RESTRIÇÕES À CONCESSÃO DE ALVARÁ DE FUNCIONAMENTO EM HORÁRIO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>3184</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3184/projeto_de_lei_1.26_-_glaucia_-_denominacao_do_predio_da_diretoria_municipal_de_educacao_-_dona_lili.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3184/plcm_01_2026.pdf</t>
   </si>
   <si>
     <t>DENOMINA “MARIA DE JESUS EBÚRNEO E SILVA, CARINHOSAMENTE CONHECIDA COMO DONA LILI”, O PRÉDIO DA SEDE DA DIRETORIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
+    <t>3206</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3206/pl_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA “LAURA MARIA RODRIGUES”, O PROJETO CRESCER DO MUNICÍPIO DE BOFETE.</t>
+  </si>
+  <si>
+    <t>3254</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3254/plcm_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA “SUELI ALVES DE OLIVEIRA RAMOS”, A CASA DA SAÚDE.</t>
+  </si>
+  <si>
+    <t>3255</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3255/plcm_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA “RENATA CORDEIRO LOPES”, A CASA DE APOIO À SAUDE.</t>
+  </si>
+  <si>
+    <t>3324</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3324/projeto_de_lei_5.26_-_luiz_-_denominacao_de_via_publica_-_jose_loenardo_pereira.doc</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA EM NOSSA CIDADE.</t>
+  </si>
+  <si>
     <t>3160</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3160/pl_01_2026.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3160/pl_01_2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA PELO USO DE ESPAÇO EM EQUIPAMENTOS PÚBLICOS PARA FINS PUBLICITÁRIOS NO ÂMBITO DO MUNICÍPIO DE BOFETE, ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3161/pl_02_2026.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3161/pl_02_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS, CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3162/pl_03_2026.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3162/pl_03_2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS PRÓPRIOS ATRAVÉS DE TERMO DE COLABORAÇÃO À ENTIDADE QUE ESPECIFICA PARA O QUADRIÊNIO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3163/pl_04_2026.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3163/pl_04_2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS ATRAVÉS DE TERMO DE COLABORAÇÃO, ORIUNDOS DO PROGRAMA ESPECIAL DE MÉDIA COMPLEXIDADE, DA SECRETARIA ESTADUAL DE ASSISTÊNCIA SOCIAL, À ENTIDADE QUE ESPECÍFICA PARA O QUADRIÊNIO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3164/pl_05_2026.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3164/pl_05_2026.pdf</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3165/pl_06_2026.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3165/pl_06_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DA CULTURA E ECONOMIA CRIATIVA, VISANDO À REALIZAÇÃO DE EVENTO CULTURAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>3327</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3327/pl_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DE ESTRADAS RURAIS E SERVIDÕES DE PASSAGEM, LOCALIZADAS NA ÁREA RURAL SÃO MARCOS, NO MUNICÍPIO DE BOFETE/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3328</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3328/pl_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA ÁREA DE EXPANSÃO URBANA A ÁREA ABAIXO ESPECIFICADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3329</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3329/pl_09_2026.pdf</t>
+  </si>
+  <si>
+    <t>3330</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3330/pl_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DA FEIRA DO PRODUTOR RURAL DE BOFETE E DA FEIRA NOTURNA DE BOFETE, INSTITUI SUAS MARCAS OFICIAIS, DISCIPLINA A REALIZAÇÃO DE FEIRA GASTRONÔMICA E CULTURAL, AUTORIZA A PARTICIPAÇÃO DE FOOD TRUCKS E APRESENTAÇÕES CULTURAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3331</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3331/pl_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PLANO DE CONTINGÊNCIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL – PLANCON DO MUNICÍPIO DE BOFETE/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3334</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3334/pl_12_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>3185</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Mesa Diretora</t>
-[...2 lines deleted...]
-    <t>https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3185/projeto_de_resolucao_1.26_-_mesa_-_aumenta_os_salario_e_vencimentos_dos_servidores_do_poder_legislativo.pdf</t>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3185/projeto_de_resolucao_1.26_-_mesa_-_aumenta_os_salario_e_vencimentos_dos_servidores_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS SALÁRIOS E VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3181/requerimento_01_2026.pdf</t>
   </si>
   <si>
     <t>REQUER PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 DIANTE DAS RECENTES NOTÍCIAS PUBLICADAS PELOS PORTAIS DE NOTÍCIAS DA REGIÃO, REQUER QUE O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA DIRETORIA MUNICIPAL DE SAÚDE E DA DIRETORIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, INFORME:_x000D_
 _x000D_
 1-	CONSTA NO SISTEMA DA REDE MUNICIPAL DE SAÚDE REGISTRO DE ATENDIMENTO OU SOLICITAÇÃO DE MEDICAMENTO PARA TRATAMENTO DE REFLUXO EM NOME DA REFERIDA MENOR NOS ÚLTIMOS 6 (SEIS) MESES?_x000D_
 _x000D_
 1.1-	CASO POSITIVO, O MEDICAMENTO PRESCRITO ESTAVA DISPONÍVEL EM ESTOQUE? _x000D_
 _x000D_
 1.2-	SE NÃO ESTAVA, QUAIS AS RAZÕES TÉCNICAS PARA O DESABASTECIMENTO E QUAIS MEDIDAS FORAM TOMADAS PARA A AQUISIÇÃO OU AUXÍLIO À FAMÍLIA NO ACESSO AO FÁRMACO?_x000D_
 _x000D_
 2-	QUAL É O PROTOCOLO OFICIAL DO MUNICÍPIO PARA CASOS DE ÓBITO DOMICILIAR?_x000D_
 _x000D_
 2.1- HOUVE O ACIONAMENTO DE VEÍCULOS DE SOCORRO OU ASSISTÊNCIA APÓS O CHAMADO DA FAMÍLIA NO DIA 5 DE DEZEMBRO? _x000D_
 _x000D_
 2.3- SE SIM, INFORMAR O HORÁRIO DO CHAMADO E O HORÁRIO DE CHEGADA DA EQUIPE AO LOCAL._x000D_
 _x000D_
 2.4- ESCLARECER OS MOTIVOS DA ALEGADA DEMORA DE 6 (SEIS) HORAS PARA A REMOÇÃO DO CORPO, INDICANDO QUAIS ÓRGÃOS FORAM ACIONADOS (SVO, POLÍCIA CIVIL, ETC.) E EM QUE HORÁRIOS._x000D_
 _x000D_
 3-	A SECRETARIA DE ASSISTÊNCIA SOCIAL OU DE SAÚDE REALIZOU ALGUM CONTATO OFICIAL COM A FAMÍLIA APÓS O OCORRIDO PARA OFERECER SUPORTE PSICOLÓGICO OU AUXÍLIO FUNERAL?_x000D_
 _x000D_
 3.1- CASO TENHA OCORRIDO, APRESENTAR RELATÓRIO (PRESERVANDO O SIGILO DA FAMÍLIA) DAS AÇÕES REALIZADAS. CASO CONTRÁRIO, JUSTIFICAR A AUSÊNCIA DE AMPARO.</t>
+  </si>
+  <si>
+    <t>3207</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3207/requerimento_02_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES:_x000D_
+_x000D_
+CONSIDERANDO OS RELATOS DE TURMAS DA REDE MUNICIPAL QUE PERMANECEM SEM PROFESSORES REGENTES APÓS O INÍCIO DO ANO LETIVO;_x000D_
+_x000D_
+CONSIDERANDO AS DENÚNCIAS RECEBIDAS POR ESTE GABINETE ACERCA DE POSSÍVEIS DESVIOS DE FUNÇÃO E DESCUMPRIMENTO DE JORNADA POR SERVIDORES COMISSIONADOS;_x000D_
+_x000D_
+REQUER-SE:_x000D_
+_x000D_
+1) QUANTO À ATRIBUIÇÃO DE AULAS: CÓPIA DA ATA DE ATRIBUIÇÃO DE AULAS DE TODA A REDE MUNICIPAL. ESPECIFICAR QUAIS TURMAS ENCONTRAM-SE ATUALMENTE SEM PROFESSOR E QUAIS MEDIDAS ESTÃO SENDO TOMADAS (CONVOCAÇÃO DE CONCURSO OU CONTRATAÇÃO EMERGENCIAL)._x000D_
+2) QUANTO AO QUADRO DE COMISSIONADOS: RELAÇÃO NOMINAL DE TODOS OS SERVIDORES OCUPANTES DE CARGOS EM COMISSÃO NA SECRETARIA DE EDUCAÇÃO, ESPECIFICANDO: CARGO, FUNÇÃO GRATIFICADA, LOCAL DE LOTAÇÃO (UNIDADE ESCOLAR OU ADMINISTRATIVA) E ESCALA DE HORÁRIOS DE TRABALHO.</t>
+  </si>
+  <si>
+    <t>3208</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3208/requerimento_03_2026_aldir.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS O QUE SEGUE:_x000D_
+SOLICITO, COM A DEVIDA VÊNIA AO EXMO. SR. PREFEITO, ESCLARECIMENTOS FORMAIS E DETALHADOS ACERCA DO NÃO RECOLHIMENTO DE ANIMAIS SOLTOS NAS VIAS PÚBLICAS DA CIDADE, INCLUINDO BAIRROS, LOTEAMENTOS E SÍTIOS DO MUNICÍPIO, BEM COMO INFORMAÇÕES SOBRE OS MOTIVOS PELOS QUAIS O CANIL MUNICIPAL AINDA NÃO SE ENCONTRA EM PLENO FUNCIONAMENTO.</t>
+  </si>
+  <si>
+    <t>3228</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3228/requerimento_04_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES:_x000D_
+_x000D_
+CONSIDERANDO A IMPORTÂNCIA DO ACESSO À SAÚDE E DA REALIZAÇÃO DE EXAMES LABORATORIAIS PARA O DIAGNÓSTICO E ACOMPANHAMENTO DE TRATAMENTOS MÉDICOS, BEM COMO A NECESSIDADE DE ACOMPANHAMENTO DAS DEMANDAS EXISTENTES NO MUNICÍPIO, REQUER-SE QUE SEJAM PRESTADAS AS SEGUINTES INFORMAÇÕES NO TOCANTE À REALIZAÇÃO DE EXAMES LABORATORIAIS DE SANGUE:_x000D_
+_x000D_
+1.	QUAL É A DEMANDA ATUAL DE EXAMES LABORATORIAIS DE SANGUE NO MUNICÍPIO?_x000D_
+_x000D_
+2.	EXISTE FILA DE ESPERA PARA A REALIZAÇÃO DESSES EXAMES? EM CASO POSITIVO, QUAL É O TEMPO MÉDIO DE ESPERA?_x000D_
+_x000D_
+3.	EXISTE ATUALMENTE ALGUMA CLÍNICA OU LABORATÓRIO CONVENIADO COM O MUNICÍPIO PARA A REALIZAÇÃO DESSES EXAMES? EM CASO AFIRMATIVO, INFORMAR QUAIS SÃO.</t>
+  </si>
+  <si>
+    <t>3229</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3229/requerimento_05_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES:_x000D_
+_x000D_
+É DE CONHECIMENTO PÚBLICO QUE A PREFEITURA MUNICIPAL REALIZOU A CONTRATAÇÃO DE UMA EMPRESA TERCEIRIZADA PARA ATUAR NA ESCOLA EMEI MARLENE DE LOURDES CASINI BERTONCINI. DIANTE DISSO, REQUER-SE QUE SEJAM APRESENTADAS AS SEGUINTES INFORMAÇÕES:_x000D_
+_x000D_
+1.	A EMPRESA CONTRATADA POSSUI EXPERIÊNCIA COMPROVADA NA PRESTAÇÃO DE SERVIÇOS NO RAMO EDUCACIONAL OU EM AMBIENTES ESCOLARES?_x000D_
+_x000D_
+2.	A EMPRESA REALIZA OU REALIZOU TREINAMENTO E CAPACITAÇÃO ADEQUADA COM COLABORADORES PARA ATUAÇÃO NO AMBIENTE ESCOLAR?_x000D_
+_x000D_
+3.	A EMPRESA JÁ REALIZOU ANTERIORMENTE TRABALHOS OU PRESTAÇÃO DE SERVIÇOS ENVOLVENDO ATENDIMENTO OU CONVIVÊNCIA EM AMBIENTES COM CRIANÇAS?</t>
+  </si>
+  <si>
+    <t>3230</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3230/requerimento_06_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS O QUE SEGUE:_x000D_
+_x000D_
+CONSIDERANDO AS DIVERSAS RECLAMAÇÕES DE MUNÍCIPES E PRODUTORES RURAIS ACERCA DAS CONDIÇÕES PRECÁRIAS DE DIVERSAS ESTRADAS RURAIS DO MUNICÍPIO, BEM COMO A IMPORTÂNCIA DESSAS VIAS PARA O ESCOAMENTO DA PRODUÇÃO AGRÍCOLA, O TRANSPORTE ESCOLAR E A MOBILIDADE DA POPULAÇÃO QUE RESIDE NA ZONA RURAL, REQUER-SE QUE SEJAM PRESTADAS AS SEGUINTES INFORMAÇÕES:_x000D_
+_x000D_
+1.	EXISTE ATUALMENTE ALGUM PROGRAMA OU PLANEJAMENTO DA ADMINISTRAÇÃO MUNICIPAL PARA A RECUPERAÇÃO E MANUTENÇÃO DAS ESTRADAS RURAIS DO MUNICÍPIO? EM CASO POSITIVO, INFORMAR COMO ESTÁ SENDO REALIZADO._x000D_
+_x000D_
+2.	HÁ UM CRONOGRAMA DE MANUTENÇÃO OU RECUPERAÇÃO DAS ESTRADAS RURAIS? EM CASO AFIRMATIVO, ENCAMINHAR CÓPIA OU INFORMAR QUAIS REGIÕES SERÃO ATENDIDAS E EM QUE PRAZO._x000D_
+_x000D_
+3.	QUAIS MEDIDAS EMERGENCIAIS ESTÃO SENDO ADOTADAS PELA PREFEITURA PARA MELHORAR AS CONDIÇÕES DE TRAFEGABILIDADE NAS ESTRADAS RURAIS QUE SE ENCONTRAM EM SITUAÇÃO MAIS CRÍTICA?</t>
+  </si>
+  <si>
+    <t>3231</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3231/requerimento_07_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS O QUE SEGUE:_x000D_
+_x000D_
+CONSIDERANDO A IMPORTÂNCIA DO PORTAL DA TRANSPARÊNCIA COMO INSTRUMENTO DE ACESSO À INFORMAÇÃO E DE ACOMPANHAMENTO DOS ATOS DA ADMINISTRAÇÃO PÚBLICA PELA POPULAÇÃO, BEM COMO AS DIVERSAS RECLAMAÇÕES DE MUNÍCIPES ACERCA DA INDISPONIBILIDADE DO REFERIDO SITE, QUE SE ENCONTRA FORA DO AR E IMPOSSIBILITA O ACESSO ÀS INFORMAÇÕES PÚBLICAS, REQUER-SE QUE SEJAM PRESTADAS AS SEGUINTES INFORMAÇÕES:_x000D_
+_x000D_
+1.	 QUAL É O MOTIVO TÉCNICO QUE TEM IMPEDIDO O FUNCIONAMENTO DO PORTAL DA TRANSPARÊNCIA DO MUNICÍPIO E DESDE QUANDO O SITE ESTÁ INACESSÍVEL?_x000D_
+_x000D_
+2.	QUAIS MEDIDAS ESTÃO SENDO ADOTADAS PELA ADMINISTRAÇÃO MUNICIPAL PARA RESTABELECER O ACESSO AO PORTAL DA TRANSPARÊNCIA E GARANTIR O CUMPRIMENTO DA LEI DE ACESSO À INFORMAÇÃO?</t>
+  </si>
+  <si>
+    <t>3256</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3256/requerimento_08_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL, REITERANDO O TEOR DO REQUERIMENTO Nº 1/2026, QUE SEJAM ENCAMINHADAS A ESTA CASA DE LEIS AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>3257</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3257/requerimento_09_2026_danilo.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES:_x000D_
+_x000D_
+CONSIDERANDO MANIFESTAÇÕES DE MUNÍCIPES ACERCA DOS CONTRATOS DE PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE ESCOLAR POR MEIO DE VANS, NO SENTIDO DE QUE EVENTUAIS VENCEDORES DE PROCESSOS LICITATÓRIOS OU CONTRATAÇÕES DIRETAS ESTARIAM SUBLOCANDO OU TRANSFERINDO A EXECUÇÃO DOS SERVIÇOS A TERCEIROS, REQUER-SE:_x000D_
+_x000D_
+1.	PROCEDE A INFORMAÇÃO DE QUE AS LINHAS DE TRANSPORTE ESCOLAR ESTÃO SENDO COMERCIALIZADAS, CEDIDAS OU TRANSFERIDAS ENTRE PRESTADORES DE SERVIÇO?_x000D_
+ _x000D_
+2.	EM CASO POSITIVO, O SETOR RESPONSÁVEL PELO TRANSPORTE ESCOLAR ESTÁ SENDO FORMALMENTE COMUNICADO E REALIZANDO O DEVIDO ACOMPANHAMENTO E FISCALIZAÇÃO DESSAS EVENTUAIS ALTERAÇÕES CONTRATUAIS?_x000D_
+ _x000D_
+3.	TAIS PRÁTICAS ESTÃO EM CONFORMIDADE COM OS CONTRATOS FIRMADOS E COM A LEGISLAÇÃO VIGENTE APLICÁVEL?_x000D_
+_x000D_
+4.	QUAIS PROVIDÊNCIAS ADMINISTRATIVAS SERÃO ADOTADAS PELA ADMINISTRAÇÃO MUNICIPAL DIANTE DOS FATOS RELATADOS, ESPECIALMENTE QUANTO À FISCALIZAÇÃO, REGULARIZAÇÃO OU EVENTUAL RESPONSABILIZAÇÃO DOS ENVOLVIDOS.</t>
+  </si>
+  <si>
+    <t>3301</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3301/requerimento_10_2026_henrique.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL, REITERANDO O TEOR DO REQUERIMENTO Nº 1/2026, QUE SEJAM ENCAMINHADAS A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES:_x000D_
+_x000D_
+CONSIDERANDO A REALIZAÇÃO DE DIVERSOS EVENTOS CULTURAIS E FESTIVIDADES NO MUNICÍPIO DE BOFETE, NO PERÍODO COMPREENDIDO ENTRE SETEMBRO DE 2025 ATÉ A PRESENTE DATA, INCLUINDO, MAS NÃO SE LIMITANDO A:_x000D_
+_x000D_
+•	FEIRAS NOTURNAS;_x000D_
+•	FESTIVAIS E EVENTOS NO CENTRO DA CIDADE E NOS BAIRROS RURAIS;_x000D_
+•	FESTIVIDADES DE NATAL E RÉVEILLON;_x000D_
+•	CARNAVAL 2026;_x000D_
+•	RODEIO MUNICIPAL._x000D_
+_x000D_
+CONSIDERANDO OS PRINCÍPIOS DA PUBLICIDADE, DA TRANSPARÊNCIA E DA EFICIÊNCIA, QUE DEVEM NORTEAR A APLICAÇÃO DOS RECURSOS PÚBLICOS, REQUER-SE O ENVIO DE:_x000D_
+_x000D_
+1.	CÓPIA INTEGRAL E LEGÍVEL DE TODOS OS PROCESSOS DE CONTRATAÇÃO (INCLUINDO PROCESSOS DE LICITAÇÃO, DISPENSAS E INEXIGIBILIDADES);_x000D_
+_x000D_
+2.	CÓPIA DOS CONTRATOS E RESPECTIVOS TERMOS ADITIVOS FIRMADOS COM EMPRESAS ORGANIZADORAS DE EVENTOS, ARTISTAS, FORNECEDORES DE INFRAESTRUTURA (SOM, ILUMINAÇÃO, SEGURANÇA, ENTRE OUTROS) E LOCAÇÃO DE ESPAÇOS;_x000D_
+_x000D_
+3.	CÓPIA DAS NOTAS DE EMPENHO, LIQUIDAÇÃO E ORDENS DE PAGAMENTO VINCULADAS A CADA UM DOS EVENTOS MENCIONADOS;_x000D_
+_x000D_
+4.	 CÓPIA DAS NOTAS FISCAIS EMITIDAS PELOS PRESTADORES DE SERVIÇOS E FORNECEDORES.</t>
+  </si>
+  <si>
+    <t>3337</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL AS SEGUINTES INFORMAÇÕES RELATIVAS À REINCIDÊNCIA DE FURTOS DE MÓDULOS DOS ÔNIBUS NA GARAGEM MUNICIPAL: _x000D_
+_x000D_
+ 	CONSIDERANDO AS RECENTES INFORMAÇÕES SOBRE A OCORRÊNCIA DE UM TERCEIRO FURTO DE MÓDULOS SUBTRAÍDOS DA GARAGEM MUNICIPAL, REQUER-SE:_x000D_
+_x000D_
+1.	HOUVE REALMENTE OS FURTOS ACIMA MENCIONADOS? SE SIM, QUAL O NÚMERO TOTAL DE MÓDULOS FURTADOS ATÉ A PRESENTE DATA?_x000D_
+_x000D_
+2.	QUAIS MEDIDAS FORAM TOMADAS PELO EXECUTIVO MUNICIPAL PARA AVERIGUAR A SITUAÇÃO E IDENTIFICAR OS RESPONSÁVEIS?_x000D_
+_x000D_
+3.	FOI REGISTRADO BOLETIM DE OCORRÊNCIA? SE SIM, REQUER-SE O ENVIO DE CÓPIA ANEXA À RESPOSTA; CASO CONTRÁRIO, APRESENTAR A JUSTIFICATIVA FUNDAMENTADA PARA A NÃO REALIZAÇÃO DO REGISTRO._x000D_
+_x000D_
+4.	EXISTEM CÂMERAS DE MONITORAMENTO NO LOCAL? EM CASO NEGATIVO, FAVOR EXPLICAR O MOTIVO DA NÃO INSTALAÇÃO DE TAIS EQUIPAMENTOS._x000D_
+_x000D_
+5.	HAVIA VIGILANTE EM SERVIÇO NO DIA DO OCORRIDO? SE SIM, SEU DEPOIMENTO FOI REGISTRADO EM BOLETIM DE OCORRÊNCIA OU EM PROCEDIMENTO ADMINISTRATIVO INTERNO? REQUER-SE O ENVIO DE CÓPIAS DOS RESPECTIVOS DOCUMENTOS.</t>
+  </si>
+  <si>
+    <t>3338</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL AS SEGUINTES INFORMAÇÕES RELATIVAS À PRESTAÇÃO DE SERVIÇOS DE APOIO AOS ALUNOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA):_x000D_
+_x000D_
+CONSIDERANDO AS RECENTES INFORMAÇÕES SOBRE A RESCISÃO DO CONTRATO COM A EMPRESA DESPERTAR, RESPONSÁVEL PELO AUXÍLIO ESPECIALIZADO AOS PROFESSORES NO ATENDIMENTO AOS ALUNOS COM TEA, REQUER-SE:_x000D_
+_x000D_
+1.	HOUVE REALMENTE O CANCELAMENTO DO REFERIDO CONTRATO? SE SIM, QUAIS OS MOTIVOS QUE JUSTIFICARAM TAL MEDIDA? REQUER-SE O ENVIO DA CÓPIA DO DISTRATO A ESTA CASA DE LEIS._x000D_
+_x000D_
+2.	PROCEDE A INFORMAÇÃO DE QUE AUXILIARES DE DESENVOLVIMENTO INFANTIL (ADIS), LOTADOS NA ESCOLA MARLENE DE LOURDES CASINI BERTONCINI, FORAM DESIGNADOS PARA SUBSTITUIR OS PROFISSIONAIS ESPECIALIZADOS DA REFERIDA EMPRESA SEM TREINAMENTO PRÉVIO? EM CASO POSITIVO, COMO A GESTÃO AVALIA A OCORRÊNCIA DE POSSÍVEL DESVIO DE FUNÇÃO?_x000D_
+_x000D_
+3.	DIANTE DA NECESSIDADE DE ATENDIMENTO ESPECIALIZADO E AMBIENTE ADEQUADO PARA AS PESSOAS COM TEA, QUAIS MEDIDAS A PREFEITURA MUNICIPAL ESTÁ ADOTANDO OU PRETENDE ADOTAR, A CURTO PRAZO, PARA SUPRIR A DEMANDA DEIXADA PELA SAÍDA DA EMPRESA ESPECIALIZADA E GARANTIR QUE OS ALUNOS NÃO FIQUEM DESASSISTIDOS?</t>
+  </si>
+  <si>
+    <t>3339</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL AS SEGUINTES INFORMAÇÕES RELATIVAS À SITUAÇÃO ADMINISTRATIVA E OPERACIONAL DA EMEI MARLENE DE LOURDES CASINI BERTONCINI:_x000D_
+_x000D_
+CONSIDERANDO QUE, APÓS DENÚNCIAS DE AGRESSÕES NA REFERIDA UNIDADE ESCOLAR, A GESTÃO MUNICIPAL AFASTOU NÃO APENAS AS SERVIDORAS DIRETAMENTE ENVOLVIDAS, MAS TODO O CORPO DE AUXILIARES, IMPACTANDO A ROTINA PEDAGÓGICA E O VÍNCULO AFETIVO DOS ALUNOS;_x000D_
+_x000D_
+CONSIDERANDO A CONTRATAÇÃO DE EMPRESA TERCEIRIZADA PARA SUBSTITUIR TAIS SERVIDORAS E AS INFORMAÇÕES DE QUE O MINISTÉRIO PÚBLICO TERIA CONSTATADO IRREGULARIDADES NESSE CONTRATO, IMPEDINDO SUA RENOVAÇÃO E DEIXANDO A UNIDADE COM DÉFICIT DE FUNCIONÁRIOS;_x000D_
+_x000D_
+CONSIDERANDO A PREOCUPAÇÃO DAS MÃES DE ALUNOS, QUE EM REUNIÃO COM A DIRETORIA MUNICIPAL DE EDUCAÇÃO NO DIA 06/05/2026, NÃO OBTIVERAM SOLUÇÕES CONCRETAS OU PRAZOS PARA A NORMALIZAÇÃO DO QUADRO ESCOLAR, REQUER-SE_x000D_
+_x000D_
+1.	CÓPIA INTEGRAL DO PROCESSO ADMINISTRATIVO QUE APURA AS DENÚNCIAS DE AGRESSÃO NA REFERIDA ESCOLA, INCLUINDO O ATO ADMINISTRATIVO QUE DETERMINOU O AFASTAMENTO DE TODAS AS SERVIDORAS._x000D_
+_x000D_
+2.	CÓPIA DO CONTRATO FIRMADO COM A EMPRESA TERCEIRIZADA, ACOMPANHADA DO PARECER JURÍDICO QUE EMBASOU A CONTRATAÇÃO, VALOR TOTAL PAGO E CÓPIA DA NOTIFICAÇÃO OU RECOMENDAÇÃO DO MINISTÉRIO PÚBLICO QUE BARROU SUA RENOVAÇÃO._x000D_
+_x000D_
+3.	RELAÇÃO NOMINAL DE TODOS OS PROFISSIONAIS QUE ATUAM HOJE NA EMEI MARLENE BERTONCINI, ESPECIFICANDO O VÍNCULO (EFETIVO, COMISSIONADO OU CONTRATADO) E A COMPROVAÇÃO DE CAPACITAÇÃO PARA O TRATO COM CRIANÇAS E RESTRIÇÕES ALIMENTARES._x000D_
+_x000D_
+4.	QUAL O PLANO DE AÇÃO IMEDIATO DA SECRETARIA DE EDUCAÇÃO PARA RECOMPOR O QUADRO DE SERVIDORES E GARANTIR A SEGURANÇA DAS CRIANÇAS? QUAL O PRAZO OFICIAL PARA A NORMALIZAÇÃO TOTAL?_x000D_
+_x000D_
+5.	EXISTE PROTOCOLO FORMAL DE SEGURANÇA ALIMENTAR NA REDE MUNICIPAL PARA ALUNOS COM ALERGIAS OU INTOLERÂNCIAS? SE SIM, ENCAMINHAR CÓPIA; SE NÃO, JUSTIFICAR O DESCUMPRIMENTO DA LEI FEDERAL Nº 12.982/2014._x000D_
+_x000D_
+6.	CÓPIA DA ATA DA REUNIÃO REALIZADA COM AS MÃES NO DIA 06/05/2026 E A DESCRIÇÃO DE QUAIS ENCAMINHAMENTOS PRÁTICOS FORAM DADOS APÓS O ENCONTRO.</t>
+  </si>
+  <si>
+    <t>3340</t>
+  </si>
+  <si>
+    <t>REQUER PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES RELATIVAS ÀS INDENIZAÇÕES E PROVIDÊNCIAS DECORRENTES DO ACIDENTE OCORRIDO NA ESTRADA HÉLIO CORDEIRO, QUE LIGA O BAIRRO SÃO ROQUE NOVO:_x000D_
+_x000D_
+CONSIDERANDO A NECESSIDADE DE TRANSPARÊNCIA SOBRE OS GASTOS PÚBLICOS E O IMPACTO FINANCEIRO DE LONGO PRAZO NO ORÇAMENTO MUNICIPAL DEVIDO A CONDENAÇÕES JUDICIAIS OU ACORDOS INDENIZATÓRIOS, REQUER-SE:_x000D_
+_x000D_
+1.	QUAL O VALOR TOTAL DA INDENIZAÇÃO QUE A PREFEITURA MUNICIPAL FOI CONDENADA OU ACORDOU PAGAR À FAMÍLIA DA VÍTIMA?_x000D_
+_x000D_
+2.	PROCEDE A INFORMAÇÃO DE QUE O MUNICÍPIO DEVERÁ ARCAR COM O PAGAMENTO DE UM SALÁRIO MÍNIMO MENSAL À FAMÍLIA PELO PERÍODO DE 25 ANOS? SE SIM, QUAL O VALOR PROJETADO DESSE IMPACTO FINANCEIRO AO LONGO DE TODO O PERÍODO?_x000D_
+_x000D_
+3.	NA ÉPOCA DO ACIDENTE, O EXECUTIVO MUNICIPAL ACIONOU JUDICIAL OU ADMINISTRATIVAMENTE A EMPRESA FORNECEDORA DA MADEIRA ENVOLVIDA NO OCORRIDO?_x000D_
+_x000D_
+4.	A REFERIDA EMPRESA ESTÁ CUSTEANDO OU IRÁ CUSTEAR PARTE DAS DESPESAS E INDENIZAÇÕES? SE NÃO, QUAL O MOTIVO JURÍDICO PARA A EMPRESA NÃO TER SIDO RESPONSABILIZADA SOLIDARIAMENTE?_x000D_
+_x000D_
+5.	QUAIS PROVIDÊNCIAS ADMINISTRATIVAS ESTÃO SENDO TOMADAS PARA EVITAR NOVOS ACIDENTES DESTA NATUREZA NA REFERIDA ESTRADA?</t>
+  </si>
+  <si>
+    <t>3325</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3325/mensagem_de_veto_01_2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL AOS ARTIGOS 1º, 2º, 3º, 4º E 5º DO PROJETO DE LEI 48/2025 -AUTÓGRAFO Nº 14/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -711,67 +2694,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3166/plc_01_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3167/plc_02_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3184/projeto_de_lei_1.26_-_glaucia_-_denominacao_do_predio_da_diretoria_municipal_de_educacao_-_dona_lili.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3160/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3161/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3162/pl_03_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3163/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3164/pl_05_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3165/pl_06_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3185/projeto_de_resolucao_1.26_-_mesa_-_aumenta_os_salario_e_vencimentos_dos_servidores_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bofete.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3250/oficio_especial_pelo_01_26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3300/emenda_modificativa_1.26_-_danilo_-_plc_n_5.26.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3299/emenda_substitutiva_01_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3227/emenda_supressiva_01_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3298/emenda_supressiva_02_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3168/indicacao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3169/indicacao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3170/indicacao_03_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_05_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3173/indicacao_06_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3174/indicacao_07_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3175/indicacao_08_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3176/indicacao_09_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3177/indicacao_10_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3178/indicacao_11_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3179/indicacao_12_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3180/indicacao_13_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_14_2026_solange.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3188/indicacao_15_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3189/indicacao_16_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3199/indicacao_17_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3191/indicacao_18_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3192/indicacao_19_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3193/indicacao_20_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3194/indicacao_21_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3195/indicacao_22_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3196/indicacao_23_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3197/indicacao_24_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3198/indicacao_25_2026_glaucia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3209/indicacao_26_2026_solange.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3210/indicacao_27_2026_solange.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3211/indicacao_28_2026_solange.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3212/indicacao_29_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3213/indicacao_30_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_31_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3215/indicacao_32_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3216/indicacao_33_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3217/indicacao_34_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3218/indicacao_35_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3219/indicacao_36_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_37_2026_solange.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3233/indicacao_38_2026_solange.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3234/indicacao_39__2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3235/indicacao_40_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3236/indicacao_41_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3237/indicacao_42_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3238/indicacao_43_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3239/indicacao_44_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3240/indicacao_45_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3241/indicacao_46_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3247/indicacao_47_2026_luiz.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3258/indicacao_48_2026_sol.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3259/indicacao_49_2025_benedito.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3260/indicacao_50_2026_sol.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3261/indicacao_51_2026_sol.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3262/indicacao_52_2026_luiz.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3263/indicacao_53_2026_luis.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3264/indicacao_54_2026_luis.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3265/indicacao_55_2026_luis.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3266/indicacao_56_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3267/indicacao_57_2026_glaucia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3268/indicacao_58_2026_glaucia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3269/indicacao_59_2026_glaucia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3270/indicacao_60_2026_glaucia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3271/indicacao_61_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3272/indicacao_62_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3273/indicacao_63_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3274/indicacao_64_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3275/indicacao_65_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3276/indicacao_66_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3277/indicacao_67_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3278/indicacao_68_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3280/digitalizacao2026-04-08_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3281/indicacao_70_2026_sol.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3282/indicacao_71_2026_sol.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3283/indicacao_72_2026_sol.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3284/indicacao_73_2026_sol.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3285/indicacao_74_2026_glaucia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3286/indicacao_75_2026_glaucia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3287/indicacao_76_2026_luis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3288/indicacao_77_2026_luis.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3289/indicacao_78_2026_luis.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3290/indicacao_79_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3291/indicacao_80_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3292/indicacao_81_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3293/indicacao_82_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3302/indicacao_83_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3303/indicacao_84_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3304/indicacao_85_2026_joao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3305/indicacao_86_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3306/indicacao_87_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3307/indicacao_88_2026_luis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3308/indicacao_89_2026_luis.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3309/indicacao_90_2026_luis.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3310/indicacao_91_2026_luis.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3311/indicacao_92_2026_luis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3312/indicacao_93_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3313/indicacao_94_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3314/indicacao_95_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3315/indicacao_96_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3316/indicacao_97_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3317/indicacao_98_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3318/indicacao_99_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3319/indicacao_100_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3320/indicacao_101_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3182/mocao_01_2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3183/mocao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3186/mocao_03_2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3200/mocao_04_2026_glaucia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3201/mocao_05_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3202/mocao_06_2026_solange.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3203/mocao_07_2026_solange.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3204/mocao_08_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3220/mocao_09_2026_solange.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3221/mocao_10_2026_solange.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3222/mocao_11_2026_luiz_erro_ano.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3223/mocao_12_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3224/mocao_13_2026_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3225/mocao_14_2026_danilo_erro_ano.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3226/mocao_15_2026_glaucia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3242/mocao_16_2026_solage.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3243/mocao_17_2026_solange.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3244/mocao_18_2026_joao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3245/mocao_19_2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3246/mocao_20_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3248/mocao_21_2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3279/mocao_22_2025_glaucia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3205/projeto_de_decreto_legislativo_n_1.26_-_contas_municipais_2023.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3335/pd_02_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3336/pd_03_2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3166/plc_01_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3167/plc_02_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3253/plc_03_2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3249/plc_04_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3251/plc_05_2026_atualizado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3252/plc_06_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3332/plc_07_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3333/plc_08_2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3184/plcm_01_2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3206/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3254/plcm_03_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3255/plcm_04_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3324/projeto_de_lei_5.26_-_luiz_-_denominacao_de_via_publica_-_jose_loenardo_pereira.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3160/pl_01_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3161/pl_02_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3162/pl_03_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3163/pl_04_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3164/pl_05_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3165/pl_06_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3327/pl_07_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3328/pl_08_2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3329/pl_09_2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3330/pl_10_2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3331/pl_11_2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3334/pl_12_2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3185/projeto_de_resolucao_1.26_-_mesa_-_aumenta_os_salario_e_vencimentos_dos_servidores_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3181/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3207/requerimento_02_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3208/requerimento_03_2026_aldir.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3228/requerimento_04_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3229/requerimento_05_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3230/requerimento_06_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3231/requerimento_07_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3256/requerimento_08_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3257/requerimento_09_2026_danilo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3301/requerimento_10_2026_henrique.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bofete.sp.leg.br/media/sapl/public/materialegislativa/2026/3325/mensagem_de_veto_01_2026_executivo_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="174.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="149.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -791,747 +2774,5229 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" t="s">
         <v>19</v>
       </c>
-      <c r="B4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="F16" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>14</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="F17" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="H17" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="F18" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="D19" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="F19" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="H20" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="D21" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="H21" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E22" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E23" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="F23" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="H23" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E24" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="F24" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="H24" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>27</v>
+        <v>114</v>
       </c>
       <c r="D25" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E25" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="F25" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="H25" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>30</v>
+        <v>118</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E26" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="H26" t="s">
-        <v>97</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>121</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="E27" t="s">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="F27" t="s">
-        <v>101</v>
+        <v>19</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" t="s">
+        <v>39</v>
+      </c>
+      <c r="E28" t="s">
+        <v>40</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H28" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>130</v>
+      </c>
+      <c r="D29" t="s">
+        <v>39</v>
+      </c>
+      <c r="E29" t="s">
+        <v>40</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H29" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>133</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" t="s">
+        <v>39</v>
+      </c>
+      <c r="E30" t="s">
+        <v>40</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H30" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>138</v>
+      </c>
+      <c r="D31" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" t="s">
+        <v>40</v>
+      </c>
+      <c r="F31" t="s">
+        <v>64</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H31" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>142</v>
+      </c>
+      <c r="D32" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" t="s">
+        <v>40</v>
+      </c>
+      <c r="F32" t="s">
+        <v>94</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H32" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>146</v>
+      </c>
+      <c r="D33" t="s">
+        <v>39</v>
+      </c>
+      <c r="E33" t="s">
+        <v>40</v>
+      </c>
+      <c r="F33" t="s">
+        <v>94</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H33" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>149</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>150</v>
+      </c>
+      <c r="D34" t="s">
+        <v>39</v>
+      </c>
+      <c r="E34" t="s">
+        <v>40</v>
+      </c>
+      <c r="F34" t="s">
+        <v>94</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H34" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>153</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>154</v>
+      </c>
+      <c r="D35" t="s">
+        <v>39</v>
+      </c>
+      <c r="E35" t="s">
+        <v>40</v>
+      </c>
+      <c r="F35" t="s">
+        <v>35</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H35" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>157</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>158</v>
+      </c>
+      <c r="D36" t="s">
+        <v>39</v>
+      </c>
+      <c r="E36" t="s">
+        <v>40</v>
+      </c>
+      <c r="F36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H36" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>162</v>
+      </c>
+      <c r="D37" t="s">
+        <v>39</v>
+      </c>
+      <c r="E37" t="s">
+        <v>40</v>
+      </c>
+      <c r="F37" t="s">
+        <v>85</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H37" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>165</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>166</v>
+      </c>
+      <c r="D38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E38" t="s">
+        <v>40</v>
+      </c>
+      <c r="F38" t="s">
+        <v>85</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H38" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>170</v>
+      </c>
+      <c r="D39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E39" t="s">
+        <v>40</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H39" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>173</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>174</v>
+      </c>
+      <c r="D40" t="s">
+        <v>39</v>
+      </c>
+      <c r="E40" t="s">
+        <v>40</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H40" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>178</v>
+      </c>
+      <c r="D41" t="s">
+        <v>39</v>
+      </c>
+      <c r="E41" t="s">
+        <v>40</v>
+      </c>
+      <c r="F41" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H41" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>182</v>
+      </c>
+      <c r="D42" t="s">
+        <v>39</v>
+      </c>
+      <c r="E42" t="s">
+        <v>40</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H42" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>185</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>186</v>
+      </c>
+      <c r="D43" t="s">
+        <v>39</v>
+      </c>
+      <c r="E43" t="s">
+        <v>40</v>
+      </c>
+      <c r="F43" t="s">
+        <v>94</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H43" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>189</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>190</v>
+      </c>
+      <c r="D44" t="s">
+        <v>39</v>
+      </c>
+      <c r="E44" t="s">
+        <v>40</v>
+      </c>
+      <c r="F44" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H44" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>193</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>194</v>
+      </c>
+      <c r="D45" t="s">
+        <v>39</v>
+      </c>
+      <c r="E45" t="s">
+        <v>40</v>
+      </c>
+      <c r="F45" t="s">
+        <v>85</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H45" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>198</v>
+      </c>
+      <c r="D46" t="s">
+        <v>39</v>
+      </c>
+      <c r="E46" t="s">
+        <v>40</v>
+      </c>
+      <c r="F46" t="s">
+        <v>85</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H46" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>202</v>
+      </c>
+      <c r="D47" t="s">
+        <v>39</v>
+      </c>
+      <c r="E47" t="s">
+        <v>40</v>
+      </c>
+      <c r="F47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H47" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>205</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>206</v>
+      </c>
+      <c r="D48" t="s">
+        <v>39</v>
+      </c>
+      <c r="E48" t="s">
+        <v>40</v>
+      </c>
+      <c r="F48" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H48" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>209</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>210</v>
+      </c>
+      <c r="D49" t="s">
+        <v>39</v>
+      </c>
+      <c r="E49" t="s">
+        <v>40</v>
+      </c>
+      <c r="F49" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H49" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>214</v>
+      </c>
+      <c r="D50" t="s">
+        <v>39</v>
+      </c>
+      <c r="E50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F50" t="s">
+        <v>19</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>217</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>218</v>
+      </c>
+      <c r="D51" t="s">
+        <v>39</v>
+      </c>
+      <c r="E51" t="s">
+        <v>40</v>
+      </c>
+      <c r="F51" t="s">
+        <v>30</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H51" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>221</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>222</v>
+      </c>
+      <c r="D52" t="s">
+        <v>39</v>
+      </c>
+      <c r="E52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F52" t="s">
+        <v>35</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H52" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>225</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>226</v>
+      </c>
+      <c r="D53" t="s">
+        <v>39</v>
+      </c>
+      <c r="E53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F53" t="s">
+        <v>227</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H53" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>230</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>231</v>
+      </c>
+      <c r="D54" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" t="s">
+        <v>40</v>
+      </c>
+      <c r="F54" t="s">
+        <v>94</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H54" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>234</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>235</v>
+      </c>
+      <c r="D55" t="s">
+        <v>39</v>
+      </c>
+      <c r="E55" t="s">
+        <v>40</v>
+      </c>
+      <c r="F55" t="s">
+        <v>94</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H55" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>238</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>239</v>
+      </c>
+      <c r="D56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E56" t="s">
+        <v>40</v>
+      </c>
+      <c r="F56" t="s">
+        <v>94</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H56" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>242</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>243</v>
+      </c>
+      <c r="D57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E57" t="s">
+        <v>40</v>
+      </c>
+      <c r="F57" t="s">
+        <v>94</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H57" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>246</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>247</v>
+      </c>
+      <c r="D58" t="s">
+        <v>39</v>
+      </c>
+      <c r="E58" t="s">
+        <v>40</v>
+      </c>
+      <c r="F58" t="s">
+        <v>227</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H58" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>250</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>251</v>
+      </c>
+      <c r="D59" t="s">
+        <v>39</v>
+      </c>
+      <c r="E59" t="s">
+        <v>40</v>
+      </c>
+      <c r="F59" t="s">
+        <v>252</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H59" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>255</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>256</v>
+      </c>
+      <c r="D60" t="s">
+        <v>39</v>
+      </c>
+      <c r="E60" t="s">
+        <v>40</v>
+      </c>
+      <c r="F60" t="s">
+        <v>252</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H60" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>259</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>260</v>
+      </c>
+      <c r="D61" t="s">
+        <v>39</v>
+      </c>
+      <c r="E61" t="s">
+        <v>40</v>
+      </c>
+      <c r="F61" t="s">
+        <v>252</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H61" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>263</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>264</v>
+      </c>
+      <c r="D62" t="s">
+        <v>39</v>
+      </c>
+      <c r="E62" t="s">
+        <v>40</v>
+      </c>
+      <c r="F62" t="s">
+        <v>35</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H62" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>267</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>268</v>
+      </c>
+      <c r="D63" t="s">
+        <v>39</v>
+      </c>
+      <c r="E63" t="s">
+        <v>40</v>
+      </c>
+      <c r="F63" t="s">
+        <v>64</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H63" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>271</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>272</v>
+      </c>
+      <c r="D64" t="s">
+        <v>39</v>
+      </c>
+      <c r="E64" t="s">
+        <v>40</v>
+      </c>
+      <c r="F64" t="s">
+        <v>64</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H64" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>275</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>276</v>
+      </c>
+      <c r="D65" t="s">
+        <v>39</v>
+      </c>
+      <c r="E65" t="s">
+        <v>40</v>
+      </c>
+      <c r="F65" t="s">
+        <v>64</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H65" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>279</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>280</v>
+      </c>
+      <c r="D66" t="s">
+        <v>39</v>
+      </c>
+      <c r="E66" t="s">
+        <v>40</v>
+      </c>
+      <c r="F66" t="s">
+        <v>64</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H66" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>283</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>284</v>
+      </c>
+      <c r="D67" t="s">
+        <v>39</v>
+      </c>
+      <c r="E67" t="s">
+        <v>40</v>
+      </c>
+      <c r="F67" t="s">
+        <v>85</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H67" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>287</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>288</v>
+      </c>
+      <c r="D68" t="s">
+        <v>39</v>
+      </c>
+      <c r="E68" t="s">
+        <v>40</v>
+      </c>
+      <c r="F68" t="s">
+        <v>85</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H68" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>291</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>292</v>
+      </c>
+      <c r="D69" t="s">
+        <v>39</v>
+      </c>
+      <c r="E69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F69" t="s">
+        <v>85</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H69" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>295</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>296</v>
+      </c>
+      <c r="D70" t="s">
+        <v>39</v>
+      </c>
+      <c r="E70" t="s">
+        <v>40</v>
+      </c>
+      <c r="F70" t="s">
+        <v>85</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H70" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>299</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>300</v>
+      </c>
+      <c r="D71" t="s">
+        <v>39</v>
+      </c>
+      <c r="E71" t="s">
+        <v>40</v>
+      </c>
+      <c r="F71" t="s">
+        <v>19</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H71" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>303</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>304</v>
+      </c>
+      <c r="D72" t="s">
+        <v>39</v>
+      </c>
+      <c r="E72" t="s">
+        <v>40</v>
+      </c>
+      <c r="F72" t="s">
+        <v>35</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H72" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>307</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>308</v>
+      </c>
+      <c r="D73" t="s">
+        <v>39</v>
+      </c>
+      <c r="E73" t="s">
+        <v>40</v>
+      </c>
+      <c r="F73" t="s">
+        <v>35</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H73" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>311</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>312</v>
+      </c>
+      <c r="D74" t="s">
+        <v>39</v>
+      </c>
+      <c r="E74" t="s">
+        <v>40</v>
+      </c>
+      <c r="F74" t="s">
+        <v>35</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H74" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>315</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>316</v>
+      </c>
+      <c r="D75" t="s">
+        <v>39</v>
+      </c>
+      <c r="E75" t="s">
+        <v>40</v>
+      </c>
+      <c r="F75" t="s">
+        <v>19</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H75" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>319</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>320</v>
+      </c>
+      <c r="D76" t="s">
+        <v>39</v>
+      </c>
+      <c r="E76" t="s">
+        <v>40</v>
+      </c>
+      <c r="F76" t="s">
+        <v>94</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H76" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>323</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>324</v>
+      </c>
+      <c r="D77" t="s">
+        <v>39</v>
+      </c>
+      <c r="E77" t="s">
+        <v>40</v>
+      </c>
+      <c r="F77" t="s">
+        <v>94</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H77" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>327</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>328</v>
+      </c>
+      <c r="D78" t="s">
+        <v>39</v>
+      </c>
+      <c r="E78" t="s">
+        <v>40</v>
+      </c>
+      <c r="F78" t="s">
+        <v>94</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H78" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>331</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>332</v>
+      </c>
+      <c r="D79" t="s">
+        <v>39</v>
+      </c>
+      <c r="E79" t="s">
+        <v>40</v>
+      </c>
+      <c r="F79" t="s">
+        <v>94</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H79" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>335</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>336</v>
+      </c>
+      <c r="D80" t="s">
+        <v>39</v>
+      </c>
+      <c r="E80" t="s">
+        <v>40</v>
+      </c>
+      <c r="F80" t="s">
+        <v>64</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H80" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>339</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>340</v>
+      </c>
+      <c r="D81" t="s">
+        <v>39</v>
+      </c>
+      <c r="E81" t="s">
+        <v>40</v>
+      </c>
+      <c r="F81" t="s">
+        <v>64</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H81" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>343</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>344</v>
+      </c>
+      <c r="D82" t="s">
+        <v>39</v>
+      </c>
+      <c r="E82" t="s">
+        <v>40</v>
+      </c>
+      <c r="F82" t="s">
+        <v>252</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H82" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>347</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>348</v>
+      </c>
+      <c r="D83" t="s">
+        <v>39</v>
+      </c>
+      <c r="E83" t="s">
+        <v>40</v>
+      </c>
+      <c r="F83" t="s">
+        <v>252</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H83" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>351</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>352</v>
+      </c>
+      <c r="D84" t="s">
+        <v>39</v>
+      </c>
+      <c r="E84" t="s">
+        <v>40</v>
+      </c>
+      <c r="F84" t="s">
+        <v>252</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H84" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>355</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>356</v>
+      </c>
+      <c r="D85" t="s">
+        <v>39</v>
+      </c>
+      <c r="E85" t="s">
+        <v>40</v>
+      </c>
+      <c r="F85" t="s">
+        <v>19</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H85" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>359</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>360</v>
+      </c>
+      <c r="D86" t="s">
+        <v>39</v>
+      </c>
+      <c r="E86" t="s">
+        <v>40</v>
+      </c>
+      <c r="F86" t="s">
+        <v>19</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H86" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>363</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>364</v>
+      </c>
+      <c r="D87" t="s">
+        <v>39</v>
+      </c>
+      <c r="E87" t="s">
+        <v>40</v>
+      </c>
+      <c r="F87" t="s">
+        <v>19</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H87" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>367</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>368</v>
+      </c>
+      <c r="D88" t="s">
+        <v>39</v>
+      </c>
+      <c r="E88" t="s">
+        <v>40</v>
+      </c>
+      <c r="F88" t="s">
+        <v>35</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H88" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>371</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>372</v>
+      </c>
+      <c r="D89" t="s">
+        <v>39</v>
+      </c>
+      <c r="E89" t="s">
+        <v>40</v>
+      </c>
+      <c r="F89" t="s">
+        <v>35</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H89" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>375</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>376</v>
+      </c>
+      <c r="D90" t="s">
+        <v>39</v>
+      </c>
+      <c r="E90" t="s">
+        <v>40</v>
+      </c>
+      <c r="F90" t="s">
+        <v>35</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H90" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>379</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>380</v>
+      </c>
+      <c r="D91" t="s">
+        <v>39</v>
+      </c>
+      <c r="E91" t="s">
+        <v>40</v>
+      </c>
+      <c r="F91" t="s">
+        <v>381</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H91" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>384</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>385</v>
+      </c>
+      <c r="D92" t="s">
+        <v>39</v>
+      </c>
+      <c r="E92" t="s">
+        <v>40</v>
+      </c>
+      <c r="F92" t="s">
+        <v>30</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H92" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>388</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>389</v>
+      </c>
+      <c r="D93" t="s">
+        <v>39</v>
+      </c>
+      <c r="E93" t="s">
+        <v>40</v>
+      </c>
+      <c r="F93" t="s">
+        <v>30</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H93" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>392</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>393</v>
+      </c>
+      <c r="D94" t="s">
+        <v>39</v>
+      </c>
+      <c r="E94" t="s">
+        <v>40</v>
+      </c>
+      <c r="F94" t="s">
+        <v>252</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H94" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>396</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>397</v>
+      </c>
+      <c r="D95" t="s">
+        <v>39</v>
+      </c>
+      <c r="E95" t="s">
+        <v>40</v>
+      </c>
+      <c r="F95" t="s">
+        <v>252</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H95" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>400</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>401</v>
+      </c>
+      <c r="D96" t="s">
+        <v>39</v>
+      </c>
+      <c r="E96" t="s">
+        <v>40</v>
+      </c>
+      <c r="F96" t="s">
+        <v>252</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H96" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>404</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>405</v>
+      </c>
+      <c r="D97" t="s">
+        <v>39</v>
+      </c>
+      <c r="E97" t="s">
+        <v>40</v>
+      </c>
+      <c r="F97" t="s">
+        <v>252</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H97" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>408</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>409</v>
+      </c>
+      <c r="D98" t="s">
+        <v>39</v>
+      </c>
+      <c r="E98" t="s">
+        <v>40</v>
+      </c>
+      <c r="F98" t="s">
+        <v>252</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H98" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>412</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>413</v>
+      </c>
+      <c r="D99" t="s">
+        <v>39</v>
+      </c>
+      <c r="E99" t="s">
+        <v>40</v>
+      </c>
+      <c r="F99" t="s">
+        <v>19</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H99" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>416</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>417</v>
+      </c>
+      <c r="D100" t="s">
+        <v>39</v>
+      </c>
+      <c r="E100" t="s">
+        <v>40</v>
+      </c>
+      <c r="F100" t="s">
+        <v>19</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H100" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>420</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>421</v>
+      </c>
+      <c r="D101" t="s">
+        <v>39</v>
+      </c>
+      <c r="E101" t="s">
+        <v>40</v>
+      </c>
+      <c r="F101" t="s">
+        <v>19</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H101" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>424</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>425</v>
+      </c>
+      <c r="D102" t="s">
+        <v>39</v>
+      </c>
+      <c r="E102" t="s">
+        <v>40</v>
+      </c>
+      <c r="F102" t="s">
+        <v>19</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H102" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>428</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>429</v>
+      </c>
+      <c r="D103" t="s">
+        <v>39</v>
+      </c>
+      <c r="E103" t="s">
+        <v>40</v>
+      </c>
+      <c r="F103" t="s">
+        <v>19</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H103" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>432</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>433</v>
+      </c>
+      <c r="D104" t="s">
+        <v>39</v>
+      </c>
+      <c r="E104" t="s">
+        <v>40</v>
+      </c>
+      <c r="F104" t="s">
+        <v>85</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H104" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>436</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>437</v>
+      </c>
+      <c r="D105" t="s">
+        <v>39</v>
+      </c>
+      <c r="E105" t="s">
+        <v>40</v>
+      </c>
+      <c r="F105" t="s">
+        <v>85</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H105" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>440</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>441</v>
+      </c>
+      <c r="D106" t="s">
+        <v>39</v>
+      </c>
+      <c r="E106" t="s">
+        <v>40</v>
+      </c>
+      <c r="F106" t="s">
+        <v>85</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H106" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>444</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>445</v>
+      </c>
+      <c r="D107" t="s">
+        <v>39</v>
+      </c>
+      <c r="E107" t="s">
+        <v>40</v>
+      </c>
+      <c r="F107" t="s">
+        <v>85</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H107" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>448</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>449</v>
+      </c>
+      <c r="D108" t="s">
+        <v>39</v>
+      </c>
+      <c r="E108" t="s">
+        <v>40</v>
+      </c>
+      <c r="F108" t="s">
+        <v>252</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H108" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>452</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>453</v>
+      </c>
+      <c r="D109" t="s">
+        <v>39</v>
+      </c>
+      <c r="E109" t="s">
+        <v>40</v>
+      </c>
+      <c r="F109" t="s">
+        <v>252</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H109" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>455</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>456</v>
+      </c>
+      <c r="D110" t="s">
+        <v>39</v>
+      </c>
+      <c r="E110" t="s">
+        <v>40</v>
+      </c>
+      <c r="F110" t="s">
+        <v>252</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H110" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>458</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>459</v>
+      </c>
+      <c r="D111" t="s">
+        <v>39</v>
+      </c>
+      <c r="E111" t="s">
+        <v>40</v>
+      </c>
+      <c r="F111" t="s">
+        <v>19</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H111" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>461</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>462</v>
+      </c>
+      <c r="D112" t="s">
+        <v>39</v>
+      </c>
+      <c r="E112" t="s">
+        <v>40</v>
+      </c>
+      <c r="F112" t="s">
+        <v>19</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H112" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>464</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>465</v>
+      </c>
+      <c r="D113" t="s">
+        <v>39</v>
+      </c>
+      <c r="E113" t="s">
+        <v>40</v>
+      </c>
+      <c r="F113" t="s">
+        <v>19</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H113" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>467</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>468</v>
+      </c>
+      <c r="D114" t="s">
+        <v>39</v>
+      </c>
+      <c r="E114" t="s">
+        <v>40</v>
+      </c>
+      <c r="F114" t="s">
+        <v>19</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H114" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>469</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>470</v>
+      </c>
+      <c r="D115" t="s">
+        <v>39</v>
+      </c>
+      <c r="E115" t="s">
+        <v>40</v>
+      </c>
+      <c r="F115" t="s">
+        <v>85</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H115" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>472</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>473</v>
+      </c>
+      <c r="D116" t="s">
+        <v>39</v>
+      </c>
+      <c r="E116" t="s">
+        <v>40</v>
+      </c>
+      <c r="F116" t="s">
+        <v>85</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H116" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>475</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>476</v>
+      </c>
+      <c r="D117" t="s">
+        <v>39</v>
+      </c>
+      <c r="E117" t="s">
+        <v>40</v>
+      </c>
+      <c r="F117" t="s">
+        <v>85</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H117" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>478</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>479</v>
+      </c>
+      <c r="D118" t="s">
+        <v>39</v>
+      </c>
+      <c r="E118" t="s">
+        <v>40</v>
+      </c>
+      <c r="F118" t="s">
+        <v>85</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H118" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>481</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>482</v>
+      </c>
+      <c r="D119" t="s">
+        <v>39</v>
+      </c>
+      <c r="E119" t="s">
+        <v>40</v>
+      </c>
+      <c r="F119" t="s">
+        <v>94</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H119" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>484</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>485</v>
+      </c>
+      <c r="D120" t="s">
+        <v>39</v>
+      </c>
+      <c r="E120" t="s">
+        <v>40</v>
+      </c>
+      <c r="F120" t="s">
+        <v>35</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H120" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>487</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
         <v>10</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28" t="s">
+      <c r="D121" t="s">
+        <v>488</v>
+      </c>
+      <c r="E121" t="s">
+        <v>489</v>
+      </c>
+      <c r="F121" t="s">
+        <v>490</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H121" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>493</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>34</v>
+      </c>
+      <c r="D122" t="s">
+        <v>488</v>
+      </c>
+      <c r="E122" t="s">
+        <v>489</v>
+      </c>
+      <c r="F122" t="s">
+        <v>494</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H122" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>497</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>47</v>
+      </c>
+      <c r="D123" t="s">
+        <v>488</v>
+      </c>
+      <c r="E123" t="s">
+        <v>489</v>
+      </c>
+      <c r="F123" t="s">
+        <v>498</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H123" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>501</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>51</v>
+      </c>
+      <c r="D124" t="s">
+        <v>488</v>
+      </c>
+      <c r="E124" t="s">
+        <v>489</v>
+      </c>
+      <c r="F124" t="s">
+        <v>64</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H124" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>504</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>55</v>
+      </c>
+      <c r="D125" t="s">
+        <v>488</v>
+      </c>
+      <c r="E125" t="s">
+        <v>489</v>
+      </c>
+      <c r="F125" t="s">
+        <v>505</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H125" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>508</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>59</v>
+      </c>
+      <c r="D126" t="s">
+        <v>488</v>
+      </c>
+      <c r="E126" t="s">
+        <v>489</v>
+      </c>
+      <c r="F126" t="s">
+        <v>509</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H126" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>512</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>63</v>
+      </c>
+      <c r="D127" t="s">
+        <v>488</v>
+      </c>
+      <c r="E127" t="s">
+        <v>489</v>
+      </c>
+      <c r="F127" t="s">
+        <v>509</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H127" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>515</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>68</v>
+      </c>
+      <c r="D128" t="s">
+        <v>488</v>
+      </c>
+      <c r="E128" t="s">
+        <v>489</v>
+      </c>
+      <c r="F128" t="s">
+        <v>494</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H128" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>518</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>72</v>
+      </c>
+      <c r="D129" t="s">
+        <v>488</v>
+      </c>
+      <c r="E129" t="s">
+        <v>489</v>
+      </c>
+      <c r="F129" t="s">
+        <v>509</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H129" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>521</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>76</v>
+      </c>
+      <c r="D130" t="s">
+        <v>488</v>
+      </c>
+      <c r="E130" t="s">
+        <v>489</v>
+      </c>
+      <c r="F130" t="s">
+        <v>509</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H130" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>524</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>80</v>
+      </c>
+      <c r="D131" t="s">
+        <v>488</v>
+      </c>
+      <c r="E131" t="s">
+        <v>489</v>
+      </c>
+      <c r="F131" t="s">
+        <v>525</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H131" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>528</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>84</v>
+      </c>
+      <c r="D132" t="s">
+        <v>488</v>
+      </c>
+      <c r="E132" t="s">
+        <v>489</v>
+      </c>
+      <c r="F132" t="s">
+        <v>505</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H132" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>531</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>89</v>
+      </c>
+      <c r="D133" t="s">
+        <v>488</v>
+      </c>
+      <c r="E133" t="s">
+        <v>489</v>
+      </c>
+      <c r="F133" t="s">
+        <v>505</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H133" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>534</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>93</v>
+      </c>
+      <c r="D134" t="s">
+        <v>488</v>
+      </c>
+      <c r="E134" t="s">
+        <v>489</v>
+      </c>
+      <c r="F134" t="s">
+        <v>535</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H134" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>538</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>98</v>
+      </c>
+      <c r="D135" t="s">
+        <v>488</v>
+      </c>
+      <c r="E135" t="s">
+        <v>489</v>
+      </c>
+      <c r="F135" t="s">
+        <v>539</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H135" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>542</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>102</v>
+      </c>
+      <c r="D136" t="s">
+        <v>488</v>
+      </c>
+      <c r="E136" t="s">
+        <v>489</v>
+      </c>
+      <c r="F136" t="s">
+        <v>509</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H136" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>545</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
         <v>106</v>
       </c>
-      <c r="F28" t="s">
+      <c r="D137" t="s">
+        <v>488</v>
+      </c>
+      <c r="E137" t="s">
+        <v>489</v>
+      </c>
+      <c r="F137" t="s">
+        <v>509</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H137" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>548</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>110</v>
+      </c>
+      <c r="D138" t="s">
+        <v>488</v>
+      </c>
+      <c r="E138" t="s">
+        <v>489</v>
+      </c>
+      <c r="F138" t="s">
+        <v>498</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H138" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>551</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>114</v>
+      </c>
+      <c r="D139" t="s">
+        <v>488</v>
+      </c>
+      <c r="E139" t="s">
+        <v>489</v>
+      </c>
+      <c r="F139" t="s">
+        <v>552</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H139" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>555</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>118</v>
+      </c>
+      <c r="D140" t="s">
+        <v>488</v>
+      </c>
+      <c r="E140" t="s">
+        <v>489</v>
+      </c>
+      <c r="F140" t="s">
+        <v>494</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H140" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>558</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>122</v>
+      </c>
+      <c r="D141" t="s">
+        <v>488</v>
+      </c>
+      <c r="E141" t="s">
+        <v>489</v>
+      </c>
+      <c r="F141" t="s">
+        <v>559</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H141" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>562</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>126</v>
+      </c>
+      <c r="D142" t="s">
+        <v>488</v>
+      </c>
+      <c r="E142" t="s">
+        <v>489</v>
+      </c>
+      <c r="F142" t="s">
+        <v>563</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H142" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>566</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>130</v>
+      </c>
+      <c r="D143" t="s">
+        <v>488</v>
+      </c>
+      <c r="E143" t="s">
+        <v>489</v>
+      </c>
+      <c r="F143" t="s">
+        <v>64</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H143" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>568</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>134</v>
+      </c>
+      <c r="D144" t="s">
+        <v>488</v>
+      </c>
+      <c r="E144" t="s">
+        <v>489</v>
+      </c>
+      <c r="F144" t="s">
+        <v>64</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H144" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>570</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>138</v>
+      </c>
+      <c r="D145" t="s">
+        <v>488</v>
+      </c>
+      <c r="E145" t="s">
+        <v>489</v>
+      </c>
+      <c r="F145" t="s">
+        <v>64</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H145" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>572</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>142</v>
+      </c>
+      <c r="D146" t="s">
+        <v>488</v>
+      </c>
+      <c r="E146" t="s">
+        <v>489</v>
+      </c>
+      <c r="F146" t="s">
+        <v>252</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H146" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>574</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>146</v>
+      </c>
+      <c r="D147" t="s">
+        <v>488</v>
+      </c>
+      <c r="E147" t="s">
+        <v>489</v>
+      </c>
+      <c r="F147" t="s">
+        <v>85</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H147" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>576</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>150</v>
+      </c>
+      <c r="D148" t="s">
+        <v>488</v>
+      </c>
+      <c r="E148" t="s">
+        <v>489</v>
+      </c>
+      <c r="F148" t="s">
+        <v>577</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H148" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>579</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>154</v>
+      </c>
+      <c r="D149" t="s">
+        <v>488</v>
+      </c>
+      <c r="E149" t="s">
+        <v>489</v>
+      </c>
+      <c r="F149" t="s">
+        <v>381</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H149" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>581</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>158</v>
+      </c>
+      <c r="D150" t="s">
+        <v>488</v>
+      </c>
+      <c r="E150" t="s">
+        <v>489</v>
+      </c>
+      <c r="F150" t="s">
+        <v>94</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H150" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>583</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" t="s">
+        <v>584</v>
+      </c>
+      <c r="E151" t="s">
+        <v>585</v>
+      </c>
+      <c r="F151" t="s">
+        <v>586</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H151" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>589</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>34</v>
+      </c>
+      <c r="D152" t="s">
+        <v>584</v>
+      </c>
+      <c r="E152" t="s">
+        <v>585</v>
+      </c>
+      <c r="F152" t="s">
+        <v>227</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H152" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>592</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
         <v>47</v>
       </c>
-      <c r="G28" s="1" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="D153" t="s">
+        <v>584</v>
+      </c>
+      <c r="E153" t="s">
+        <v>585</v>
+      </c>
+      <c r="F153" t="s">
+        <v>94</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H153" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>595</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" t="s">
+        <v>596</v>
+      </c>
+      <c r="E154" t="s">
+        <v>597</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H154" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>600</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>34</v>
+      </c>
+      <c r="D155" t="s">
+        <v>596</v>
+      </c>
+      <c r="E155" t="s">
+        <v>597</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H155" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>603</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>47</v>
+      </c>
+      <c r="D156" t="s">
+        <v>596</v>
+      </c>
+      <c r="E156" t="s">
+        <v>597</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H156" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>605</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>51</v>
+      </c>
+      <c r="D157" t="s">
+        <v>596</v>
+      </c>
+      <c r="E157" t="s">
+        <v>597</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H157" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>608</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>55</v>
+      </c>
+      <c r="D158" t="s">
+        <v>596</v>
+      </c>
+      <c r="E158" t="s">
+        <v>597</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H158" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>611</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>59</v>
+      </c>
+      <c r="D159" t="s">
+        <v>596</v>
+      </c>
+      <c r="E159" t="s">
+        <v>597</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H159" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>614</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>63</v>
+      </c>
+      <c r="D160" t="s">
+        <v>596</v>
+      </c>
+      <c r="E160" t="s">
+        <v>597</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H160" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>617</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>68</v>
+      </c>
+      <c r="D161" t="s">
+        <v>596</v>
+      </c>
+      <c r="E161" t="s">
+        <v>597</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H161" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>620</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" t="s">
+        <v>621</v>
+      </c>
+      <c r="E162" t="s">
+        <v>622</v>
+      </c>
+      <c r="F162" t="s">
+        <v>64</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H162" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>625</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>34</v>
+      </c>
+      <c r="D163" t="s">
+        <v>621</v>
+      </c>
+      <c r="E163" t="s">
+        <v>622</v>
+      </c>
+      <c r="F163" t="s">
+        <v>64</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H163" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>628</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>47</v>
+      </c>
+      <c r="D164" t="s">
+        <v>621</v>
+      </c>
+      <c r="E164" t="s">
+        <v>622</v>
+      </c>
+      <c r="F164" t="s">
+        <v>19</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H164" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>631</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>51</v>
+      </c>
+      <c r="D165" t="s">
+        <v>621</v>
+      </c>
+      <c r="E165" t="s">
+        <v>622</v>
+      </c>
+      <c r="F165" t="s">
+        <v>227</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H165" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>634</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>55</v>
+      </c>
+      <c r="D166" t="s">
+        <v>621</v>
+      </c>
+      <c r="E166" t="s">
+        <v>622</v>
+      </c>
+      <c r="F166" t="s">
+        <v>227</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H166" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>637</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" t="s">
+        <v>638</v>
+      </c>
+      <c r="E167" t="s">
+        <v>639</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H167" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>642</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D168" t="s">
+        <v>638</v>
+      </c>
+      <c r="E168" t="s">
+        <v>639</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H168" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>645</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>47</v>
+      </c>
+      <c r="D169" t="s">
+        <v>638</v>
+      </c>
+      <c r="E169" t="s">
+        <v>639</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H169" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>648</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>51</v>
+      </c>
+      <c r="D170" t="s">
+        <v>638</v>
+      </c>
+      <c r="E170" t="s">
+        <v>639</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H170" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>651</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>55</v>
+      </c>
+      <c r="D171" t="s">
+        <v>638</v>
+      </c>
+      <c r="E171" t="s">
+        <v>639</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H171" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>653</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>59</v>
+      </c>
+      <c r="D172" t="s">
+        <v>638</v>
+      </c>
+      <c r="E172" t="s">
+        <v>639</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H172" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>656</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>63</v>
+      </c>
+      <c r="D173" t="s">
+        <v>638</v>
+      </c>
+      <c r="E173" t="s">
+        <v>639</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H173" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>659</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>68</v>
+      </c>
+      <c r="D174" t="s">
+        <v>638</v>
+      </c>
+      <c r="E174" t="s">
+        <v>639</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H174" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>662</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>72</v>
+      </c>
+      <c r="D175" t="s">
+        <v>638</v>
+      </c>
+      <c r="E175" t="s">
+        <v>639</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H175" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>664</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>76</v>
+      </c>
+      <c r="D176" t="s">
+        <v>638</v>
+      </c>
+      <c r="E176" t="s">
+        <v>639</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H176" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>667</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>80</v>
+      </c>
+      <c r="D177" t="s">
+        <v>638</v>
+      </c>
+      <c r="E177" t="s">
+        <v>639</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H177" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>670</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>84</v>
+      </c>
+      <c r="D178" t="s">
+        <v>638</v>
+      </c>
+      <c r="E178" t="s">
+        <v>639</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H178" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>673</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" t="s">
+        <v>674</v>
+      </c>
+      <c r="E179" t="s">
+        <v>675</v>
+      </c>
+      <c r="F179" t="s">
+        <v>586</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H179" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>678</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" t="s">
+        <v>679</v>
+      </c>
+      <c r="E180" t="s">
+        <v>680</v>
+      </c>
+      <c r="F180" t="s">
+        <v>30</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H180" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>683</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>34</v>
+      </c>
+      <c r="D181" t="s">
+        <v>679</v>
+      </c>
+      <c r="E181" t="s">
+        <v>680</v>
+      </c>
+      <c r="F181" t="s">
+        <v>30</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H181" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>686</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>47</v>
+      </c>
+      <c r="D182" t="s">
+        <v>679</v>
+      </c>
+      <c r="E182" t="s">
+        <v>680</v>
+      </c>
+      <c r="F182" t="s">
+        <v>85</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H182" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>689</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>51</v>
+      </c>
+      <c r="D183" t="s">
+        <v>679</v>
+      </c>
+      <c r="E183" t="s">
+        <v>680</v>
+      </c>
+      <c r="F183" t="s">
+        <v>30</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H183" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>692</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>55</v>
+      </c>
+      <c r="D184" t="s">
+        <v>679</v>
+      </c>
+      <c r="E184" t="s">
+        <v>680</v>
+      </c>
+      <c r="F184" t="s">
+        <v>30</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H184" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>695</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>59</v>
+      </c>
+      <c r="D185" t="s">
+        <v>679</v>
+      </c>
+      <c r="E185" t="s">
+        <v>680</v>
+      </c>
+      <c r="F185" t="s">
+        <v>30</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H185" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>698</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>63</v>
+      </c>
+      <c r="D186" t="s">
+        <v>679</v>
+      </c>
+      <c r="E186" t="s">
+        <v>680</v>
+      </c>
+      <c r="F186" t="s">
+        <v>30</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H186" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>701</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>68</v>
+      </c>
+      <c r="D187" t="s">
+        <v>679</v>
+      </c>
+      <c r="E187" t="s">
+        <v>680</v>
+      </c>
+      <c r="F187" t="s">
+        <v>30</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H187" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>704</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>72</v>
+      </c>
+      <c r="D188" t="s">
+        <v>679</v>
+      </c>
+      <c r="E188" t="s">
+        <v>680</v>
+      </c>
+      <c r="F188" t="s">
+        <v>19</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H188" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>707</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>76</v>
+      </c>
+      <c r="D189" t="s">
+        <v>679</v>
+      </c>
+      <c r="E189" t="s">
+        <v>680</v>
+      </c>
+      <c r="F189" t="s">
+        <v>30</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H189" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>710</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>80</v>
+      </c>
+      <c r="D190" t="s">
+        <v>679</v>
+      </c>
+      <c r="E190" t="s">
+        <v>680</v>
+      </c>
+      <c r="F190" t="s">
+        <v>30</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H190" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>712</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>84</v>
+      </c>
+      <c r="D191" t="s">
+        <v>679</v>
+      </c>
+      <c r="E191" t="s">
+        <v>680</v>
+      </c>
+      <c r="F191" t="s">
+        <v>30</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H191" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>714</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>89</v>
+      </c>
+      <c r="D192" t="s">
+        <v>679</v>
+      </c>
+      <c r="E192" t="s">
+        <v>680</v>
+      </c>
+      <c r="F192" t="s">
+        <v>30</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H192" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>716</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>93</v>
+      </c>
+      <c r="D193" t="s">
+        <v>679</v>
+      </c>
+      <c r="E193" t="s">
+        <v>680</v>
+      </c>
+      <c r="F193" t="s">
+        <v>19</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H193" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>718</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>10</v>
+      </c>
+      <c r="D194" t="s">
+        <v>719</v>
+      </c>
+      <c r="E194" t="s">
+        <v>720</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H194" t="s">
+        <v>722</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>