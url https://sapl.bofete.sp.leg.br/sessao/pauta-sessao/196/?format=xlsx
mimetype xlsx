--- v1 (2026-03-22)
+++ v2 (2026-05-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="78">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
@@ -168,63 +168,69 @@
   <si>
     <t>Indicação nº 11 de 2026</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, SUGERINDO QUE A GESTÃO PROCEDA, COM URGÊNCIA, A MANUTENÇÃO DA RODOVIA HÉLIO CORDEIRO DE CAMPOS, QUE LIGA A SP-147 COM O BAIRRO SÃO ROQUE NOVO.</t>
   </si>
   <si>
     <t>Indicação nº 12 de 2026</t>
   </si>
   <si>
     <t>Aldir Pedro de Oliveira</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO A CPFL PARA QUE SEJA FEITA A PODA DAS ÁRVORES QUE ESTÃO ENCOSTADAS NA REDE ELÉTRICA NA ESTRADA DO BAIRRO JACUTINGA ENTRE A PONTE E O MATA BURRO EM FRENTE AO SÍTIO DO JOIA.</t>
   </si>
   <si>
     <t>Indicação nº 13 de 2026</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, PARA QUE INTERCEDA JUNTO À EMPRESA RESPONSÁVEL PELA MANUTENÇÃO E LIMPEZA DA AVENIDA DA RODOVIA SP-147 QUE ATRAVESSA A CIDADE.</t>
   </si>
   <si>
     <t>Moção nº 1 de 2026</t>
   </si>
   <si>
+    <t>Henrique Galvão,Aldir Pedro de Oliveira,Danilo da Adega,Gláucia Bertoncini,João Aliberti,Luiz da Igreja,Osvaldo do Baiano,Sol Batina</t>
+  </si>
+  <si>
     <t>MOÇÃO DE APLAUSOS, À NOVA DIRETORIA EXECUTIVA ELEITA DO CONSELHO MUNICIPAL DE TURISMO (COMTUR), NAS PESSOAS DO SR. PRESIDENTE, ANGERSON DA SILVA ALVES; DA SRA. VICE-PRESIDENTE, ROSANA BERTONI PERRICONE; DA SRA. SECRETÁRIA-EXECUTIVA, FABIANA IMOTO AMADEO; E DO SR. SECRETÁRIO, LAURINDO MACEDO DA SILVA.</t>
   </si>
   <si>
     <t>Moção nº 2 de 2026</t>
   </si>
   <si>
+    <t>Aldir Pedro de Oliveira,Danilo da Adega,Gláucia Bertoncini,Henrique Galvão,João Aliberti,Luiz da Igreja,Osvaldo do Baiano,Sol Batina</t>
+  </si>
+  <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SR. ADENILSON DE SOUZA E DE SUA FILHA EMYLLY GONÇALVES DE SOUZA, EM VIRTUDE DE SEUS FALECIMENTOS, OCORRIDOS NO DIA 23 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>Moção nº 3 de 2026</t>
   </si>
   <si>
-    <t>João Aliberti</t>
+    <t>João Aliberti,Aldir Pedro de Oliveira,Danilo da Adega,Gláucia Bertoncini,Henrique Galvão,Luiz da Igreja,Osvaldo do Baiano,Sol Batina</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DO SRA. MARIA INÊZ ALIBERTI SARTORI, EM VIRTUDE DE SEUS FALECIMENTOS, OCORRIDOS NO DIA 30 DE JANEIRO DE 2026.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 17 de 2025</t>
   </si>
   <si>
     <t>Poder Executivo - Prefeito Municipal</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI COMPLEMENTAR Nº 155, DE 26 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS PRÓPRIOS ATRAVÉS DE TERMO DE COLABORAÇÃO À ENTIDADE QUE ESPECIFICA PARA O QUADRIÊNIO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 4 de 2026</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS ATRAVÉS DE TERMO DE COLABORAÇÃO, ORIUNDOS DO PROGRAMA ESPECIAL DE MÉDIA COMPLEXIDADE, DA SECRETARIA ESTADUAL DE ASSISTÊNCIA SOCIAL, À ENTIDADE QUE ESPECÍFICA PARA O QUADRIÊNIO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
@@ -612,51 +618,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="40.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -928,417 +934,417 @@
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
         <v>37</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>3182</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>3183</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>3186</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>3139</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>3162</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" t="s">
         <v>51</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>3163</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>3164</v>
       </c>
       <c r="B22" t="s">
         <v>6</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E22" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>3161</v>
       </c>
       <c r="B23" t="s">
         <v>6</v>
       </c>
       <c r="C23" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E23" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>3166</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E24" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F24" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>3167</v>
       </c>
       <c r="B25" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E25" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>3160</v>
       </c>
       <c r="B26" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E26" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F26" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>3161</v>
       </c>
       <c r="B27" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" t="s">
         <v>58</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E27" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F27" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>3162</v>
       </c>
       <c r="B28" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C28" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" t="s">
         <v>51</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F28" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>3163</v>
       </c>
       <c r="B29" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D29" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E29" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F29" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>3164</v>
       </c>
       <c r="B30" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C30" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D30" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F30" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>3165</v>
       </c>
       <c r="B31" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D31" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E31" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F31" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>3185</v>
       </c>
       <c r="B32" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D32" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E32" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F32" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>3184</v>
       </c>
       <c r="B33" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C33" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F33" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>3145</v>
       </c>
       <c r="B34" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D34" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E34" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F34" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>