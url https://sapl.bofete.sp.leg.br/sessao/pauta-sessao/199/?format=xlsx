--- v0 (2026-03-22)
+++ v1 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="55">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 6 de 2026</t>
   </si>
   <si>
@@ -149,69 +149,75 @@
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO INCLUA NO CALENDÁRIO OFICIAL DE FESTIVIDADES DO CORRENTE ANO A REALIZAÇÃO DE EVENTO ALUSIVO AO DIA DA BÍBLIA, COMEMORADO NO SEGUNDO DOMINGO DO MÊS DE DEZEMBRO, EM PARCERIA COM AS IGREJAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Indicação nº 24 de 2026</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE A GESTÃO, POR MEIO DA DIRETORIA DE ESPORTES, PROMOVA A AQUISIÇÃO DE UNIFORMES DE TREINO E DE JOGO, VISANDO À PADRONIZAÇÃO DAS ESCOLINHAS DE FUTSAL DE BASE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Indicação nº 25 de 2026</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, QUE ESTUDE, JUNTO AO SETOR COMPETENTE, A POSSIBILIDADE DE REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO EM CIMENTO NO ENTORNO, MANUTENÇÃO DO ENCANAMENTO, BEM COMO LIMPEZA E ROÇADA GERAL NA “BIQUINHA” (SAÍDA DE ÁGUA) LOCALIZADA ÀS MARGENS DA RODOVIA SP-147.</t>
   </si>
   <si>
     <t>Moção nº 4 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À ASSOCIAÇÃO ACOLHE ANJOS, REPRESENTADA POR SUA PRESIDENTE, ADELAIDE GELATTI, EM RECONHECIMENTO AO RELEVANTE E HONROSO TRABALHO DE ACOLHIMENTO, CUIDADO E PROTEÇÃO DEDICADOS AOS ANIMAIS EM SITUAÇÃO DE RUA OU ABANDONO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Moção nº 5 de 2026</t>
   </si>
   <si>
-    <t>Osvaldo do Baiano</t>
+    <t>Osvaldo do Baiano,Aldir Pedro de Oliveira,Danilo da Adega,Gláucia Bertoncini,Henrique Galvão,João Aliberti,Luiz da Igreja,Sol Batina</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, A SER ENCAMINHADA AOS FAMILIARES DA SENHOR LUIZ SERGIO PAES DE OLIVEIRA, EM VIRTUDE DE SEU FALECIMENTO, OCORRIDO NO DIA 1/2/2026.</t>
   </si>
   <si>
     <t>Moção nº 6 de 2026</t>
   </si>
   <si>
+    <t>Sol Batina,Aldir Pedro de Oliveira,Danilo da Adega,Gláucia Bertoncini,Henrique Galvão,João Aliberti,Luiz da Igreja,Osvaldo do Baiano</t>
+  </si>
+  <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA À SENHORA TATIANA RIBEIRO ARENA, EM RECONHECIMENTO AO EXEMPLAR TRABALHO QUE DESEMPENHA À FRENTE DA CASA DA ALEGRIA, INSTITUIÇÃO QUE ATUALMENTE ATENDE MAIS DE 50 (CINQUENTA) CRIANÇAS DO MUNICÍPIO, PRESTANDO CUIDADOS COM ZELO, AMOR E RESPEITO, PROPORCIONANDO UM AMBIENTE SEGURO E ACOLHEDOR PARA QUE AS MÃES POSSAM EXERCER SUAS ATIVIDADES LABORAIS COM TRANQUILIDADE.</t>
   </si>
   <si>
     <t>Moção nº 7 de 2026</t>
   </si>
   <si>
     <t>VANDERLEI AMARAL CAMPOS JUNIOR, DIRETOR MUNICIPAL DE OBRAS, ESTENDENDO-SE A HOMENAGEM A TODOS OS SERVIDORES QUE ATUAM, DIRETA OU INDIRETAMENTE, NA MANUTENÇÃO DAS ESTRADAS RURAIS DO MUNICÍPIO, OS QUAIS, APESAR DAS ADVERSIDADES OCASIONADAS PELAS CHUVAS, VÊM DESEMPENHANDO SUAS FUNÇÕES COM RESPONSABILIDADE, CUIDADO E DEDICAÇÃO.</t>
   </si>
   <si>
     <t>Moção nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Aldir Pedro de Oliveira,Danilo da Adega,Gláucia Bertoncini,Henrique Galvão,João Aliberti,Luiz da Igreja,Osvaldo do Baiano,Sol Batina</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A SER ENCAMINHADA AO SENHOR DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA, EM RECONHECIMENTO À SUA ATUAÇÃO EM DEFESA DO USO DE PROTETORES AURICULARES POR ALUNOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NAS ESCOLAS ESTADUAIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -515,51 +521,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="33.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -871,94 +877,94 @@
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17" t="s">
         <v>45</v>
       </c>
       <c r="E17" t="s">
         <v>46</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>3202</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>3203</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>3204</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>